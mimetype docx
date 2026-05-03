--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -234,1389 +234,1389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of peptides chirality on their protein-triggered supramolecular hydrogelation</w:t>
+                <w:t xml:space="preserve">Stable Mg 2+ Dication Weakly Stabilized/Coordinated in Solution: Synthesis, Structure, Reactivity, and Use in Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shahaji More</w:t>
+                <w:t xml:space="preserve">Xuejuan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetiana Dorosh</w:t>
+                <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Runser</w:t>
+                <w:t xml:space="preserve">Christophe Gourlaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Bigo-Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rachel Schurhammer</w:t>
+                <w:t xml:space="preserve">Satawat Tongdee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandip Munshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5fd00007f⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (26), pp.e202506266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202506266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05041827v1</w:t>
+                <w:t xml:space="preserve">hal-05216710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable Mg 2+ Dication Weakly Stabilized/Coordinated in Solution: Synthesis, Structure, Reactivity, and Use in Catalysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Counteranion effect on the RAFT polymerization of methacrylate-g-pentaarginine and its UCST-type thermoresponsive behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amélie Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetiana Dorosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Rachdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bievelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandip Munshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (26), pp.e202506266. </w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 238, pp.114202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202506266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2025.114202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216710v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05218688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counteranion effect on the RAFT polymerization of methacrylate-g-pentaarginine and its UCST-type thermoresponsive behavior</w:t>
+                <w:t xml:space="preserve">Influence of peptides chirality on their protein-triggered supramolecular hydrogelation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Augé</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Shahaji More</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetiana Dorosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayoub Rachdi</w:t>
+                <w:t xml:space="preserve">Jean-Yves Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Bievelot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Chaumont</w:t>
+                <w:t xml:space="preserve">Alexis Bigo-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Schurhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 238, pp.114202. </w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 260, pp.310-327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2025.114202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5fd00007f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05218688v1</w:t>
+                <w:t xml:space="preserve">hal-05041827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Characterization, and Properties of a Titanium(IV)-Tetrathiafulvalene-Based Complex</w:t>
+                <w:t xml:space="preserve">Self‐Assembled Bis‐Acridinium Tweezer Equilibria Controlled by Multi‐Responsive Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaison Casas</w:t>
+                <w:t xml:space="preserve">Johnny Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Baudron</w:t>
+                <w:t xml:space="preserve">Jean‐pierre Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bonnefont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Chaumont</w:t>
+                <w:t xml:space="preserve">Valérie Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Chauvin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henri‐pierre Jacquot de Rouville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 63 (21), pp.10057-10067. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (44), </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c01389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202401866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589532v1</w:t>
+                <w:t xml:space="preserve">hal-04727565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self‐Assembled Bis‐Acridinium Tweezer Equilibria Controlled by Multi‐Responsive Properties</w:t>
+                <w:t xml:space="preserve">A Chiral [2 + 3] Covalent Organic Cage Based on 1,1’‐Bi‐2‐naphthol (BINOL) Units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johnny Hu</w:t>
+                <w:t xml:space="preserve">Midhun Mohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐pierre Launay</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">David-Jérôme Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fluck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 30 (44), </w:t>
+              <w:t xml:space="preserve">, 2024, 30 (23), pp.e202400458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202401866⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202400458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727565v1</w:t>
+                <w:t xml:space="preserve">hal-04523512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circular Heterochiral Titanium-Based Self-Assembled Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mobian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David-Jérôme Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David-Jérôme Pham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Chaumont</w:t>
+                <w:t xml:space="preserve">Laurent Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 146 (20), pp.14067-14078. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacs.4c02352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Chiral [2 + 3] Covalent Organic Cage Based on 1,1’‐Bi‐2‐naphthol (BINOL) Units</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Cryo-Electron Microscopy Reveals the Structure of a 3-Fluorenylmethyloxycarbonyl Zipper Motif Ensuring the Self-Assembly of Tripeptide Nanofibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bigo-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro F. Estrozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Schurhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midhun Mohan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alain Chaumont</w:t>
+                <w:t xml:space="preserve">Guy Schoehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202400458⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (44), pp.30448-30462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.4c08043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523512v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Solvation Properties of Menthol‐Thymol Mixtures. A Molecular Dynamics Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dorosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Dorosh</w:t>
+                <w:t xml:space="preserve">E. Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Mangin</w:t>
+                <w:t xml:space="preserve">R. Schurhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 26 (1), pp.e202400768. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cphc.202400768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Cryo-Electron Microscopy Reveals the Structure of a 3-Fluorenylmethyloxycarbonyl Zipper Motif Ensuring the Self-Assembly of Tripeptide Nanofibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bigo-Simon</w:t>
+                <w:t xml:space="preserve">Spectroscopic evidence of the interaction of titanium(IV) coordination complexes with a phosphate head group in phospholipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Scarpi-Luttenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Boubegtiten-Fezoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandro F. Estrozi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Petra Hellwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Schoehn</w:t>
+                <w:t xml:space="preserve">Bruno Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (44), pp.30448-30462. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54 (11), pp.4556-4565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.4c08043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4dt02966f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779727v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic evidence of the interaction of titanium(IV) coordination complexes with a phosphate head group in phospholipids</w:t>
+                <w:t xml:space="preserve">Synthesis, Characterization, and Properties of a Titanium(IV)-Tetrathiafulvalene-Based Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Scarpi-Luttenauer</w:t>
+                <w:t xml:space="preserve">Jaison Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahia Boubegtiten-Fezoua</w:t>
+                <w:t xml:space="preserve">Stéphane Baudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Hellwig</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Antoine Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Vincent</w:t>
+                <w:t xml:space="preserve">Jérôme Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 54 (11), pp.4556-4565. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (21), pp.10057-10067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4dt02966f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c01389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04988293v1</w:t>
+                <w:t xml:space="preserve">hal-04589532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic Insights into Hyaluronic Acid Induced Peptide Nanofiber Organization in Supramolecular Hydrogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bigo-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Rodon Fores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1624,51 +1624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miryam Criado Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -1700,291 +1700,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Going up the ladder: Stacking four 4,4'-bipyridine moieties within a Ti(IV)-based tetranuclear architecture</w:t>
+                <w:t xml:space="preserve">Near-infrared Responsive Nanocomposite Hydrogels Made from Enzyme-Coated Carbon Nanotubes@ Large Pore Mesoporous Silica for Remotely Triggered Drug Delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Joseph</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Chaumont</w:t>
+                <w:t xml:space="preserve">Bing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Wytko</w:t>
+                <w:t xml:space="preserve">Alexandre Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Weiss</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Miryam Criado-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Jierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Bizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c02566⟩</w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, pp.101414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2022.101414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838990v1</w:t>
+                <w:t xml:space="preserve">hal-03872647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared Responsive Nanocomposite Hydrogels Made from Enzyme-Coated Carbon Nanotubes@ Large Pore Mesoporous Silica for Remotely Triggered Drug Delivery</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Going up the ladder: Stacking four 4,4'-bipyridine moieties within a Ti(IV)-based tetranuclear architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miryam Criado-Gonzalez</w:t>
+                <w:t xml:space="preserve">Jean Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mobian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Jierry</w:t>
+                <w:t xml:space="preserve">Jennifer Wytko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Bizeau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22, pp.101414. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (41), pp.16448-16457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2022.101414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c02566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872647v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen Bonding and Vaporization Thermodynamics in Hexafluoroisopropanol‐Acetone and ‐Methanol Mixtures. A Joined Cluster Analysis and Molecular Dynamic Study</w:t>
               </w:r>
@@ -2009,51 +2009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Ingenmey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oldamur Hollóczki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Kirchner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2126,51 +2126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Scarpi Luttenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kyritsakas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mobian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2243,51 +2243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Percevault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Schurhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2345,723 +2345,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03223162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Charge Scaling Really Mandatory when Developing Fixed-Charge Atomistic Force Fields for Deep Eutectic Solvents?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Bent 1,10-Phenanthroline Ligands within Octahedral Complexes Constructed around a TiO 4 N 2 Core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Scarpi Luttenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Geminiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kyritsakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c04907⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (17), pp.12005-12016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c00915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03022802v1</w:t>
+                <w:t xml:space="preserve">hal-04587870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bent 1,10-Phenanthroline Ligands within Octahedral Complexes Constructed around a TiO 4 N 2 Core</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loris Geminiani</w:t>
+                <w:t xml:space="preserve">Is Charge Scaling Really Mandatory when Developing Fixed-Charge Atomistic Force Fields for Deep Eutectic Solvents?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Lebrun</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etienne Engler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Schurhammer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (17), pp.12005-12016. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (33), pp.7239-7250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c00915⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c04907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587870v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible soft-mechanochemical control of biaryl conformations through crosslinking in a 3D macromolecular network</w:t>
+                <w:t xml:space="preserve">Unexpected aqueous UCST behavior of a cationic comb polymer with pentaarginine side chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien B Kelber</w:t>
+                <w:t xml:space="preserve">Nicolas Zydziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
+                <w:t xml:space="preserve">Muhammad Haseeb Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Zahouani</w:t>
+                <w:t xml:space="preserve">Antoine Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Baguenard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Schaaf</w:t>
+                <w:t xml:space="preserve">Emeric Wasielewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202010604⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125, pp.109528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2020.109528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02988194v1</w:t>
+                <w:t xml:space="preserve">hal-02459149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipyrrolyldiketonato Titanium(IV) Complexes from Monomeric to Multinuclear Architectures: Synthesis, Stability, and Liquid-Crystal Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Schmidt</w:t>
+                <w:t xml:space="preserve">Benoit Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Heinrich</w:t>
+                <w:t xml:space="preserve">Guillaume Kirscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 59 (17), pp.12802-12816. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected aqueous UCST behavior of a cationic comb polymer with pentaarginine side chains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reversible soft-mechanochemical control of biaryl conformations through crosslinking in a 3D macromolecular network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien B Kelber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Zydziak</w:t>
+                <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Haseeb Iqbal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Chaumont</w:t>
+                <w:t xml:space="preserve">Sarah Zahouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Combes</w:t>
+                <w:t xml:space="preserve">Bruno Baguenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeric Wasielewski</w:t>
+                <w:t xml:space="preserve">Pierre Schaaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 125, pp.109528. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (51), pp.23283-23290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2020.109528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202010604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459149v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous growth of spatially localized supramolecular hydrogel through emergence of autocatalytic ability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Rodon Fores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miryam Criado-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3125,77 +3125,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bis‐Acridinium Macrocycle as Multi‐Responsive Receptor and Selective Phase Transfer Agent of Perylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jas S Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kari Rissanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3259,51 +3259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular Hydrogel Induced by Electrostatic Interactions between Polycation and Phosphorylated-Fmoc- tripeptide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miryam Criado-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3393,103 +3393,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry Decrease between Self-Assembled Circular TiO 4 N 2 -Based Helicates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kyritsakas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.3527-3531. </w:t>
@@ -3579,51 +3579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Marquardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemSystemsChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (3), pp.e1900003. </w:t>
@@ -3674,64 +3674,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supported Catalytically-Active Supramolecular Hydrogels for Continuous Flow Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Rodon Fores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miryam Criado-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3808,90 +3808,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the stereoselectivity for titanium(IV)-based coordination entities induced by the enantiopure diphenylethene-1,2-diamine ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Macker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kyritsakas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 498, pp.119119. </w:t>
@@ -3955,51 +3955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bergtold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima El Yakhlifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4115,51 +4115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Poblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (7), pp.4148-4156. </w:t>
@@ -4223,51 +4223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vigier-Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Durr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4331,103 +4331,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monomeric Ti(IV)-based complexes incorporating luminescent nitrogen ligands: synthesis, structural characterization, emission spectroscopy and cytotoxic activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 45 (47), pp.19072-19085. </w:t>
@@ -4459,287 +4459,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Zr(IV)-based architectures generated from ligands incorporating the 2,2′-biphenolato unit</w:t>
+                <w:t xml:space="preserve">Titanium oxo-clusters derivatized from the Ti10O12(cat)8(py)8 complex: structural investigation and spectroscopic studies of light absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chengrui Miao</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Clément Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kyritsakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mobian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 45 (19), pp.7998-8007. </w:t>
+              <w:t xml:space="preserve">, 2016, 45 (21), pp.8760-8769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6DT00471G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6DT00632A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04577103v1</w:t>
+                <w:t xml:space="preserve">hal-04575453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium oxo-clusters derivatized from the Ti10O12(cat)8(py)8 complex: structural investigation and spectroscopic studies of light absorption</w:t>
+                <w:t xml:space="preserve">Identification of Zr(IV)-based architectures generated from ligands incorporating the 2,2′-biphenolato unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Chaumont</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Chengrui Miao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mobian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 45 (21), pp.8760-8769. </w:t>
+              <w:t xml:space="preserve">, 2016, 45 (19), pp.7998-8007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6DT00632A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6DT00471G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04575453v1</w:t>
+                <w:t xml:space="preserve">hal-04577103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of Long, Multicenter π‐[TCNE] 2 2− Dimers in Solution: Solvation and Stability Assessed through Molecular Dynamics Simulations</w:t>
               </w:r>
@@ -4751,51 +4751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marçal Capdevila-Cortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ribas-Arino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4855,103 +4855,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stretch-Induced Helical Conformations in Poly( l -lysine)/Hyaluronic Acid Multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Zahouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Senger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzia Boulmedais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schaaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (24), pp.14958-14965. </w:t>
@@ -5002,64 +5002,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Polarizability Models for Imidazolium-Based Ionic Liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5100,1232 +5100,1232 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature of Zr-Monosubstituted Monomeric and Dimeric Polyoxometalates in Water Solution at Different pH Conditions: Static Density Functional Theory Calculations and Dynamic Simulations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Interactions between Keggin Anions in Water: The Higher Their Charge, the Higher Their Condensation? A Simulation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Wipff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic401999r⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (10-11), pp.1556-1556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201300146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839631v1</w:t>
+                <w:t xml:space="preserve">hal-04751268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between Keggin Anions in Water: The Higher Their Charge, the Higher Their Condensation? A Simulation Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Nature of Zr-Monosubstituted Monomeric and Dimeric Polyoxometalates in Water Solution at Different pH Conditions: Static Density Functional Theory Calculations and Dynamic Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Jiménez-Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Carbó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Poblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Rodríguez-Fortea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2013 (10-11), pp.1556-1556. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (2), pp.778-786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201300146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic401999r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751268v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of La(III) Chloride Complexes in Water and Acetonitrile: A Density Functional Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perrhenate Complexation by Uranyl in Traditional Solvents and in Ionic Liquids: A Joint Molecular Dynamics/Spectroscopic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Bühl</w:t>
+                <w:t xml:space="preserve">O. Klimchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sieffert</w:t>
+                <w:t xml:space="preserve">C. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Partouche</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic302255a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116, pp.3205-3219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp209476h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654987v1</w:t>
+                <w:t xml:space="preserve">in2p3-00690834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Role of Water in the Stereoselective Step of Aqueous Proline‐Catalyzed Aldol Reactions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Bromide Complexation by the Eu III Lanthanide Cation in Dry and Humid Ionic Liquids: A Molecular Dynamics PMF Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Masia</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (7), pp.1677-1686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201200063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201200007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04840005v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrhenate Complexation by Uranyl in Traditional Solvents and in Ionic Liquids: A Joint Molecular Dynamics/Spectroscopic Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Chaumont</w:t>
+                <w:t xml:space="preserve">Unraveling the Role of Water in the Stereoselective Step of Aqueous Proline‐Catalyzed Aldol Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ribas-Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Angels Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Klimchuk</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marco Masia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp209476h⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (49), pp.15868-15874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201200007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00690834v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bromide Complexation by the Eu III Lanthanide Cation in Dry and Humid Ionic Liquids: A Molecular Dynamics PMF Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Water versus Acetonitrile Coordination to Uranyl. Effect of Chloride Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sieffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 13 (7), pp.1677-1686. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (3), pp.1943 - 1952. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.201200063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic202270u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04600512v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water versus Acetonitrile Coordination to Uranyl. Effect of Chloride Ligands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Speciation of La(III) Chloride Complexes in Water and Acetonitrile: A Density Functional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sieffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Partouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 51 (3), pp.1943 - 1952. </w:t>
+              <w:t xml:space="preserve">, 2012, 51 (24), pp.13396 - 13407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic202270u⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic302255a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655008v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE CONTINUING SEARCH FOR LARGE ELITE PRIMES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Water versus Acetonitrile Coordination to Uranyl. Density Functional Study of Cooperative Polarization Effects in Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sieffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reinhart</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Number Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S1793042109002031⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (1), pp.299 - 308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic101950d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840694v1</w:t>
+                <w:t xml:space="preserve">hal-01655656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Keggin anions repulse each other in solution? The effect of solvent, counterions and ion representation investigated by free energy (PMF) simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 15 (2-3), pp.107-117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crci.2011.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water versus Acetonitrile Coordination to Uranyl. Density Functional Study of Cooperative Polarization Effects in Solution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">THE CONTINUING SEARCH FOR LARGE ELITE PRIMES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Wipff</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Leicht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reinhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 50 (1), pp.299 - 308. </w:t>
+              <w:t xml:space="preserve">International Journal of Number Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 05 (02), pp.209-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic101950d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S1793042109002031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655656v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strontium Nitrate Extraction to Ionic Liquids by a Crown Ether: A Molecular Dynamics Study of Aqueous Interfaces with C 4 mim + - vs C 8 mim + -Based Ionic Liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6385,51 +6385,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial Activity of the Diprotonated 222 Cryptand at the Water/&amp;quot;Oil&amp;quot; Interface Revealed by Molecular Dynamics Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6476,103 +6476,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competitive Complexation of Nitrates and Chlorides to Uranyl in a Room Temperature Ionic Liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49, pp.6484-6494. </w:t>
@@ -6604,837 +6604,837 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00589500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvation of Ln (III) Lanthanide Cations in the [BMI][SCN], [MeBu 3 N][SCN], and [BMI] 5 [Ln(NCS) 8 ] Ionic Liquids: A Molecular Dynamics Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Wipff</w:t>
+                <w:t xml:space="preserve">Importance of the Liquid−Liquid Interface in Assisted Ion Extraction: New Molecular Dynamics Studies of Cesium Picrate Extraction by a Calix[4]arene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sieffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 48 (10), pp.4277-4289. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (24), pp.10610 - 10622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic802227p⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp900789v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840612v1</w:t>
+                <w:t xml:space="preserve">hal-01658994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of the Liquid−Liquid Interface in Assisted Ion Extraction: New Molecular Dynamics Studies of Cesium Picrate Extraction by a Calix[4]arene</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Georges Wipff</w:t>
+                <w:t xml:space="preserve">Solvation of Ln (III) Lanthanide Cations in the [BMI][SCN], [MeBu 3 N][SCN], and [BMI] 5 [Ln(NCS) 8 ] Ionic Liquids: A Molecular Dynamics Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 113 (24), pp.10610 - 10622. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (10), pp.4277-4289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp900789v⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic802227p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658994v1</w:t>
+                <w:t xml:space="preserve">hal-04840612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion aggregation in concentrated aqueous and methanol solutions of polyoxometallates Keggin anions: the effect of counterions investigated by molecular dynamics simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Potential Proton‐Release Channels in Bacteriorhodopsin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Wipff</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Baer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b810440a⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (18), pp.2751-2758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.200800471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910348v1</w:t>
+                <w:t xml:space="preserve">hal-04840594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential Proton‐Release Channels in Bacteriorhodopsin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Chloride Complexation by Uranyl in a Room Temperature Ionic Liquid. A Computational Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominik Marx</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 9 (18), pp.2751-2758. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (38), pp.12014-12023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.200800471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp8031447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04840594v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloride Complexation by Uranyl in a Room Temperature Ionic Liquid. A Computational Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Ion aggregation in concentrated aqueous and methanol solutions of polyoxometallates Keggin anions: the effect of counterions investigated by molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 112 (38), pp.12014-12023. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (46), pp.6940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp8031447⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b810440a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840193v1</w:t>
+                <w:t xml:space="preserve">hal-04910348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranyl coordination in ionic liquids: The competition between ionic liquid anions, uranyl counterions, and Cl- anions investigated by extended X-ray absorption fine structure and UV-visible spectroscopies and molecular dynamics simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Solvation of “big” spherical solutes in room temperature ionic liquids and at their aqueous interface: A molecular dynamics simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wipff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 46, pp.4815-4826. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 131-132, pp.36-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic061864+⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2006.08.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00166539v1</w:t>
+                <w:t xml:space="preserve">hal-04868804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvation of “big” spherical solutes in room temperature ionic liquids and at their aqueous interface: A molecular dynamics simulation study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Uranyl coordination in ionic liquids: The competition between ionic liquid anions, uranyl counterions, and Cl- anions investigated by extended X-ray absorption fine structure and UV-visible spectroscopies and molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46, pp.4815-4826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic061864+⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2006.08.055⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04868804v1</w:t>
+                <w:t xml:space="preserve">in2p3-00166539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All Elite Primes Up to 250 Billion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Integer Sequences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7459,51 +7459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvation of uranyl–CMPO complexes in dry vs. humid forms of the [BMI][PF 6 ] ionic liquid. A molecular dynamics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7550,51 +7550,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halide anion solvation and recognition by a macrotricyclic tetraammonium host in an ionic liquid: a molecular dynamics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7647,683 +7647,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio molecular dynamics of liquid 1,3-dimethylimidazolium chloride</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Solvation of Fluoro and Mixed Fluoro/Chloro Complexes of Eu III in the [BMI][PF6] Room Temperature Ionic Liquid. A Theoretical STudy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Schurhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7, pp.1926-1932</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934016v1</w:t>
+                <w:t xml:space="preserve">hal-00015201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous interfaces with hydrophobic room-temperature ionic liquids: A molecular dynamics study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Cation extraction by 18-crown-6 to a room-temperature ionic liquid: The effect of solvent humidity investigated by molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vayssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Schurhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7 (1), pp.124-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B412794C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080905v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cation extraction by 18-crown-6 to a room-temperature ionic liquid: The effect of solvent humidity investigated by molecular dynamics simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Europium(III) and Its Halides in Anhydrous Room-Temperature Imidazolium-Based Ionic Liquids: A Combined TRES, EXAFS, and Molecular Dynamics Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vayssière</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 7 (1), pp.124-135. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44, pp.8355-8367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/B412794C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic051055a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840797v1</w:t>
+                <w:t xml:space="preserve">in2p3-00025170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvation of Fluoro and Mixed Fluoro/Chloro Complexes of Eu III in the [BMI][PF6] Room Temperature Ionic Liquid. A Theoretical STudy.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Solvation of fluoro and mixed fluoro/chloro complexes of EuIII in the [BMI][PF6] room temperature ionic liquid. A theoretical studyw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 7, pp.1926-1932</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00015201v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Europium(III) and Its Halides in Anhydrous Room-Temperature Imidazolium-Based Ionic Liquids: A Combined TRES, EXAFS, and Molecular Dynamics Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ab initio molecular dynamics of liquid 1,3-dimethylimidazolium chloride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Buhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Schurhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Wipff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic051055a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 109 (39), pp.18591-18599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0518299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00025170v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvation of fluoro and mixed fluoro/chloro complexes of EuIII in the [BMI][PF6] room temperature ionic liquid. A theoretical studyw</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Aqueous interfaces with hydrophobic room-temperature ionic liquids: A molecular dynamics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Schurhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 7, pp.1926-1932</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 109 (40), pp.18964-18973</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00016639v1</w:t>
+                <w:t xml:space="preserve">hal-03080905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation of host-guest ion complexes with different counterions at the water-supercritical CO2 interface: a molecular dynamics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8400,51 +8400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvation of Uranyl(II) and Europium(III) Cations and Their Chloro Complexes in a Room-Temperature Ionic Liquid. A Theoretical Study of the Effect of Solvent “Humidity”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8485,574 +8485,574 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvation of Uranyl( II ), Europium( III ) and Europium( II ) Cations in “Basic” Room‐Temperature Ionic Liquids: A Theoretical Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">M 3+ Lanthanide Chloride Complexes in “Neutral” Room Temperature Ionic Liquids: A Theoretical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 10 (16), pp.3919-3930. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 108 (10), pp.3311-3319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.200400207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp036229t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04841511v1</w:t>
+                <w:t xml:space="preserve">hal-04841187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M 3+ Lanthanide Chloride Complexes in “Neutral” Room Temperature Ionic Liquids: A Theoretical Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Solvation of Uranyl( II ), Europium( III ) and Europium( II ) Cations in “Basic” Room‐Temperature Ionic Liquids: A Theoretical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 10 (16), pp.3919-3930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200400207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp036229t⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04841187v1</w:t>
+                <w:t xml:space="preserve">hal-04841511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halide Anion Capture and Recognition by a Tetrahedral Tetraammonium Receptor in Water: A Molecular Dynamics Investigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Uranyl and Strontium Salt Solvation in Room-Temperature Ionic Liquids. A Molecular Dynamics Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 9 (3), pp.635-643. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 42 (17), pp.5348-5356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.200390068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic034281y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840717v1</w:t>
+                <w:t xml:space="preserve">hal-04841491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranyl and Strontium Salt Solvation in Room-Temperature Ionic Liquids. A Molecular Dynamics Investigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Solvation of M 3+ lanthanide cations in room-temperature ionic liquids. A molecular dynamics investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 42 (17), pp.5348-5356. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 5 (16), pp.3481-3488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic034281y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/B305091B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04841491v1</w:t>
+                <w:t xml:space="preserve">hal-04841408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvation of M 3+ lanthanide cations in room-temperature ionic liquids. A molecular dynamics investigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Halide Anion Capture and Recognition by a Tetrahedral Tetraammonium Receptor in Water: A Molecular Dynamics Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 9 (3), pp.635-643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200390068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/B305091B⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04841408v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrotricyclic quaternary tetraammonium receptors: Halide anion recognition and interfacial activity at an aqueous interface. A molecular dynamics investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9143,77 +9143,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvation and complexation of ions in ionic liquids: spectroscopic and theoretical studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Klimchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9268,103 +9268,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexation of U(VI) in room-temperature ionic liquids: competition between two strong ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wipff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actinides 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, San Francisco, United States</w:t>
@@ -9393,90 +9393,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actinides and lanthanides in room temperature ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wipff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9687,51 +9687,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443999v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cousseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaroop Kunapuli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Schurhammer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp02383a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041827v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahaji More" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Dorosh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Runser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bigo-Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5fd00007f" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216710v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejuan Xu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chaumont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satawat Tongdee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Munshi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202506266" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218688v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Aug&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Rachdi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bievelot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2025.114202" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589532v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaison Casas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnefont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chauvin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c01389" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727565v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Hu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Launay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heitz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri&#8208;pierre Jacquot de Rouville" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202401866" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574669v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mobian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-J&#233;r&#244;me Pham" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barloy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Khalil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c02352" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midhun Mohan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fluck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chapuis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202400458" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806929v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dorosh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mangin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Engler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schurhammer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaumont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202400768" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779727v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro F. Estrozi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c08043" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988293v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Scarpi-Luttenauer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Boubegtiten-Fezoua" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hellwig" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vincent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt02966f" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184486v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rodon Fores" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryam Criado Gonzalez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Blandin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c00445" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838990v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Joseph" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wytko" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Weiss" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c02566" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872647v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Li" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Adam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryam Criado-Gonzalez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jierry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bizeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101414" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826113v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwydyon Marchelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ingenmey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldamur Holl&#243;czki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Kirchner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100620" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471663v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Scarpi Luttenauer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kyritsakas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202103235" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223162v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Percevault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Paquin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4725" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Engler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c04907" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587870v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Geminiani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lebrun" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c00915" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988194v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B Kelber" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zahouani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baguenard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaaf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202010604" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412227v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schmidt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Heinrich" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kirscher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01846" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459149v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zydziak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Haseeb Iqbal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Combes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Wasielewski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.109528" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875587v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carvalho" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blanck" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202005377" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983480v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jas S Ward" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Rissanen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202009212" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479775v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Wagner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b04823" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998702v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kauffmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202000531" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011738v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Godde" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Jouaiti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mauro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Marquardt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/syst.201900003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322226v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201909424" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353903v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Macker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.119119" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185304v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bergtold" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hauser" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima El Yakhlifi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mateescu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.8b00818" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264599v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jim&#233;nez-Lozano" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sol&#233;-Daura" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Wipff" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Poblet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b00096" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323480v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigier-Carri&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Durr" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Lupattelli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b01532" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353930v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orvain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Fang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt03477b" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577103v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengrui Miao" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT00471G" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575453v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chaumont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT00632A" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839531v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Capdevila-Cortada" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ribas-Arino" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Novoa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603537" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323529v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Senger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boulmedais" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b08302" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577075v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Millot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp505539y" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839631v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Carb&#243;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez-Fortea" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic401999r" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751268v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300146" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654987v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B&#252;hl" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sieffert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Partouche" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic302255a" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840005v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angels Carvajal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Masia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201200007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WK8R31S5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00690834v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Klimchuk" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Billard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouadi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp209476h" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600512v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201200063" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-46ZJV5QS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655008v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202270u" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840694v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Leicht" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom M&#252;ller" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Reinhart" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793042109002031" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839893v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2011.07.001" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3MF7WMV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655656v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic101950d" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839795v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wipff" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp106441h" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840775v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jost" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1061027021000041456" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589500v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennig" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic100170t" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840612v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic802227p" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658994v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp900789v" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910348v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b810440a" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-R5VV5DGD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840594v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Baer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Mathias" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Marx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200800471" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PK5NCP7K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840193v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8031447" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D9KQNSKT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00166539v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic061864+" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868804v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2006.08.055" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GZ1J18N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601398v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841384v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B512277E" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840731v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b518109g" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-4D6RQRG8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934016v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Buhl" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0518299" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080905v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840797v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B412794C" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015201v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025170v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mekki" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic051055a" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V5HJMZ5J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016639v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977101v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vayssiere" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841519v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic049386v" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841511v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200400207" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841187v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp036229t" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NSCMX9WB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840717v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200390068" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WH3C0CB5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841491v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic034281y" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-52SM17CW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841408v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B305091B" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841172v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.10099" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-979FZQQX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018397v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Georg" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018333v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00173301v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443999v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cousseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaroop Kunapuli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Schurhammer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp02383a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216710v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejuan Xu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chaumont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satawat Tongdee" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Munshi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202506266" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218688v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Aug&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Dorosh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Rachdi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bievelot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2025.114202" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041827v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahaji More" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Runser" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bigo-Simon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5fd00007f" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727565v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Hu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Launay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heitz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri&#8208;pierre Jacquot de Rouville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202401866" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523512v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midhun Mohan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-J&#233;r&#244;me Pham" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fluck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chapuis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202400458" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574669v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mobian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barloy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Khalil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c02352" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779727v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro F. Estrozi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c08043" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806929v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dorosh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mangin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Engler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schurhammer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaumont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202400768" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988293v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Scarpi-Luttenauer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Boubegtiten-Fezoua" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hellwig" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vincent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt02966f" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589532v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaison Casas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnefont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chauvin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c01389" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184486v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rodon Fores" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryam Criado Gonzalez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Blandin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c00445" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872647v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Li" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Adam" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryam Criado-Gonzalez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jierry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bizeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101414" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838990v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Joseph" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wytko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Weiss" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c02566" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826113v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwydyon Marchelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ingenmey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldamur Holl&#243;czki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Kirchner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100620" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471663v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Scarpi Luttenauer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kyritsakas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202103235" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223162v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Percevault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Paquin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4725" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587870v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Geminiani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lebrun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c00915" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022802v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Engler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c04907" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459149v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zydziak" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Haseeb Iqbal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Combes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Wasielewski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.109528" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412227v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schmidt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Heinrich" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kirscher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01846" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988194v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B Kelber" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zahouani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baguenard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaaf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202010604" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875587v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carvalho" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blanck" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202005377" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983480v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jas S Ward" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Rissanen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202009212" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479775v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Wagner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b04823" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998702v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kauffmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202000531" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011738v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Godde" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Jouaiti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mauro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Marquardt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/syst.201900003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322226v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201909424" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353903v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Macker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.119119" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185304v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bergtold" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hauser" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima El Yakhlifi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mateescu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.8b00818" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264599v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jim&#233;nez-Lozano" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sol&#233;-Daura" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Wipff" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Poblet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b00096" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323480v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigier-Carri&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Durr" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Lupattelli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b01532" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353930v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orvain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Fang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt03477b" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575453v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chaumont" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT00632A" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577103v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengrui Miao" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT00471G" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839531v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Capdevila-Cortada" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ribas-Arino" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Novoa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603537" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323529v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Senger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boulmedais" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b08302" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577075v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Millot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp505539y" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751268v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300146" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839631v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Carb&#243;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez-Fortea" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic401999r" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00690834v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Klimchuk" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Billard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouadi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp209476h" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600512v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201200063" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-46ZJV5QS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840005v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angels Carvajal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Masia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201200007" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WK8R31S5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655008v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B&#252;hl" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sieffert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202270u" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654987v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Partouche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic302255a" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655656v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic101950d" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839893v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2011.07.001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3MF7WMV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840694v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Leicht" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom M&#252;ller" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Reinhart" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793042109002031" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839795v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wipff" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp106441h" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840775v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jost" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1061027021000041456" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589500v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennig" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic100170t" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658994v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp900789v" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840612v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic802227p" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840594v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Baer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Mathias" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Marx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200800471" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PK5NCP7K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840193v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8031447" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D9KQNSKT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910348v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b810440a" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-R5VV5DGD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868804v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2006.08.055" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GZ1J18N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00166539v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic061864+" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601398v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841384v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B512277E" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840731v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b518109g" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-4D6RQRG8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015201v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840797v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B412794C" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025170v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mekki" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic051055a" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V5HJMZ5J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016639v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934016v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Buhl" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0518299" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080905v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977101v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vayssiere" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841519v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic049386v" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841187v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp036229t" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NSCMX9WB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841511v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200400207" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841491v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic034281y" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-52SM17CW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841408v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B305091B" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840717v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200390068" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WH3C0CB5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841172v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.10099" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-979FZQQX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018397v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Georg" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018333v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00173301v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>