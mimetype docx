--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -234,338 +234,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable Mg 2+ Dication Weakly Stabilized/Coordinated in Solution: Synthesis, Structure, Reactivity, and Use in Catalysis</w:t>
+                <w:t xml:space="preserve">Counteranion effect on the RAFT polymerization of methacrylate-g-pentaarginine and its UCST-type thermoresponsive behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuejuan Xu</w:t>
+                <w:t xml:space="preserve">Amélie Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tetiana Dorosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Rachdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bievelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandip Munshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (26), pp.e202506266. </w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 238, pp.114202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202506266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2025.114202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216710v1</w:t>
+                <w:t xml:space="preserve">hal-05218688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counteranion effect on the RAFT polymerization of methacrylate-g-pentaarginine and its UCST-type thermoresponsive behavior</w:t>
+                <w:t xml:space="preserve">Stable Mg 2+ Dication Weakly Stabilized/Coordinated in Solution: Synthesis, Structure, Reactivity, and Use in Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Augé</w:t>
+                <w:t xml:space="preserve">Xuejuan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetiana Dorosh</w:t>
+                <w:t xml:space="preserve">Christophe Gourlaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayoub Rachdi</w:t>
+                <w:t xml:space="preserve">Satawat Tongdee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Bievelot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Chaumont</w:t>
+                <w:t xml:space="preserve">Sandip Munshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 238, pp.114202. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (26), pp.e202506266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2025.114202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202506266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05218688v1</w:t>
+                <w:t xml:space="preserve">hal-05216710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of peptides chirality on their protein-triggered supramolecular hydrogelation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahaji More</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetiana Dorosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -636,425 +636,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self‐Assembled Bis‐Acridinium Tweezer Equilibria Controlled by Multi‐Responsive Properties</w:t>
+                <w:t xml:space="preserve">A Chiral [2 + 3] Covalent Organic Cage Based on 1,1’‐Bi‐2‐naphthol (BINOL) Units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johnny Hu</w:t>
+                <w:t xml:space="preserve">Midhun Mohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐pierre Launay</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">David-Jérôme Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fluck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 30 (44), </w:t>
+              <w:t xml:space="preserve">, 2024, 30 (23), pp.e202400458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202401866⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202400458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727565v1</w:t>
+                <w:t xml:space="preserve">hal-04523512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Chiral [2 + 3] Covalent Organic Cage Based on 1,1’‐Bi‐2‐naphthol (BINOL) Units</w:t>
+                <w:t xml:space="preserve">Circular Heterochiral Titanium-Based Self-Assembled Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midhun Mohan</w:t>
+                <w:t xml:space="preserve">Pierre Mobian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David-Jérôme Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David-Jérôme Pham</w:t>
+                <w:t xml:space="preserve">Laurent Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Fluck</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Chaumont</w:t>
+                <w:t xml:space="preserve">Georges Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202400458⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (20), pp.14067-14078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c02352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523512v1</w:t>
+                <w:t xml:space="preserve">hal-04574669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular Heterochiral Titanium-Based Self-Assembled Architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self‐Assembled Bis‐Acridinium Tweezer Equilibria Controlled by Multi‐Responsive Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mobian</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Jean‐pierre Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Barloy</w:t>
+                <w:t xml:space="preserve">Valérie Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Khalil</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henri‐pierre Jacquot de Rouville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 146 (20), pp.14067-14078. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (44), </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c02352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202401866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574669v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Cryo-Electron Microscopy Reveals the Structure of a 3-Fluorenylmethyloxycarbonyl Zipper Motif Ensuring the Self-Assembly of Tripeptide Nanofibers</w:t>
               </w:r>
@@ -1066,51 +1066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bigo-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro F. Estrozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Schurhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1343,51 +1343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Boubegtiten-Fezoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Hellwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1477,51 +1477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1853,64 +1853,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Going up the ladder: Stacking four 4,4'-bipyridine moieties within a Ti(IV)-based tetranuclear architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mobian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Wytko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2009,51 +2009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Ingenmey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oldamur Hollóczki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Kirchner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2126,64 +2126,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Scarpi Luttenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kyritsakas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mobian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2243,51 +2243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Percevault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Schurhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2345,667 +2345,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03223162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bent 1,10-Phenanthroline Ligands within Octahedral Complexes Constructed around a TiO 4 N 2 Core</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unexpected aqueous UCST behavior of a cationic comb polymer with pentaarginine side chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loris Geminiani</w:t>
+                <w:t xml:space="preserve">Nicolas Zydziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Lebrun</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Muhammad Haseeb Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Wasielewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c00915⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125, pp.109528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2020.109528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04587870v1</w:t>
+                <w:t xml:space="preserve">hal-02459149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Charge Scaling Really Mandatory when Developing Fixed-Charge Atomistic Force Fields for Deep Eutectic Solvents?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Dipyrrolyldiketonato Titanium(IV) Complexes from Monomeric to Multinuclear Architectures: Synthesis, Stability, and Liquid-Crystal Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kirscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (17), pp.12802-12816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c04907⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03022802v1</w:t>
+                <w:t xml:space="preserve">hal-03412227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected aqueous UCST behavior of a cationic comb polymer with pentaarginine side chains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emeric Wasielewski</w:t>
+                <w:t xml:space="preserve">Reversible soft-mechanochemical control of biaryl conformations through crosslinking in a 3D macromolecular network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien B Kelber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Zahouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baguenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schaaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (51), pp.23283-23290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202010604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2020.109528⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02459149v1</w:t>
+                <w:t xml:space="preserve">hal-02988194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipyrrolyldiketonato Titanium(IV) Complexes from Monomeric to Multinuclear Architectures: Synthesis, Stability, and Liquid-Crystal Properties</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Bent 1,10-Phenanthroline Ligands within Octahedral Complexes Constructed around a TiO 4 N 2 Core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Scarpi Luttenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Geminiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kyritsakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 59 (17), pp.12802-12816. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01846⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 59 (17), pp.12005-12016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c00915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412227v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible soft-mechanochemical control of biaryl conformations through crosslinking in a 3D macromolecular network</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Baguenard</w:t>
+                <w:t xml:space="preserve">Is Charge Scaling Really Mandatory when Developing Fixed-Charge Atomistic Force Fields for Deep Eutectic Solvents?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Schaaf</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etienne Engler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Schurhammer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (51), pp.23283-23290. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (33), pp.7239-7250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202010604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c04907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988194v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous growth of spatially localized supramolecular hydrogel through emergence of autocatalytic ability</w:t>
               </w:r>
@@ -3017,51 +3017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Rodon Fores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miryam Criado-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3125,77 +3125,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bis‐Acridinium Macrocycle as Multi‐Responsive Receptor and Selective Phase Transfer Agent of Perylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jas S Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kari Rissanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3253,295 +3253,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02983480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular Hydrogel Induced by Electrostatic Interactions between Polycation and Phosphorylated-Fmoc- tripeptide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miryam Criado-Gonzalez</w:t>
+                <w:t xml:space="preserve">Symmetry Decrease between Self-Assembled Circular TiO 4 N 2 -Based Helicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kyritsakas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déborah Wagner</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Schmutz</w:t>
+                <w:t xml:space="preserve">Brice Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b04823⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.3527-3531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202000531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02479775v1</w:t>
+                <w:t xml:space="preserve">hal-02998702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry Decrease between Self-Assembled Circular TiO 4 N 2 -Based Helicates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Kyritsakas</w:t>
+                <w:t xml:space="preserve">Supramolecular Hydrogel Induced by Electrostatic Interactions between Polycation and Phosphorylated-Fmoc- tripeptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miryam Criado-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Rodon Fores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Blanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Kauffmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Chaumont</w:t>
+                <w:t xml:space="preserve">Marc Schmutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.3527-3531. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.202000531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b04823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998702v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02479775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Motion of an Azobenzene Light‐Controlled Switch: A Joint Theoretical and Experimental Approach</w:t>
               </w:r>
@@ -3579,51 +3579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Marquardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemSystemsChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (3), pp.e1900003. </w:t>
@@ -3687,51 +3687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Rodon Fores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miryam Criado-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3808,64 +3808,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the stereoselectivity for titanium(IV)-based coordination entities induced by the enantiopure diphenylethene-1,2-diamine ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Macker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kyritsakas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3955,51 +3955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bergtold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima El Yakhlifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4115,51 +4115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Poblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (7), pp.4148-4156. </w:t>
@@ -4210,64 +4210,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Surface-Localized, Enzyme-Assisted Self-Assembly of Peptides through Catalyzed Oligomerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vigier-Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Durr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4325,421 +4325,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monomeric Ti(IV)-based complexes incorporating luminescent nitrogen ligands: synthesis, structural characterization, emission spectroscopy and cytotoxic activities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Titanium oxo-clusters derivatized from the Ti10O12(cat)8(py)8 complex: structural investigation and spectroscopic studies of light absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Orvain</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Clément Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kyritsakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mobian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Henry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 45 (47), pp.19072-19085. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6dt03477b⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 45 (21), pp.8760-8769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6DT00632A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02353930v1</w:t>
+                <w:t xml:space="preserve">hal-04575453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium oxo-clusters derivatized from the Ti10O12(cat)8(py)8 complex: structural investigation and spectroscopic studies of light absorption</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Identification of Zr(IV)-based architectures generated from ligands incorporating the 2,2′-biphenolato unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengrui Miao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mobian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 45 (21), pp.8760-8769. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6DT00632A⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 45 (19), pp.7998-8007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6DT00471G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575453v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Zr(IV)-based architectures generated from ligands incorporating the 2,2′-biphenolato unit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monomeric Ti(IV)-based complexes incorporating luminescent nitrogen ligands: synthesis, structural characterization, emission spectroscopy and cytotoxic activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chengrui Miao</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Lu Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 45 (19), pp.7998-8007. </w:t>
+              <w:t xml:space="preserve">, 2016, 45 (47), pp.19072-19085. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6DT00471G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6dt03477b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577103v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of Long, Multicenter π‐[TCNE] 2 2− Dimers in Solution: Solvation and Stability Assessed through Molecular Dynamics Simulations</w:t>
               </w:r>
@@ -4751,51 +4751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marçal Capdevila-Cortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ribas-Arino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4855,103 +4855,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stretch-Induced Helical Conformations in Poly( l -lysine)/Hyaluronic Acid Multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Zahouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Senger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzia Boulmedais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schaaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (24), pp.14958-14965. </w:t>
@@ -5002,64 +5002,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Polarizability Models for Imidazolium-Based Ionic Liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5106,51 +5106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between Keggin Anions in Water: The Higher Their Charge, the Higher Their Condensation? A Simulation Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5223,51 +5223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Jiménez-Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Carbó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Poblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5325,393 +5325,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrhenate Complexation by Uranyl in Traditional Solvents and in Ionic Liquids: A Joint Molecular Dynamics/Spectroscopic Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Chaumont</w:t>
+                <w:t xml:space="preserve">Unraveling the Role of Water in the Stereoselective Step of Aqueous Proline‐Catalyzed Aldol Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ribas-Arino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Klimchuk</w:t>
+                <w:t xml:space="preserve">Maria Angels Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gaillard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marco Masia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp209476h⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (49), pp.15868-15874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201200007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00690834v1</w:t>
+                <w:t xml:space="preserve">hal-04840005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bromide Complexation by the Eu III Lanthanide Cation in Dry and Humid Ionic Liquids: A Molecular Dynamics PMF Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (7), pp.1677-1686. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201200063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.201200063⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Role of Water in the Stereoselective Step of Aqueous Proline‐Catalyzed Aldol Reactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordi Ribas-Arino</w:t>
+                <w:t xml:space="preserve">Perrhenate Complexation by Uranyl in Traditional Solvents and in Ionic Liquids: A Joint Molecular Dynamics/Spectroscopic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Klimchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Angels Carvajal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Chaumont</w:t>
+                <w:t xml:space="preserve">C. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Masia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201200007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116, pp.3205-3219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp209476h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04840005v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00690834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water versus Acetonitrile Coordination to Uranyl. Effect of Chloride Ligands</w:t>
               </w:r>
@@ -5723,51 +5723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sieffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5853,51 +5853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sieffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Partouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5970,51 +5970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sieffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6061,51 +6061,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Keggin anions repulse each other in solution? The effect of solvent, counterions and ion representation investigated by free energy (PMF) simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6164,51 +6164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE CONTINUING SEARCH FOR LARGE ELITE PRIMES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Leicht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6385,51 +6385,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial Activity of the Diprotonated 222 Cryptand at the Water/&amp;quot;Oil&amp;quot; Interface Revealed by Molecular Dynamics Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6476,103 +6476,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competitive Complexation of Nitrates and Chlorides to Uranyl in a Room Temperature Ionic Liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49, pp.6484-6494. </w:t>
@@ -6623,51 +6623,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of the Liquid−Liquid Interface in Assisted Ion Extraction: New Molecular Dynamics Studies of Cesium Picrate Extraction by a Calix[4]arene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sieffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6805,51 +6805,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential Proton‐Release Channels in Bacteriorhodopsin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Baer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6934,51 +6934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloride Complexation by Uranyl in a Room Temperature Ionic Liquid. A Computational Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7037,51 +7037,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion aggregation in concentrated aqueous and methanol solutions of polyoxometallates Keggin anions: the effect of counterions investigated by molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7243,103 +7243,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranyl coordination in ionic liquids: The competition between ionic liquid anions, uranyl counterions, and Cl- anions investigated by extended X-ray absorption fine structure and UV-visible spectroscopies and molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 46, pp.4815-4826. </w:t>
@@ -7377,51 +7377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All Elite Primes Up to 250 Billion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7459,51 +7459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvation of uranyl–CMPO complexes in dry vs. humid forms of the [BMI][PF 6 ] ionic liquid. A molecular dynamics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7550,51 +7550,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halide anion solvation and recognition by a macrotricyclic tetraammonium host in an ionic liquid: a molecular dynamics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7647,57 +7647,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvation of Fluoro and Mixed Fluoro/Chloro Complexes of Eu III in the [BMI][PF6] Room Temperature Ionic Liquid. A Theoretical STudy.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Solvation of fluoro and mixed fluoro/chloro complexes of EuIII in the [BMI][PF6] room temperature ionic liquid. A theoretical studyw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7705,426 +7705,426 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 7, pp.1926-1932</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00015201v1</w:t>
+                <w:t xml:space="preserve">hal-00016639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cation extraction by 18-crown-6 to a room-temperature ionic liquid: The effect of solvent humidity investigated by molecular dynamics simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Europium(III) and Its Halides in Anhydrous Room-Temperature Imidazolium-Based Ionic Liquids: A Combined TRES, EXAFS, and Molecular Dynamics Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vayssière</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 7 (1), pp.124-135. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44, pp.8355-8367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/B412794C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic051055a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840797v1</w:t>
+                <w:t xml:space="preserve">in2p3-00025170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Europium(III) and Its Halides in Anhydrous Room-Temperature Imidazolium-Based Ionic Liquids: A Combined TRES, EXAFS, and Molecular Dynamics Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solvation of Fluoro and Mixed Fluoro/Chloro Complexes of Eu III in the [BMI][PF6] Room Temperature Ionic Liquid. A Theoretical STudy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Wipff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7, pp.1926-1932</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00025170v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00015201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvation of fluoro and mixed fluoro/chloro complexes of EuIII in the [BMI][PF6] room temperature ionic liquid. A theoretical studyw</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cation extraction by 18-crown-6 to a room-temperature ionic liquid: The effect of solvent humidity investigated by molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vayssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 7, pp.1926-1932</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 7 (1), pp.124-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B412794C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00016639v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio molecular dynamics of liquid 1,3-dimethylimidazolium chloride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Buhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Schurhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8184,51 +8184,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqueous interfaces with hydrophobic room-temperature ionic liquids: A molecular dynamics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Schurhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8279,51 +8279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation of host-guest ion complexes with different counterions at the water-supercritical CO2 interface: a molecular dynamics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8400,51 +8400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvation of Uranyl(II) and Europium(III) Cations and Their Chloro Complexes in a Room-Temperature Ionic Liquid. A Theoretical Study of the Effect of Solvent “Humidity”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8491,51 +8491,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M 3+ Lanthanide Chloride Complexes in “Neutral” Room Temperature Ionic Liquids: A Theoretical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8594,51 +8594,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvation of Uranyl( II ), Europium( III ) and Europium( II ) Cations in “Basic” Room‐Temperature Ionic Liquids: A Theoretical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8679,380 +8679,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranyl and Strontium Salt Solvation in Room-Temperature Ionic Liquids. A Molecular Dynamics Investigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Halide Anion Capture and Recognition by a Tetrahedral Tetraammonium Receptor in Water: A Molecular Dynamics Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 42 (17), pp.5348-5356. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 9 (3), pp.635-643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic034281y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.200390068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04841491v1</w:t>
+                <w:t xml:space="preserve">hal-04840717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvation of M 3+ lanthanide cations in room-temperature ionic liquids. A molecular dynamics investigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Uranyl and Strontium Salt Solvation in Room-Temperature Ionic Liquids. A Molecular Dynamics Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 5 (16), pp.3481-3488. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 42 (17), pp.5348-5356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/B305091B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic034281y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04841408v1</w:t>
+                <w:t xml:space="preserve">hal-04841491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halide Anion Capture and Recognition by a Tetrahedral Tetraammonium Receptor in Water: A Molecular Dynamics Investigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Solvation of M 3+ lanthanide cations in room-temperature ionic liquids. A molecular dynamics investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 5 (16), pp.3481-3488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B305091B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.200390068⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04840717v1</w:t>
+                <w:t xml:space="preserve">hal-04841408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrotricyclic quaternary tetraammonium receptors: Halide anion recognition and interfacial activity at an aqueous interface. A molecular dynamics investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9082,263 +9082,416 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cations Effect on Pt Electrodes in Alkaline HER Conditions Studied by Molecular Dynamics at Constant Potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruhlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Asset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electrochemistry: From Basic Insights to Sustainable Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Mayence (Mainz), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvation and complexation of ions in ionic liquids: spectroscopic and theoretical studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Klimchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Georg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fray International Symposium - Molten salts and Ionic Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01018397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexation of U(VI) in room-temperature ionic liquids: competition between two strong ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wipff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9357,190 +9510,190 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actinides 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01018333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actinides and lanthanides in room temperature ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wipff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actinides XAS 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00173301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId307"/>
+      <w:footerReference w:type="default" r:id="rId311"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9687,51 +9840,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443999v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cousseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaroop Kunapuli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Schurhammer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp02383a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216710v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejuan Xu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chaumont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satawat Tongdee" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Munshi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202506266" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218688v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Aug&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Dorosh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Rachdi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bievelot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2025.114202" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041827v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahaji More" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Runser" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bigo-Simon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5fd00007f" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727565v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Hu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Launay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heitz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri&#8208;pierre Jacquot de Rouville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202401866" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523512v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midhun Mohan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-J&#233;r&#244;me Pham" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fluck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chapuis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202400458" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574669v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mobian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barloy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Khalil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c02352" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779727v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro F. Estrozi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c08043" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806929v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dorosh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mangin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Engler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schurhammer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaumont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202400768" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988293v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Scarpi-Luttenauer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Boubegtiten-Fezoua" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hellwig" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vincent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt02966f" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589532v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaison Casas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnefont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chauvin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c01389" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184486v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rodon Fores" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryam Criado Gonzalez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Blandin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c00445" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872647v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Li" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Adam" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryam Criado-Gonzalez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jierry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bizeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101414" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838990v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Joseph" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wytko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Weiss" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c02566" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826113v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwydyon Marchelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ingenmey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldamur Holl&#243;czki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Kirchner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100620" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471663v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Scarpi Luttenauer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kyritsakas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202103235" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223162v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Percevault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Paquin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4725" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587870v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Geminiani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lebrun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c00915" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022802v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Engler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c04907" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459149v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zydziak" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Haseeb Iqbal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Combes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Wasielewski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.109528" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412227v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schmidt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Heinrich" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kirscher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01846" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988194v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B Kelber" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zahouani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baguenard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaaf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202010604" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875587v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carvalho" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blanck" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202005377" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983480v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jas S Ward" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Rissanen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202009212" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479775v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Wagner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b04823" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998702v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kauffmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202000531" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011738v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Godde" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Jouaiti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mauro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Marquardt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/syst.201900003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322226v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201909424" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353903v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Macker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.119119" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185304v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bergtold" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hauser" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima El Yakhlifi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mateescu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.8b00818" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264599v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jim&#233;nez-Lozano" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sol&#233;-Daura" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Wipff" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Poblet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b00096" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323480v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigier-Carri&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Durr" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Lupattelli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b01532" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353930v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orvain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Fang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt03477b" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575453v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chaumont" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT00632A" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577103v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengrui Miao" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT00471G" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839531v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Capdevila-Cortada" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ribas-Arino" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Novoa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603537" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323529v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Senger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boulmedais" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b08302" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577075v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Millot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp505539y" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751268v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300146" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839631v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Carb&#243;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez-Fortea" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic401999r" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00690834v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Klimchuk" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Billard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouadi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp209476h" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600512v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201200063" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-46ZJV5QS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840005v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angels Carvajal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Masia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201200007" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WK8R31S5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655008v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B&#252;hl" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sieffert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202270u" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654987v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Partouche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic302255a" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655656v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic101950d" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839893v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2011.07.001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3MF7WMV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840694v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Leicht" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom M&#252;ller" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Reinhart" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793042109002031" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839795v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wipff" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp106441h" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840775v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jost" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1061027021000041456" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589500v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennig" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic100170t" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658994v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp900789v" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840612v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic802227p" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840594v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Baer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Mathias" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Marx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200800471" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PK5NCP7K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840193v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8031447" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D9KQNSKT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910348v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b810440a" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-R5VV5DGD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868804v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2006.08.055" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GZ1J18N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00166539v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic061864+" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601398v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841384v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B512277E" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840731v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b518109g" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-4D6RQRG8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015201v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840797v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B412794C" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025170v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mekki" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic051055a" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V5HJMZ5J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016639v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934016v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Buhl" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0518299" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080905v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977101v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vayssiere" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841519v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic049386v" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841187v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp036229t" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NSCMX9WB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841511v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200400207" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841491v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic034281y" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-52SM17CW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841408v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B305091B" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840717v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200390068" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WH3C0CB5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841172v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.10099" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-979FZQQX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018397v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Georg" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018333v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00173301v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443999v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cousseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaroop Kunapuli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Schurhammer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp02383a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Aug&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Dorosh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Rachdi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bievelot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chaumont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2025.114202" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216710v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejuan Xu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satawat Tongdee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Munshi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202506266" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041827v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahaji More" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Runser" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bigo-Simon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5fd00007f" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523512v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midhun Mohan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-J&#233;r&#244;me Pham" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fluck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chapuis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202400458" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574669v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mobian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barloy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Khalil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c02352" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727565v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Hu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Launay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heitz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri&#8208;pierre Jacquot de Rouville" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202401866" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779727v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro F. Estrozi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c08043" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806929v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dorosh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mangin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Engler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schurhammer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaumont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202400768" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988293v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Scarpi-Luttenauer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Boubegtiten-Fezoua" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hellwig" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vincent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt02966f" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589532v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaison Casas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnefont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chauvin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c01389" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184486v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rodon Fores" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryam Criado Gonzalez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Blandin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c00445" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872647v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Li" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Adam" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryam Criado-Gonzalez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jierry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bizeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101414" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838990v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Joseph" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wytko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Weiss" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c02566" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826113v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwydyon Marchelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ingenmey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldamur Holl&#243;czki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Kirchner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100620" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471663v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Scarpi Luttenauer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kyritsakas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202103235" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223162v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Percevault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Paquin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4725" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459149v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zydziak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Haseeb Iqbal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Combes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Wasielewski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.109528" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412227v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schmidt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Heinrich" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kirscher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01846" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988194v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B Kelber" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zahouani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baguenard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaaf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202010604" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587870v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Geminiani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lebrun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c00915" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022802v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Engler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c04907" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875587v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carvalho" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blanck" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202005377" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983480v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jas S Ward" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Rissanen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202009212" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998702v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kauffmann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202000531" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479775v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Wagner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b04823" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011738v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Godde" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Jouaiti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mauro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Marquardt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/syst.201900003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322226v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201909424" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353903v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Macker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.119119" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185304v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bergtold" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hauser" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima El Yakhlifi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mateescu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.8b00818" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264599v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jim&#233;nez-Lozano" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sol&#233;-Daura" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Wipff" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Poblet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b00096" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323480v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigier-Carri&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Durr" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Lupattelli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b01532" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575453v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chaumont" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT00632A" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577103v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengrui Miao" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT00471G" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353930v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orvain" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Fang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt03477b" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839531v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Capdevila-Cortada" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ribas-Arino" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Novoa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603537" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323529v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Senger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boulmedais" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b08302" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577075v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Millot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp505539y" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751268v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300146" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839631v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Carb&#243;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez-Fortea" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic401999r" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840005v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angels Carvajal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Masia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201200007" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WK8R31S5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600512v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201200063" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-46ZJV5QS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00690834v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Klimchuk" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Billard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouadi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp209476h" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655008v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B&#252;hl" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sieffert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202270u" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654987v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Partouche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic302255a" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655656v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic101950d" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839893v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2011.07.001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3MF7WMV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840694v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Leicht" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom M&#252;ller" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Reinhart" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793042109002031" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839795v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wipff" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp106441h" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840775v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jost" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1061027021000041456" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589500v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennig" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic100170t" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658994v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp900789v" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840612v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic802227p" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840594v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Baer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Mathias" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Marx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200800471" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PK5NCP7K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840193v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8031447" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D9KQNSKT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910348v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b810440a" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-R5VV5DGD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868804v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2006.08.055" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GZ1J18N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00166539v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic061864+" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601398v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841384v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B512277E" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840731v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b518109g" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-4D6RQRG8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016639v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025170v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mekki" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic051055a" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V5HJMZ5J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015201v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840797v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B412794C" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934016v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Buhl" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0518299" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080905v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977101v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vayssiere" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841519v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic049386v" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841187v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp036229t" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NSCMX9WB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841511v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200400207" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840717v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200390068" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WH3C0CB5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841491v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic034281y" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-52SM17CW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841408v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B305091B" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841172v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.10099" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-979FZQQX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570058v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Wolff" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruhlmann" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Asset" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018397v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Georg" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018333v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00173301v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>