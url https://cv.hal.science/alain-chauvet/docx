--- v0 (2026-03-21)
+++ v1 (2026-04-25)
@@ -321,580 +321,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05550891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes hydrothermaux aurifères : des archives géologiques de l'évolution du système Terre et des défis pour l'exploration minérale</w:t>
+                <w:t xml:space="preserve">Refold structures of the Archaean Nyanzaga gold Project, Sukumaland Greenstone Belt, Tanzania: Precursors to the gold-bearing fault system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Célestine Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Feneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne-Sylvie André-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Eglinger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 187, pp.105233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2024.105233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801029v1</w:t>
+                <w:t xml:space="preserve">hal-04734305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refold structures of the Archaean Nyanzaga gold Project, Sukumaland Greenstone Belt, Tanzania: Precursors to the gold-bearing fault system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Célestine Berthier</w:t>
+                <w:t xml:space="preserve">Les systèmes hydrothermaux aurifères : des archives géologiques de l'évolution du système Terre et des défis pour l'exploration minérale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sylvie André-Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Eglinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Chauvet</w:t>
+                <w:t xml:space="preserve">Arnaud Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Feneyrol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Eglinger</w:t>
+                <w:t xml:space="preserve">Vincent Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.26-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734305v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Distribution of the Gold-Related Quartz Vein Systems in the Southwestern Part of the Barberton Greenstone Belt (South Africa, Eswatini)</w:t>
+                <w:t xml:space="preserve">Depositing &amp;gt;1.5 Mt of Tin Within &amp;lt;1 m.y. of Initial Granitic Intrusion in the San Rafael Tin (-Copper) Deposit, Southeastern Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurine Travers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Chauvet</w:t>
+                <w:t xml:space="preserve">Matthieu Harlaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Lehmann</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Kontak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalin Kouzmanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Holm-Denoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min13081034⟩</w:t>
+              <w:t xml:space="preserve">Economic Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 118 (6), pp.1371-1396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5382/econgeo.5021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264527v1</w:t>
+                <w:t xml:space="preserve">hal-04245342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depositing &amp;gt;1.5 Mt of Tin Within &amp;lt;1 m.y. of Initial Granitic Intrusion in the San Rafael Tin (-Copper) Deposit, Southeastern Peru</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure and Distribution of the Gold-Related Quartz Vein Systems in the Southwestern Part of the Barberton Greenstone Belt (South Africa, Eswatini)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalin Kouzmanov</w:t>
+                <w:t xml:space="preserve">Laurine Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Holm-Denoma</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérémie Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 118 (6), pp.1371-1396. </w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (8), pp.1034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5382/econgeo.5021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/min13081034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245342v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Passa Três Granite Intrusion-Related/Hosted Neoproterozoic Gold Deposit (Paraná State, Brazil): Mineralogical, Geochemical, Fluid Inclusion and Sulphur Isotope Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bárbara Carolina Dressel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalin Kouzmanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Trzaskos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -952,498 +952,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03757985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The upper Oligocene San Rafael intrusive complex (Eastern Cordillera, southeast Peru), host of the largest-known high-grade tin deposit</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-Ni-arsenide mineralisation in the Bou Azzer district (Anti-Atlas, Morocco): genetic model and tectonic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Gialli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alan Clark</w:t>
+                <w:t xml:space="preserve">Tourneur Enora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Laurent</w:t>
+                <w:t xml:space="preserve">Kouzmanov Kalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Tuduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquez Camille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2021.106409⟩</w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 134, pp.104128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2021.104128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408136v1</w:t>
+                <w:t xml:space="preserve">insu-03183857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid mixing as primary trigger for cassiterite deposition: Evidence from in situ δ18O-δ11B analysis of tourmaline from the world-class San Rafael tin (-copper) deposit, Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Harlaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalin Kouzmanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Gialli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Marger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 563, pp.116889. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.116889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Ni-arsenide mineralisation in the Bou Azzer district (Anti-Atlas, Morocco): genetic model and tectonic implications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Johann Tuduri</w:t>
+                <w:t xml:space="preserve">The upper Oligocene San Rafael intrusive complex (Eastern Cordillera, southeast Peru), host of the largest-known high-grade tin deposit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Harlaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalin Kouzmanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Gialli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paquez Camille</w:t>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 134, pp.104128. </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 400-401, pp.106409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2021.104128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2021.106409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03183857v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourmaline as a Tracer of Late-Magmatic to Hydrothermal Fluid Evolution: The World-Class San Rafael Tin (-Copper) Deposit, Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Harlaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalin Kouzmanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Gialli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1494,51 +1494,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Control of Ore Deposits: The Role of Pre-Existing Structures on the Formation of Mineralised Vein Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), pp.56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1566,1043 +1566,1043 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Passa Tres lode gold deposit (Parana State, Brazil): An example of structurally-controlled mineralisation formed during magmatic-hydrothermal transition and hosted within granite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Jbel Saghro Au(–Ag, Cu) and Ag–Hg Metallogenetic Province: Product of a Long-Lived Ediacaran Tectono-Magmatic Evolution in the Moroccan Anti-Atlas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Tuduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Carolina Dressel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Barbara Trzaskos</w:t>
+                <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joao Carlos Biondi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bruguier</w:t>
+                <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Labriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2018.09.007⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (12), pp.592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min8120592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974230v1</w:t>
+                <w:t xml:space="preserve">hal-02005355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between the occurrence of accessory Ge-minerals and sphalerite in Variscan Pb-Zn deposits of the Bossost anticlinorium, French Pyrenean Axial Zone: Chemistry, microstructures and ore-deposit setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cugerone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Cenki-Tok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ore Geology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 95, pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2018.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural control, magmatic-hydrothermal evolution and formation of hornfels-hosted, intrusion-related gold deposits: Insight from the Thaghassa deposit in Eastern Anti-Atlas, Morocco.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The Passa Tres lode gold deposit (Parana State, Brazil): An example of structurally-controlled mineralisation formed during magmatic-hydrothermal transition and hosted within granite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Carolina Dressel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Labriki</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Trzaskos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Dubois</w:t>
+                <w:t xml:space="preserve">Joao Carlos Biondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ore Geology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 97, pp.171-198. </w:t>
+              <w:t xml:space="preserve">, 2018, 102, pp.701-727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2018.04.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2018.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01784099v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Control on the Formation of Pb-Zn Deposits: An Example from the Pyrenean Axial Zone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Cugerone</w:t>
+                <w:t xml:space="preserve">Structural control, magmatic-hydrothermal evolution and formation of hornfels-hosted, intrusion-related gold deposits: Insight from the Thaghassa deposit in Eastern Anti-Atlas, Morocco.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Tuduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Labriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Oliot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Angèle Laurent</w:t>
+                <w:t xml:space="preserve">Michel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min8110489⟩</w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97, pp.171-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2018.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918968v1</w:t>
+                <w:t xml:space="preserve">insu-01784099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, mineralogical, geochemical and geochronological constraints on ore genesis of the gold-only Tocantinzinho deposit (Para State, Brazil)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joao Carlos Biondi</w:t>
+                <w:t xml:space="preserve">Structural Control on the Formation of Pb-Zn Deposits: An Example from the Pyrenean Axial Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cugerone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Oliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Gavaldà Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariadne Borgo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bruguier</w:t>
+                <w:t xml:space="preserve">Angèle Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2018.08.007⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min8110489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974211v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic and metamorphic architecture of the HP belt of New Caledonia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural, mineralogical, geochemical and geochronological constraints on ore genesis of the gold-only Tocantinzinho deposit (Para State, Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Carlos Biondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariadne Borgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vitale Brovarone</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Monie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bruguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2018.01.006⟩</w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 102, pp.154-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2018.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801512v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Jbel Saghro Au(–Ag, Cu) and Ag–Hg Metallogenetic Province: Product of a Long-Lived Ediacaran Tectono-Magmatic Evolution in the Moroccan Anti-Atlas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Tectonic and metamorphic architecture of the HP belt of New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vitale Brovarone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Rabaute</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (12), pp.592. </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 178, pp.48-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/min8120592⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2018.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02005355v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochronological, geochemical and petrographic constraints on the Paleoproterozoic Tocantinzinho gold deposit (Tapajos Gold Province, Amazonian Craton - Brazil): Implications for timing, regional evolution and deformation style of its host rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariadne Borgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Carlos Biondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 75, pp.92-115. </w:t>
@@ -2678,51 +2678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Charline Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2799,90 +2799,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain localization and fluid infiltration in the mantle wedge during subduction initiation: Evidence from the base of the New Caledonia ophiolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vitale-Brovarone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 244, pp.1-19. </w:t>
@@ -2920,51 +2920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plate interface rheological switches during subduction infancy: Control on slab penetration and metamorphic sole formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3067,90 +3067,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, mineralogical, and paleoflow velocity constraints on Hercynian tin mineralization: the Achmmach prospect of the Moroccan Central Massif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mahjoub Mahjoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhlifi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mineralium Deposita</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 51, pp.431-451. </w:t>
@@ -3214,51 +3214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric C. Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John W. Geissman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3312,1041 +3312,1041 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U-Pb dating of the Madeira Suite and structural control of the albite-enriched granite at Pitinga (Amazonia, Brazil): Evolution of the A-type magmatism and implications for the genesis of the Madeira Sn-Ta-Nb (REE, cryolite) world-class deposit</w:t>
+                <w:t xml:space="preserve">Tracing the magmatic/hydrothermal transition in regional low-strain zones: The role of magma dynamics in strain localization at pluton roof, implications for intrusion-related gold deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artur C. Bastos Neto</w:t>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.M.M. Ferron</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Yannick Branquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Chemale</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evandro F. de Lima</w:t>
+                <w:t xml:space="preserve">Vincent Bouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2013.12.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58, pp.108-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2013.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00939888v1</w:t>
+                <w:t xml:space="preserve">insu-00914780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difference in petrophysical properties between foliated and dilatant fault rocks in deeply buried clastics: The case of the Gres d'Annot Formation, SW French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cavailhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Cavailhes</w:t>
+                <w:t xml:space="preserve">Pierre Labaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Labaume</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Sizun</w:t>
+                <w:t xml:space="preserve">Roger Soliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Nova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26 (4), pp.298-306. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ter.12100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ter.12100⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing the magmatic/hydrothermal transition in regional low-strain zones: The role of magma dynamics in strain localization at pluton roof, implications for intrusion-related gold deposits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">U-Pb dating of the Madeira Suite and structural control of the albite-enriched granite at Pitinga (Amazonia, Brazil): Evolution of the A-type magmatism and implications for the genesis of the Madeira Sn-Ta-Nb (REE, cryolite) world-class deposit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur C. Bastos Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+                <w:t xml:space="preserve">T.M.M. Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Branquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Chauvet</w:t>
+                <w:t xml:space="preserve">Farid Chemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bouchot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Barbanson</w:t>
+                <w:t xml:space="preserve">Evandro F. de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 58, pp.108-121. </w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 243, pp.181-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2013.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2013.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00914780v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00939888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preorogenic exhumation of the North Pyrenean Agly massif (Eastern Pyrenees-France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geomorphic Mesozoic and Cenozoic evolution in the Oka-Jombolok region (East Sayan ranges, Siberia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Clerc</w:t>
+                <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Bestani</w:t>
+                <w:t xml:space="preserve">S. Arzhanikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Lagabrielle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A. Arzhannikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Vassallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/tect.20015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62, pp.117-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2011.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00852833v1</w:t>
+                <w:t xml:space="preserve">insu-00805603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time of the formation and destruction of the Meso-Cenozoic peneplanation surface in East Sayan</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Influence of fault rock foliation on fault zone permeability: The case of deeply buried arkosic sandstones (Gres d'Annot, southeastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cavailhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sizun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Buatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Геология и геофизика / Russian Geology and Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rgg.2013.06.004⟩</w:t>
+              <w:t xml:space="preserve">AAPG Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 97 (7), pp.1521-1543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1306/03071312127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00839215v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fault rock foliation on fault zone permeability: The case of deeply buried arkosic sandstones (Gres d'Annot, southeastern France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Preorogenic exhumation of the North Pyrenean Agly massif (Eastern Pyrenees-France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bestani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lagabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPG Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1306/03071312127⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (2), pp.95-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/tect.20015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903428v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphic Mesozoic and Cenozoic evolution in the Oka-Jombolok region (East Sayan ranges, Siberia)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Time of the formation and destruction of the Meso-Cenozoic peneplanation surface in East Sayan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia V. Arzhannikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei G. Arzhannikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Vassallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2011.09.017⟩</w:t>
+              <w:t xml:space="preserve">Геология и геофизика / Russian Geology and Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (7), pp.685-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rgg.2013.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00805603v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00839215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accommodating large-scale intracontinental extension and compression in a single stress-field: A key example from the Baikal Rift System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arzhannikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arzhanikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4416,364 +4416,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to comment by P. Olivier on &amp;quot;Preorogenic exhumation of the North Pyrenean Agly Massif (Eastern Pyrenees, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Lagabrielle</w:t>
+                <w:t xml:space="preserve">Phyllosilicates formation in faults rocks: Implications for dormant fault-sealing potential and fault strength in the upper crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cavailhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Soliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mainprice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Bestani</w:t>
+                <w:t xml:space="preserve">Christopher Wibberley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 32 (4), pp.823-826. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (16), pp.4272-4278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/tect.20061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/grl.50829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00903419v1</w:t>
+                <w:t xml:space="preserve">hal-00903574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phyllosilicates formation in faults rocks: Implications for dormant fault-sealing potential and fault strength in the upper crust</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Labaume</w:t>
+                <w:t xml:space="preserve">Reply to comment by P. Olivier on &amp;quot;Preorogenic exhumation of the North Pyrenean Agly Massif (Eastern Pyrenees, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lagabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Wibberley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Sizun</w:t>
+                <w:t xml:space="preserve">David Mainprice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bestani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 40 (16), pp.4272-4278. </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (4), pp.823-826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/grl.50829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/tect.20061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00903574v1</w:t>
+                <w:t xml:space="preserve">hal-00903419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorine-rich xenotime from the world-class madeira Nb-Ta-Sn deposit associated with the albite-enriched granite aat Pitinga, Amazonia, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur C. Bastos Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda C. Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Canadian Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 50, pp.1453-1466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4833,77 +4833,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei G Arzhannikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia V. Arzhannikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Vassallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 49, pp.16-32. </w:t>
@@ -4935,506 +4935,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and behaviour of clay minerals in the Bogd fault gouge, Mongolia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Geochronological and geochemical characterization of magmatic-hydrothermal events within the Southern Variscan external domain (Ce'vennes area, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Kanitpanyacharoen</w:t>
+                <w:t xml:space="preserve">Nathalie Volland-Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Rudolf Wenk</w:t>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Ritz</w:t>
+                <w:t xml:space="preserve">Patrick Monié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 34, pp.77-90. </w:t>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101 (1), pp.69-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2011.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00531-011-0639-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00667194v1</w:t>
+                <w:t xml:space="preserve">insu-00576546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochronological and geochemical characterization of magmatic-hydrothermal events within the Southern Variscan external domain (Ce'vennes area, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Origin and behaviour of clay minerals in the Bogd fault gouge, Mongolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Buatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Kanitpanyacharoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Volland-Tuduri</w:t>
+                <w:t xml:space="preserve">Hans-Rudolf Wenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lerouge</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Monié</w:t>
+                <w:t xml:space="preserve">J.F. Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34, pp.77-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2011.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00531-011-0639-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00576546v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00667194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphase seismic faulting in the Ivrea zone (Italian Alps) revealed by Ar-40/Ar-39 dating of pseudotachylytes</w:t>
+                <w:t xml:space="preserve">Slip rate and slip magnitudes of past earthquakes along the Bogd left-lateral strike-slip fault (Mongolia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Souquiere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Monie</w:t>
+                <w:t xml:space="preserve">Magali Rizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Vassallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Fabbri</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Prentice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 23 (3), pp.162-170. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 186 (3), pp.897-927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2011.00994.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.05075.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00617518v1</w:t>
+                <w:t xml:space="preserve">hal-00639467v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pliocene to Quaternary deformation in South East Sayan (Siberia): Initiation of the Tertiary compressive phase in the southern termination of the Baikal Rift System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arzhanikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arzhanikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vassallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 40 (2), pp.581-594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5474,243 +5491,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00605062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slip rate and slip magnitudes of past earthquakes along the Bogd left-lateral strike-slip fault (Mongolia)</w:t>
+                <w:t xml:space="preserve">Polyphase seismic faulting in the Ivrea zone (Italian Alps) revealed by Ar-40/Ar-39 dating of pseudotachylytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Rizza</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Vassallo</w:t>
+                <w:t xml:space="preserve">Francois Souquiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Prentice</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 186 (3), pp.897-927. </w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (3), pp.162-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.05075.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2011.00994.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639467v2</w:t>
+                <w:t xml:space="preserve">hal-00617518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the local paleo-fluid flow velocity: New textural method and application to metasomatism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Branquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 280 (1-4), pp.71-82. </w:t>
@@ -5742,584 +5742,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00352307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic control on diagenesis in a foreland basin: combined petrologic and thermochronologic approaches in the Gres d'Annot basin (Late Eocene-Early Oligocene, French-Italian external Alps)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The role of extensional tectonics in shaping Cenozoic New-Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lagabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2008.00793.x⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 179 (3), pp.315-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.179.3.315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411860v1</w:t>
+                <w:t xml:space="preserve">hal-00411855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of extensional tectonics in shaping Cenozoic New-Caledonia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Tectonic control on diagenesis in a foreland basin: combined petrologic and thermochronologic approaches in the Gres d'Annot basin (Late Eocene-Early Oligocene, French-Italian external Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Souquiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (2), pp.95-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2008.00793.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.179.3.315⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00411855v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mongolian summits: An uplifted, flat, old but still preserved erosion surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Transpressional tectonics and stream terraces of the Gobi-Altay, Mongolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vassallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Larroque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Regis Braucher</w:t>
+                <w:t xml:space="preserve">S. Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 35 (10), pp.871-874. </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (5), pp.TC5013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G23758A.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2006TC002081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00406436v1</w:t>
+                <w:t xml:space="preserve">hal-00323558v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transpressional tectonics and stream terraces of the Gobi-Altay, Mongolia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Mongolian summits: An uplifted, flat, old but still preserved erosion surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Vassallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 26 (5), pp.TC5013. </w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35 (10), pp.871-874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2006TC002081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/G23758A.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00323558v2</w:t>
+                <w:t xml:space="preserve">hal-00406436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal vein texture and vein evolution of the epithermal Shila-Paula district, southern Peru.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sylvie André-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6370,90 +6370,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de formation du gisement d'argent d'Imiter (Anti-Atlas oriental, Maroc). Nouveaux apports de l'analyse structurale et minéralogique. Model of formation of the Imiter silver deposit (eastern Anti-Atlas, Morocco). New structural and mineralogical constraints .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aomar Ennaciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 338, pp.4, 253-261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6487,90 +6487,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on the ore fluids in the Sando Alcalde Ausingle bondAg epithermal deposit, southwestern Peru: fluid inclusions and stable isotope data ----- Contraintes sur les fluides minéralisateurs du gisement Ausingle bondAg de Sando Alcalde, Sud-Ouest du Pérou : données des inclusions fluides et des isotopes stables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sylvie André-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6685,51 +6685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Sausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viorica Milu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 337, pp.824-831. </w:t>
@@ -6779,90 +6779,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syn- to late tectonic stockwork emplacement within the Spanish section of the Iberian Pyrite Belt : structural, textural and mineralogical constraints from the Tharsis-La Zarza area.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Onézime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6903,455 +6903,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00068293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations between Au / Sn-W mineralizations and late hercynian granite: Preliminary results from the Schistose Domain of Galicia-Trás-os-Montes Zone, Spain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A new geodynamic interpretation for the South Portuguese Zone (SW Iberia) and the Iberian Pyrite Belt genesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Onézime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineral Exploration and Sustainable Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22 (4), pp.1027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2002TC001387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00107922v1</w:t>
+                <w:t xml:space="preserve">hal-00069446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new geodynamic interpretation for the South Portuguese Zone (SW Iberia) and the Iberian Pyrite Belt genesis.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Magnetic fabrics and fluid flow directions in hydrothermal systems. A case study in the Chaillac Ba-F-Fe deposit (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Touray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2002TC001387⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 203, pp.(3-4) 555-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(02)01112-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00069446v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00069414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic fabrics and fluid flow directions in hydrothermal systems. A case study in the Chaillac Ba-F-Fe deposit (France).</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Relations between Au / Sn-W mineralizations and late hercynian granite: Preliminary results from the Schistose Domain of Galicia-Trás-os-Montes Zone, Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Marcoux</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Branquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Touray</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Gerbeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ramboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mineral Exploration and Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1, pp.271-274</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00069414v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00107922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les minéralisations Cu-(Ni-Bi-U-Au-Ag) d'Ifri (district du haut Seksaoua, Maroc) : apport de l'étude texturale au débat syngenèse versus épigenèse. The Cu---(Ni---Bi---U---Au---Ag) mineralization of Ifri (‘Haut Seksaoua' district, Morocco): contribution of a textural study to the discussion syngenetic versus epigenetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Gaouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7422,397 +7422,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00069476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boiling and vertical mineralization zoning. A case study from the Apacheta low-sulfidation epithermal gold-silver deposit, south Peru.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Structural evolution of the southernmost segment of the West European Variscides : the South portuguese Zone (SW Iberia).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Onézime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Panis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralium Deposita</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00126-001-0247-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 24, pp.451-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0191-8141(01)00079-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00072388v1</w:t>
+                <w:t xml:space="preserve">hal-00072987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural evolution of the southernmost segment of the West European Variscides : the South portuguese Zone (SW Iberia).</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Boiling and vertical mineralization zoning. A case study from the Apacheta low-sulfidation epithermal gold-silver deposit, south Peru.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sylvie André-Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 24, pp.451-468. </w:t>
+              <w:t xml:space="preserve">Mineralium Deposita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 37, pp.452-464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0191-8141(01)00079-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00126-001-0247-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00072987v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00072388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Example of a structurally controlled copper deposit from the Hercynian Western Hihg-Atlas (Morocco): the High-Seksaoua mining district.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Gaouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhlifi Brada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Touray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geological Society Special Publication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 204, pp.247-271</w:t>
@@ -7867,64 +7867,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Charonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7984,90 +7984,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place syntectonique des minéralisations cuprifères du gîte d'Ifri (district du Haut Seksaoua, Haut Atlas occidental, Maroc)---Syntectonic emplacement of the Ifri copper mineralization (High Seksaoua, western High Atlas, Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Gaouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhlifi Brada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Touray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 333, pp.277-284. </w:t>
@@ -8117,77 +8117,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold Deposit Formation during Collapse Tectonics: Structural, Mineralogical, Geochronological, and Fluid Inclusion Constraints in the Ouro Preto Gold MInes, Quadrilátero Ferrífero, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Piantone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nehlig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8251,51 +8251,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalités de formation des veines de quartz aurifère du district d'El Callao (Venezuela) : études texturales et des inclusions fluides The El Callao district (Venezuela) gold-bearing quartz veins mode of formation: textural and fluid inclusion studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 330, pp.10, 675-682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8354,64 +8354,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Âge K/Ar et contrôle structural de mise en place des veines épithermales à Au-Ag de la Cordillera Shila, Sud Pérou.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Llosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8519,77 +8519,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granites et mineralisations filoniennes (Au et Sn-W) en contexte tardi orogenique (Chaıne Hercynienne, Galice centrale, Espagne) – Hommage a Eric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Branquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.659244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8653,51 +8653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vezinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8733,842 +8733,842 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural control on gold mineralisation in the southwestern part of the Barberton Greenstone Belt (South Africa, Eswatini)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Sampling vein quartz: an adapted fieldwork protocol combining structural geology and archaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Spinelli Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Delagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geocongress 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GSSA, Jan 2023, Stellenbosch, South Africa, South Africa</w:t>
+              <w:t xml:space="preserve">88th Annual Meeting of the Society for American Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Portland, Oregon, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306459v1</w:t>
+                <w:t xml:space="preserve">hal-04086028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial link between magmatism and mineralization: examples across the continental crust and significant role of structural control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">200 Ma of melting and deformation of the Archaean crust: the Northern margin of the Kaapvaal craton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Vezinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Cochelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perigondwanian orogenies : from Variscan to Indosinian</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut des Sciences de la Terre d’Orléans; Société géologique de France, Jun 2023, Orléans (45), France</w:t>
+              <w:t xml:space="preserve">Geocongress 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GSSA, Jan 2023, Stellenbosch, South Africa, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308413v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quartz diversity: is long distance provenance a good question to address?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Spinelli Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Spinelli Sanchez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Annual Meeting of the European Association of Archaeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">200 Ma of melting and deformation of the Archaean crust: the Northern margin of the Kaapvaal craton</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Spatial link between magmatism and mineralization: examples across the continental crust and significant role of structural control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geocongress 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GSSA, Jan 2023, Stellenbosch, South Africa, South Africa</w:t>
+              <w:t xml:space="preserve">Perigondwanian orogenies : from Variscan to Indosinian</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Sciences de la Terre d’Orléans; Société géologique de France, Jun 2023, Orléans (45), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306457v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution and structural control on gold mineralisation in the Barberton Greenstone Belt (South Africa, Eswatini)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Structural control on gold mineralisation in the southwestern part of the Barberton Greenstone Belt (South Africa, Eswatini)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Biennial SGA meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGA, Aug 2023, Zurich (CH), Switzerland. pp.248</w:t>
+              <w:t xml:space="preserve">Geocongress 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GSSA, Jan 2023, Stellenbosch, South Africa, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306454v1</w:t>
+                <w:t xml:space="preserve">hal-04306459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation/melting of the Archaean crust: new insights from the Northern Kaapvaal and Barberton Granite Greenstone belt areas, South Africa.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Spatial distribution and structural control on gold mineralisation in the Barberton Greenstone Belt (South Africa, Eswatini)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geocongress 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GSSA, Jan 2023, Stellenbosch, South Africa, South Africa</w:t>
+              <w:t xml:space="preserve">17th Biennial SGA meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGA, Aug 2023, Zurich (CH), Switzerland. pp.248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306458v1</w:t>
+                <w:t xml:space="preserve">hal-04306454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling vein quartz: an adapted fieldwork protocol combining structural geology and archaeology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Deformation/melting of the Archaean crust: new insights from the Northern Kaapvaal and Barberton Granite Greenstone belt areas, South Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Delagnes</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dusséaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Arcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">88th Annual Meeting of the Society for American Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Portland, Oregon, United States</w:t>
+              <w:t xml:space="preserve">Geocongress 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GSSA, Jan 2023, Stellenbosch, South Africa, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086028v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution tectonique de la partie Sud Est de la Ceinture de Roche Verte de Barberton (Afrique du Sud, Eswatini). Place de l'évènement minéralisateur magmato-hydrothermal et implications sur le style tectonique archéen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9619,90 +9619,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">200 Ma de deformation et de fusion partielle dans la croute Archéenne: la marge Nord du Craton du Kaapvaal, Afrique du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vézinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Cochelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
@@ -9725,234 +9725,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early hydrothermal alteration stages at the giant San Rafael tin deposit, Peru</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kouzmanov Kalin</w:t>
+                <w:t xml:space="preserve">Rare metal concentration associated to recrystallization: example from the Pyrenean Axial Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cugerone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Cenki-Tok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Oliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lluís Fontboté</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Manuel Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th SGA Biennial Meeting on Life with Ore Deposits on Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Glasgow, United Kingdom. pp.361-364</w:t>
+              <w:t xml:space="preserve">15th SGA biennial meeting “Life with Ore Deposits on Earth" (SGA2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408218v1</w:t>
+                <w:t xml:space="preserve">hal-02413002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germanium concentration associated to sphalerite recrystallization: an example from the Pyrenean Axial Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cugerone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Cenki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Oliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Biennial SGA Meeting, Glasgow 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Geology Applied to Mineral Deposits, Aug 2019, Glasgow, France. pp.1669-1672</w:t>
@@ -9967,229 +9967,229 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare metal concentration associated to recrystallization: example from the Pyrenean Axial Zone</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Early hydrothermal alteration stages at the giant San Rafael tin deposit, Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Gialli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Harlaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouzmanov Kalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluís Fontboté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th SGA biennial meeting “Life with Ore Deposits on Earth" (SGA2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">15th SGA Biennial Meeting on Life with Ore Deposits on Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Glasgow, United Kingdom. pp.361-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413002v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textural and mineralogical constraints on the mode of formation of the bou Azzer Co-Ni arsenide mineralization (Anti-Atlas, Morocco): Tectonic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourneur Enora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalin Kouzmanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Sizaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10227,51 +10227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subduction in fancy: stripping young slabs as a result of similar crust-mantle rheologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10352,103 +10352,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respective Role of Magmatism and Tectonics within the Formation of Paleoproterozoic Gold Deposit. Example of the Tocantinzinho Deposit, Tapajos Gold Province - Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariadne Borgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Carlos Biondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Biennial SGA Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.53-56</w:t>
@@ -10490,77 +10490,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fluid inclusion and stable isotope study of the world class imiter silver deposit (Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10602,103 +10602,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic evolution of the Transbaikal region (Siberia) from Late Jurassic to Present. Implications for the Mongol-Okhotsk orogeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia V. Arzhannikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei G. Arzhannikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Vassallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.EGU2012-9786-1</w:t>
@@ -10727,90 +10727,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic evolution of the Transbaikal region (Siberia) from Late Jurassic to Present. Implications for the Mongol-Okhotsk orogeny.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arzhannikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arzhannikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vassallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10852,51 +10852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid-sedimentary rock interactions and mineralogical changes related to deformation and fluid circulation along a normal fault in deep diagenesis context (Grès d'Annot, SE France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cavailhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10904,51 +10904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Clay Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Antalya, Turkey. pp.68</w:t>
@@ -10977,90 +10977,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare earth elements as proxies of supergene alteration processes from the giant Imiter silver deposit (Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Gaouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11096,342 +11096,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00601984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesozoic and Cenozoic extension in the Transbaikal region (Siberia)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Relationship between the East Sayan orogeny and the opening of the Baikal rift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arzhannikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arzhannikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Vassallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mechanisms of Mesozoic Continental Extension in Eastern Eurasia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Orléans, France</w:t>
+              <w:t xml:space="preserve">Russian Academy of Science International geological meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Irkoutsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00610112v1</w:t>
+                <w:t xml:space="preserve">insu-00610115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between the East Sayan orogeny and the opening of the Baikal rift</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Mesozoic and Cenozoic extension in the Transbaikal region (Siberia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Vassallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arzhannikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Russian Academy of Science International geological meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Irkoutsk, Russia</w:t>
+              <w:t xml:space="preserve">International Conference on Mechanisms of Mesozoic Continental Extension in Eastern Eurasia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00610115v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00610112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition of coseismic-related microstructures and behaviour of clay minerals within the core of active fault.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bayarjargal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11473,103 +11473,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochronological constraints on the magmatic and hydrothermal evolution of the tras-os-montes hercynian domain (Galica, Spain) : position of the AU, SN-W mineralizing events.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ruffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Branquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Transmet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Nancy, France. pp.111-114</w:t>
@@ -11598,51 +11598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compared model of formation of AU, SN-W, and TA-NB-Li-SN ore deposits within the tras-os-montes domain of the hercynian orogen (NW Spain). The role of intrusion on the mineralogical and fluid inclusion characteristics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11650,51 +11650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Transmets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Nancy, France. pp.115-119</w:t>
@@ -11723,90 +11723,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mode of formation of gold-bearing mineralization on top of the boboras (Galicia, Spain) - The combined role of mechanical instabilities, strain localization and vein formation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Branquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Vigneresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11844,103 +11844,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôles structuraux, rhéologiques et temporels sur la formation de gisements Au et Sn-W liés aux granites : exemples de gisements hercyniens (Galice, NW Espagne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Branquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ruffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73ème congrès de l'ACFAS, Colloque 204 Source – Transport – Dépôt : état des connaissances sur les gisements d'or orogéniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Chicoutimi, Canada</w:t>
@@ -11963,640 +11963,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00108021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The magmatic-hydrothermal transition within intrusion-related gold and tin-tungsten deposits: Examples of late-hercynian Boborás and Beariz granites (Galicia, NW Spain)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Cristallisation et circulations fluides, apports de la modélisation et applications à l'estimation des paléo-vitesses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Branquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Strasbourg, France. pp.RSTGV-A-00241</w:t>
+              <w:t xml:space="preserve">RST2004 Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00107994v1</w:t>
+                <w:t xml:space="preserve">hal-00090359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural controls on fluid trapping at granite roof (Boborás granite and associated Brués gold vein system, Galicia, NW Spain): A continuum from magmatic to solid state deformation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The magmatic-hydrothermal transition within intrusion-related gold and tin-tungsten deposits: Examples of late-hercynian Boborás and Beariz granites (Galicia, NW Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Branquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Strasbourg, France. pp.RSTGV-A-00237</w:t>
+              <w:t xml:space="preserve">, 2004, Strasbourg, France. pp.RSTGV-A-00241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00107985v1</w:t>
+                <w:t xml:space="preserve">hal-00107994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristallisation et circulations fluides, apports de la modélisation et applications à l'estimation des paléo-vitesses.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Structural controls on fluid trapping at granite roof (Boborás granite and associated Brués gold vein system, Galicia, NW Spain): A continuum from magmatic to solid state deformation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Branquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouchot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST2004 Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">20ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Strasbourg, France. pp.RSTGV-A-00237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00090359v1</w:t>
+                <w:t xml:space="preserve">hal-00107985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain localisation and fluid trapping at granite roof: example of the Late-Hercynian Boborás granite and associated Bruès veins system (Galicia, Spain)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Hydrothermal flow direction traced by anisotropy of magnetic susceptibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Touray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deformation mechanisms, Rheology and Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Saint Malo, France. 1p</w:t>
+              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Nice, France. pp.Vol.5, 05250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00107902v1</w:t>
+                <w:t xml:space="preserve">hal-00084668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal flow direction traced by anisotropy of magnetic susceptibility</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Strain localisation and fluid trapping at granite roof: example of the Late-Hercynian Boborás granite and associated Bruès veins system (Galicia, Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gerbeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Branquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Nice, France. pp.Vol.5, 05250</w:t>
+              <w:t xml:space="preserve">Deformation mechanisms, Rheology and Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Saint Malo, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00084668v1</w:t>
+                <w:t xml:space="preserve">hal-00107902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12614,51 +12614,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plate Interface Rheology, Mechanical Coupling and Accretion during Subduction Infancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12765,77 +12765,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mahjoub Mahjoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhlifi Brada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème RST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
@@ -12890,160 +12890,160 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Control of Mineral Deposits. Theory and reality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Editorial for Special Issue &amp;quot;Structural Control of Mineral Deposits: Theory and Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">MDPI, 2019, 978-3-03897-785-8</w:t>
-            </w:r>
+              <w:t xml:space="preserve">MDPI, 9 (3), pp.171, 2019, MINERALS, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min9030171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127353v1</w:t>
+                <w:t xml:space="preserve">hal-02145962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial for Special Issue &amp;quot;Structural Control of Mineral Deposits: Theory and Reality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Structural Control of Mineral Deposits. Theory and reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">MDPI, 9 (3), pp.171, 2019, MINERALS, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">MDPI, 2019, 978-3-03897-785-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/min9030171⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02145962v1</w:t>
+                <w:t xml:space="preserve">hal-02127353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId351"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -13119,51 +13119,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="87E4E19E"/>
+    <w:nsid w:val="FACF3F9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13350,51 +13350,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-chauvet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6908-0297" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077308069" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05550891v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Moyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vezinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guitreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2025.102234" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801029v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Andr&#233;-Mayer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Eglinger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontaine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Combes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734305v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Berthier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Feneyrol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2024.105233" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264527v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Travers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lehmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13081034" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245342v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Harlaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kontak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Clark" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalin Kouzmanov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Holm-Denoma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5382/econgeo.5021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757985v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Carolina Dressel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Trzaskos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12040407" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Gialli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laurent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2021.106409" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408159v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Marger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouvier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116889" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03183857v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tourneur Enora" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouzmanov Kalin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquez Camille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2021.104128" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408215v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rielli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5382/econgeo.4762" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02069166v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min9010056" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974230v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Carolina Dressel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Carlos Biondi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2018.09.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842249v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cugerone" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Cenki-Tok" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Goff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bailly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2018.02.016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01784099v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbanson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Labriki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2018.04.023" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918968v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Oliot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gavald&#224; Bordes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Laurent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min8110489" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974211v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadne Borgo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2018.08.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801512v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vitale Brovarone" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabaute" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.01.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02005355v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bourdier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min8120592" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526936v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2017.02.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GM07502W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664643v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laurent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charline Sauvage" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2017.08.021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306664v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dubacq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vitale-Brovarone" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.11.022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01383368v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Yamato" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Prigent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.06.054" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240481v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahjoub Mahjoubi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhlifi Badra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-015-0613-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217133v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Ferre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Geissman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vauchez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew S. Zechmeister" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G36587.1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00939888v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur C. Bastos Neto" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M.M. Ferron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Chemale" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandro F. de Lima" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2013.12.021" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115177v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cavailhes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labaume" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sizun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Soliva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gout" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12100" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F765QRDS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00914780v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2013.11.006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852833v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bestani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lagabrielle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tect.20015" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839215v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia V. Arzhannikova" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei G. Arzhannikov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vassallo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rgg.2013.06.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903428v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/03071312127" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00805603v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arzhanikov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arzhannikova" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2011.09.017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MF2C79R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903612v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arzhannikov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arzhanikova" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vassallo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2012.07.017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R1LKGPH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903419v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mainprice" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tect.20061" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903574v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wibberley" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50829" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00805907v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda C. Pires" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3749/canmin.50.6.1453" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758082v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei G Arzhannikov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.06.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00667194v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kanitpanyacharoen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Rudolf Wenk" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ritz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2011.10.006" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8XFT26Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576546v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Volland-Tuduri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-011-0639-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617518v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Souquiere" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabbri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2011.00994.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00605062v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2010.10.011" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T43W3N4C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639467v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prentice" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05075.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352307v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.01.013" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411860v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Souquiere" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2008.00793.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-15W6VRSH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411855v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.179.3.315" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406436v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G23758A.1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323558v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carretier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006TC002081" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087435v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cassard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-006-0068-4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023638v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aomar Ennaciri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.11.010" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00096188v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leroy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.03.018" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F27STML9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082100v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Andr&#233;-Meyer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sausse" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Milu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.03.014" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7QN08JC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00068293v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me On&#233;zime" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Charvet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gsecongeo.99.8.1781" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00107922v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gerbeaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069446v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002TC001387" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069414v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcoux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Touray" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)01112-3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069476v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Gaouzi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhifi Badra" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mechiche" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.07.006" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072388v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-001-0247-2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5GCDJN95-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072987v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Panis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0191-8141(01)00079-7" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSGRX4N1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00076865v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhlifi Brada" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089727v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charonnat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Talbot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/172.6.687" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089758v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01631-7" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A991061240C763AEB1194852DB05664B6DC9213/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089720v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Piantone" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nehlig" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pedroletti" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115426v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanchet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)00186-5" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7BC6F3751A9C9C6CF6F72ED160489E473D28B770/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00093019v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Llosa" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rosas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)00118-X" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/45F2E1EEF86C27479FC977056B864A6D66FE65D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05350534v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714679v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moyen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vezinet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guitreau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306459v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308413v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194558v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Spinelli Sanchez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delagnes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306457v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Cochelin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306454v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306458v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duss&#233;aux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Arcay" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086028v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587917v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587705v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien V&#233;zinet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408218v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Fontbot&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435175v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cenki" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munoz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413002v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413014v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309386v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356009v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080858v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Hulin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00810487v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605977v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671156v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Leclere" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charpentier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00601984v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Gaouzi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610112v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610115v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414308v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buatier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bayarjargal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00107409v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruffet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00107417v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cathelineau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Boiron" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marignac" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00107404v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Vigneresse" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00108021v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00107994v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00107985v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090359v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00107902v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084668v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242103v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01546927v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127353v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02145962v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min9030171" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-chauvet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6908-0297" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077308069" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05550891v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Moyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vezinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guitreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2025.102234" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734305v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Berthier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Feneyrol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Andr&#233;-Mayer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Eglinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2024.105233" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801029v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Combes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245342v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Harlaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kontak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Clark" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalin Kouzmanov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Holm-Denoma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5382/econgeo.5021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264527v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Travers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lehmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13081034" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757985v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Carolina Dressel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Trzaskos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12040407" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03183857v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tourneur Enora" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouzmanov Kalin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquez Camille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2021.104128" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408159v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Gialli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Marger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouvier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116889" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408136v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laurent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2021.106409" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408215v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rielli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5382/econgeo.4762" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02069166v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min9010056" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02005355v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbanson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bourdier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Labriki" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min8120592" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842249v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cugerone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Cenki-Tok" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Goff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bailly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2018.02.016" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974230v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Carolina Dressel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Carlos Biondi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2018.09.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01784099v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2018.04.023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918968v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Oliot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gavald&#224; Bordes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Laurent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min8110489" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974211v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadne Borgo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2018.08.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801512v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vitale Brovarone" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabaute" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.01.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526936v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2017.02.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GM07502W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664643v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laurent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charline Sauvage" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2017.08.021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306664v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dubacq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vitale-Brovarone" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.11.022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01383368v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Yamato" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Prigent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.06.054" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240481v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahjoub Mahjoubi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhlifi Badra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-015-0613-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217133v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Ferre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Geissman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vauchez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew S. Zechmeister" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G36587.1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00914780v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2013.11.006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115177v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cavailhes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labaume" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sizun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Soliva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gout" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12100" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F765QRDS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00939888v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur C. Bastos Neto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M.M. Ferron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Chemale" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandro F. de Lima" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2013.12.021" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00805603v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arzhanikov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arzhannikova" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vassallo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2011.09.017" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MF2C79R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903428v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/03071312127" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852833v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bestani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lagabrielle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tect.20015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839215v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia V. Arzhannikova" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei G. Arzhannikov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rgg.2013.06.004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903612v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arzhannikov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arzhanikova" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vassallo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2012.07.017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R1LKGPH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903574v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wibberley" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50829" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903419v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mainprice" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tect.20061" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00805907v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda C. Pires" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3749/canmin.50.6.1453" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758082v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei G Arzhannikov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.06.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576546v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Volland-Tuduri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-011-0639-1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00667194v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kanitpanyacharoen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Rudolf Wenk" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ritz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2011.10.006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8XFT26Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639467v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prentice" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05075.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00605062v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2010.10.011" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T43W3N4C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617518v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Souquiere" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabbri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2011.00994.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352307v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.01.013" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411855v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.179.3.315" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411860v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Souquiere" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2008.00793.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-15W6VRSH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323558v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carretier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006TC002081" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406436v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G23758A.1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087435v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cassard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-006-0068-4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023638v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aomar Ennaciri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.11.010" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00096188v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leroy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.03.018" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F27STML9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082100v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Andr&#233;-Meyer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sausse" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Milu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.03.014" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7QN08JC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00068293v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me On&#233;zime" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Charvet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gsecongeo.99.8.1781" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069446v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002TC001387" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069414v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcoux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Touray" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)01112-3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00107922v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gerbeaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069476v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Gaouzi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhifi Badra" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mechiche" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.07.006" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072987v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Panis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0191-8141(01)00079-7" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSGRX4N1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072388v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-001-0247-2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5GCDJN95-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00076865v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhlifi Brada" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089727v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charonnat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Talbot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/172.6.687" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089758v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01631-7" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A991061240C763AEB1194852DB05664B6DC9213/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089720v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Piantone" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nehlig" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pedroletti" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115426v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanchet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)00186-5" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7BC6F3751A9C9C6CF6F72ED160489E473D28B770/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00093019v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Llosa" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rosas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)00118-X" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/45F2E1EEF86C27479FC977056B864A6D66FE65D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05350534v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714679v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moyen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vezinet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guitreau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086028v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Spinelli Sanchez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delagnes" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306457v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Cochelin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194558v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308413v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306459v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306454v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306458v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duss&#233;aux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Arcay" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587917v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587705v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien V&#233;zinet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413002v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munoz" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435175v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cenki" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408218v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Fontbot&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413014v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309386v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356009v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080858v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Hulin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00810487v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605977v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671156v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Leclere" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charpentier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00601984v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Gaouzi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610115v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610112v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414308v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buatier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bayarjargal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00107409v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruffet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00107417v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cathelineau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Boiron" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marignac" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00107404v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Vigneresse" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00108021v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090359v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00107994v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00107985v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084668v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00107902v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242103v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01546927v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02145962v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min9030171" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127353v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>