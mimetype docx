--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -321,580 +321,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05550891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refold structures of the Archaean Nyanzaga gold Project, Sukumaland Greenstone Belt, Tanzania: Precursors to the gold-bearing fault system</w:t>
+                <w:t xml:space="preserve">Les systèmes hydrothermaux aurifères : des archives géologiques de l'évolution du système Terre et des défis pour l'exploration minérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célestine Berthier</w:t>
+                <w:t xml:space="preserve">Anne-Sylvie André-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Chauvet</w:t>
+                <w:t xml:space="preserve">Aurélien Eglinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Feneyrol</w:t>
+                <w:t xml:space="preserve">Arnaud Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sylvie André-Mayer</w:t>
+                <w:t xml:space="preserve">Vincent Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Eglinger</w:t>
+                <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.26-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04734305v1</w:t>
+                <w:t xml:space="preserve">hal-04801029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes hydrothermaux aurifères : des archives géologiques de l'évolution du système Terre et des défis pour l'exploration minérale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Refold structures of the Archaean Nyanzaga gold Project, Sukumaland Greenstone Belt, Tanzania: Precursors to the gold-bearing fault system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestine Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Feneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sylvie André-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Eglinger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 187, pp.105233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2024.105233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801029v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depositing &amp;gt;1.5 Mt of Tin Within &amp;lt;1 m.y. of Initial Granitic Intrusion in the San Rafael Tin (-Copper) Deposit, Southeastern Peru</w:t>
+                <w:t xml:space="preserve">Structure and Distribution of the Gold-Related Quartz Vein Systems in the Southwestern Part of the Barberton Greenstone Belt (South Africa, Eswatini)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Harlaux</w:t>
+                <w:t xml:space="preserve">Laurine Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Kontak</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérémie Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5382/econgeo.5021⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (8), pp.1034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min13081034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245342v1</w:t>
+                <w:t xml:space="preserve">hal-04264527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Distribution of the Gold-Related Quartz Vein Systems in the Southwestern Part of the Barberton Greenstone Belt (South Africa, Eswatini)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Depositing &amp;gt;1.5 Mt of Tin Within &amp;lt;1 m.y. of Initial Granitic Intrusion in the San Rafael Tin (-Copper) Deposit, Southeastern Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Harlaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Kontak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurine Travers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Chauvet</w:t>
+                <w:t xml:space="preserve">Kalin Kouzmanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Lehmann</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christopher Holm-Denoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (8), pp.1034. </w:t>
+              <w:t xml:space="preserve">Economic Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 118 (6), pp.1371-1396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/min13081034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5382/econgeo.5021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264527v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Passa Três Granite Intrusion-Related/Hosted Neoproterozoic Gold Deposit (Paraná State, Brazil): Mineralogical, Geochemical, Fluid Inclusion and Sulphur Isotope Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bárbara Carolina Dressel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalin Kouzmanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Trzaskos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -952,498 +952,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03757985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Ni-arsenide mineralisation in the Bou Azzer district (Anti-Atlas, Morocco): genetic model and tectonic implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The upper Oligocene San Rafael intrusive complex (Eastern Cordillera, southeast Peru), host of the largest-known high-grade tin deposit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Harlaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalin Kouzmanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourneur Enora</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Chauvet</w:t>
+                <w:t xml:space="preserve">Stefano Gialli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kouzmanov Kalin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paquez Camille</w:t>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2021.104128⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 400-401, pp.106409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2021.106409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03183857v1</w:t>
+                <w:t xml:space="preserve">hal-03408136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid mixing as primary trigger for cassiterite deposition: Evidence from in situ δ18O-δ11B analysis of tourmaline from the world-class San Rafael tin (-copper) deposit, Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Harlaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalin Kouzmanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Gialli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Marger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 563, pp.116889. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.116889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The upper Oligocene San Rafael intrusive complex (Eastern Cordillera, southeast Peru), host of the largest-known high-grade tin deposit</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alan Clark</w:t>
+                <w:t xml:space="preserve">Co-Ni-arsenide mineralisation in the Bou Azzer district (Anti-Atlas, Morocco): genetic model and tectonic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourneur Enora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouzmanov Kalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Laurent</w:t>
+                <w:t xml:space="preserve">Paquez Camille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 400-401, pp.106409. </w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 134, pp.104128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2021.106409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2021.104128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408136v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03183857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourmaline as a Tracer of Late-Magmatic to Hydrothermal Fluid Evolution: The World-Class San Rafael Tin (-Copper) Deposit, Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Harlaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalin Kouzmanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Gialli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1494,51 +1494,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Control of Ore Deposits: The Role of Pre-Existing Structures on the Formation of Mineralised Vein Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), pp.56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1566,1043 +1566,1043 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Jbel Saghro Au(–Ag, Cu) and Ag–Hg Metallogenetic Province: Product of a Long-Lived Ediacaran Tectono-Magmatic Evolution in the Moroccan Anti-Atlas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Relationships between the occurrence of accessory Ge-minerals and sphalerite in Variscan Pb-Zn deposits of the Bossost anticlinorium, French Pyrenean Axial Zone: Chemistry, microstructures and ore-deposit setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cugerone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Cenki-Tok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Labriki</w:t>
+                <w:t xml:space="preserve">Elisabeth Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min8120592⟩</w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 95, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2018.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02005355v1</w:t>
+                <w:t xml:space="preserve">hal-01842249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between the occurrence of accessory Ge-minerals and sphalerite in Variscan Pb-Zn deposits of the Bossost anticlinorium, French Pyrenean Axial Zone: Chemistry, microstructures and ore-deposit setting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Passa Tres lode gold deposit (Parana State, Brazil): An example of structurally-controlled mineralisation formed during magmatic-hydrothermal transition and hosted within granite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Cenki-Tok</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Barbara Carolina Dressel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Trzaskos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Le Goff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bailly</w:t>
+                <w:t xml:space="preserve">Joao Carlos Biondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ore Geology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 95, pp.1-19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2018.02.016⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 102, pp.701-727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2018.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842249v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Passa Tres lode gold deposit (Parana State, Brazil): An example of structurally-controlled mineralisation formed during magmatic-hydrothermal transition and hosted within granite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural control, magmatic-hydrothermal evolution and formation of hornfels-hosted, intrusion-related gold deposits: Insight from the Thaghassa deposit in Eastern Anti-Atlas, Morocco.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Tuduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Carolina Dressel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Barbara Trzaskos</w:t>
+                <w:t xml:space="preserve">Mohamed Labriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joao Carlos Biondi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bruguier</w:t>
+                <w:t xml:space="preserve">Michel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ore Geology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 102, pp.701-727. </w:t>
+              <w:t xml:space="preserve">, 2018, 97, pp.171-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2018.09.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2018.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974230v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01784099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural control, magmatic-hydrothermal evolution and formation of hornfels-hosted, intrusion-related gold deposits: Insight from the Thaghassa deposit in Eastern Anti-Atlas, Morocco.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Structural Control on the Formation of Pb-Zn Deposits: An Example from the Pyrenean Axial Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cugerone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Oliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Dubois</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Gavaldà Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2018.04.023⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min8110489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01784099v1</w:t>
+                <w:t xml:space="preserve">hal-01918968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Control on the Formation of Pb-Zn Deposits: An Example from the Pyrenean Axial Zone</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Tectonic and metamorphic architecture of the HP belt of New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vitale Brovarone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rabaute</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min8110489⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 178, pp.48-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2018.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918968v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, mineralogical, geochemical and geochronological constraints on ore genesis of the gold-only Tocantinzinho deposit (Para State, Brazil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Carlos Biondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariadne Borgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ore Geology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 102, pp.154-194. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2018.08.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic and metamorphic architecture of the HP belt of New Caledonia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The Jbel Saghro Au(–Ag, Cu) and Ag–Hg Metallogenetic Province: Product of a Long-Lived Ediacaran Tectono-Magmatic Evolution in the Moroccan Anti-Atlas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Tuduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rabaute</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Labriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 178, pp.48-67. </w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (12), pp.592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2018.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/min8120592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801512v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochronological, geochemical and petrographic constraints on the Paleoproterozoic Tocantinzinho gold deposit (Tapajos Gold Province, Amazonian Craton - Brazil): Implications for timing, regional evolution and deformation style of its host rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariadne Borgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Carlos Biondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 75, pp.92-115. </w:t>
@@ -2678,51 +2678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Charline Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2747,5755 +2747,5767 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 88, pp.303 - 328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2017.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain localization and fluid infiltration in the mantle wedge during subduction initiation: Evidence from the base of the New Caledonia ophiolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vitale-Brovarone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 244, pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lithos.2015.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plate interface rheological switches during subduction infancy: Control on slab penetration and metamorphic sole formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 451, pp.208 - 220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.06.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, mineralogical, and paleoflow velocity constraints on Hercynian tin mineralization: the Achmmach prospect of the Moroccan Central Massif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mahjoub Mahjoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhlifi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mineralium Deposita</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 51, pp.431-451. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00126-015-0613-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01240481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focal mechanism of prehistoric earthquakes deduced from pseudotachylyte fabric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric C. Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John W. Geissman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew S. Zechmeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 43 (6), pp.531-534. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/G36587.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing the magmatic/hydrothermal transition in regional low-strain zones: The role of magma dynamics in strain localization at pluton roof, implications for intrusion-related gold deposits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">U-Pb dating of the Madeira Suite and structural control of the albite-enriched granite at Pitinga (Amazonia, Brazil): Evolution of the A-type magmatism and implications for the genesis of the Madeira Sn-Ta-Nb (REE, cryolite) world-class deposit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Branquet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Artur C. Bastos Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M.M. Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Barbanson</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Chemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evandro F. de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2013.11.006⟩</w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 243, pp.181-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2013.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00914780v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00939888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difference in petrophysical properties between foliated and dilatant fault rocks in deeply buried clastics: The case of the Gres d'Annot Formation, SW French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cavailhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Soliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Nova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26 (4), pp.298-306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ter.12100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U-Pb dating of the Madeira Suite and structural control of the albite-enriched granite at Pitinga (Amazonia, Brazil): Evolution of the A-type magmatism and implications for the genesis of the Madeira Sn-Ta-Nb (REE, cryolite) world-class deposit</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Tracing the magmatic/hydrothermal transition in regional low-strain zones: The role of magma dynamics in strain localization at pluton roof, implications for intrusion-related gold deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Branquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Evandro F. de Lima</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2013.12.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58, pp.108-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2013.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00939888v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00914780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphic Mesozoic and Cenozoic evolution in the Oka-Jombolok region (East Sayan ranges, Siberia)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Jolivet</w:t>
+                <w:t xml:space="preserve">Preorogenic exhumation of the North Pyrenean Agly massif (Eastern Pyrenees-France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Arzhanikov</w:t>
+                <w:t xml:space="preserve">Camille Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Arzhannikova</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Lucie Bestani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lagabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Vassallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 62, pp.117-133. </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (2), pp.95-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2011.09.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/tect.20015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00805603v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fault rock foliation on fault zone permeability: The case of deeply buried arkosic sandstones (Gres d'Annot, southeastern France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Time of the formation and destruction of the Meso-Cenozoic peneplanation surface in East Sayan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia V. Arzhannikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei G. Arzhannikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Vassallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPG Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1306/03071312127⟩</w:t>
+              <w:t xml:space="preserve">Геология и геофизика / Russian Geology and Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (7), pp.685-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rgg.2013.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903428v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00839215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preorogenic exhumation of the North Pyrenean Agly massif (Eastern Pyrenees-France)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Influence of fault rock foliation on fault zone permeability: The case of deeply buried arkosic sandstones (Gres d'Annot, southeastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cavailhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sizun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 32 (2), pp.95-106. </w:t>
+              <w:t xml:space="preserve">AAPG Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 97 (7), pp.1521-1543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/tect.20015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1306/03071312127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852833v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time of the formation and destruction of the Meso-Cenozoic peneplanation surface in East Sayan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geomorphic Mesozoic and Cenozoic evolution in the Oka-Jombolok region (East Sayan ranges, Siberia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia V. Arzhannikova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Jolivet</w:t>
+                <w:t xml:space="preserve">S. Arzhanikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergei G. Arzhannikov</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">A. Arzhannikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Vassallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Геология и геофизика / Russian Geology and Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 54 (7), pp.685-694. </w:t>
+              <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62, pp.117-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rgg.2013.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2011.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00839215v1</w:t>
+                <w:t xml:space="preserve">insu-00805603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accommodating large-scale intracontinental extension and compression in a single stress-field: A key example from the Baikal Rift System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arzhannikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arzhanikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vassallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gondwana Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 24 (3-4), pp.918-935. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gr.2012.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phyllosilicates formation in faults rocks: Implications for dormant fault-sealing potential and fault strength in the upper crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cavailhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Soliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Soliva</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Labaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Wibberley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40 (16), pp.4272-4278. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/grl.50829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to comment by P. Olivier on &amp;quot;Preorogenic exhumation of the North Pyrenean Agly Massif (Eastern Pyrenees, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lagabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mainprice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bestani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (4), pp.823-826. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/tect.20061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorine-rich xenotime from the world-class madeira Nb-Ta-Sn deposit associated with the albite-enriched granite aat Pitinga, Amazonia, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur C. Bastos Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda C. Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Canadian Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 50, pp.1453-1466. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3749/canmin.50.6.1453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00805907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">History of late Pleistocene glaciations in the central Sayan-Tuva Upland (southern Siberia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei G Arzhannikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia V. Arzhannikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Vassallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 49, pp.16-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2012.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochronological and geochemical characterization of magmatic-hydrothermal events within the Southern Variscan external domain (Ce'vennes area, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Volland-Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 101 (1), pp.69-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00531-011-0639-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00576546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and behaviour of clay minerals in the Bogd fault gouge, Mongolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Kanitpanyacharoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Rudolf Wenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 34, pp.77-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsg.2011.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00667194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slip rate and slip magnitudes of past earthquakes along the Bogd left-lateral strike-slip fault (Mongolia)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polyphase seismic faulting in the Ivrea zone (Italian Alps) revealed by Ar-40/Ar-39 dating of pseudotachylytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Prentice</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francois Souquiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.05075.x⟩</w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (3), pp.162-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2011.00994.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639467v2</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00617518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pliocene to Quaternary deformation in South East Sayan (Siberia): Initiation of the Tertiary compressive phase in the southern termination of the Baikal Rift System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arzhanikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arzhanikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vassallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 40 (2), pp.581-594. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2010.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00605062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphase seismic faulting in the Ivrea zone (Italian Alps) revealed by Ar-40/Ar-39 dating of pseudotachylytes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Slip rate and slip magnitudes of past earthquakes along the Bogd left-lateral strike-slip fault (Mongolia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Fabbri</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magali Rizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Vassallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Prentice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2011.00994.x⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 186 (3), pp.897-927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.05075.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00617518v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639467v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the local paleo-fluid flow velocity: New textural method and application to metasomatism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Branquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 280 (1-4), pp.71-82. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.01.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00352307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of extensional tectonics in shaping Cenozoic New-Caledonia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Tectonic control on diagenesis in a foreland basin: combined petrologic and thermochronologic approaches in the Gres d'Annot basin (Late Eocene-Early Oligocene, French-Italian external Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Souquiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (2), pp.95-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2008.00793.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.179.3.315⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00411855v1</w:t>
+                <w:t xml:space="preserve">hal-00411860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic control on diagenesis in a foreland basin: combined petrologic and thermochronologic approaches in the Gres d'Annot basin (Late Eocene-Early Oligocene, French-Italian external Alps)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The role of extensional tectonics in shaping Cenozoic New-Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lagabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2008.00793.x⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 179 (3), pp.315-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.179.3.315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00411860v1</w:t>
+                <w:t xml:space="preserve">hal-00411855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transpressional tectonics and stream terraces of the Gobi-Altay, Mongolia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Mongolian summits: An uplifted, flat, old but still preserved erosion surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Vassallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2006TC002081⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35 (10), pp.871-874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G23758A.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00323558v2</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mongolian summits: An uplifted, flat, old but still preserved erosion surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Transpressional tectonics and stream terraces of the Gobi-Altay, Mongolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vassallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Regis Braucher</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G23758A.1⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (5), pp.TC5013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006TC002081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00406436v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00323558v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal vein texture and vein evolution of the epithermal Shila-Paula district, southern Peru.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sylvie André-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mineralium Deposita</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 41, pp.387-410. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00126-006-0068-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00087435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de formation du gisement d'argent d'Imiter (Anti-Atlas oriental, Maroc). Nouveaux apports de l'analyse structurale et minéralogique. Model of formation of the Imiter silver deposit (eastern Anti-Atlas, Morocco). New structural and mineralogical constraints .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aomar Ennaciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 338, pp.4, 253-261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2005.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on the ore fluids in the Sando Alcalde Ausingle bondAg epithermal deposit, southwestern Peru: fluid inclusions and stable isotope data ----- Contraintes sur les fluides minéralisateurs du gisement Ausingle bondAg de Sando Alcalde, Sud-Ouest du Pérou : données des inclusions fluides et des isotopes stables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sylvie André-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 337, pp.8, 745-753. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2005.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connexion porphyre cuprifère-épithermaux de type low-sulfidation : analyse structurale et représentation 3D du secteur de Bolcana, monts Apuseni, Roumanie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sylvie André-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Sausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viorica Milu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 337, pp.824-831. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2005.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00082100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syn- to late tectonic stockwork emplacement within the Spanish section of the Iberian Pyrite Belt : structural, textural and mineralogical constraints from the Tharsis-La Zarza area.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Onézime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 99, pp.1781-1792. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2113/gsecongeo.99.8.1781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00068293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new geodynamic interpretation for the South Portuguese Zone (SW Iberia) and the Iberian Pyrite Belt genesis.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Relations between Au / Sn-W mineralizations and late hercynian granite: Preliminary results from the Schistose Domain of Galicia-Trás-os-Montes Zone, Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Branquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gerbeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ramboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mineral Exploration and Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1, pp.271-274</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2002TC001387⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00069446v1</w:t>
+                <w:t xml:space="preserve">hal-00107922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic fabrics and fluid flow directions in hydrothermal systems. A case study in the Chaillac Ba-F-Fe deposit (France).</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A new geodynamic interpretation for the South Portuguese Zone (SW Iberia) and the Iberian Pyrite Belt genesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Onézime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Touray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0012-821X(02)01112-3⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22 (4), pp.1027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2002TC001387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00069414v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00069446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations between Au / Sn-W mineralizations and late hercynian granite: Preliminary results from the Schistose Domain of Galicia-Trás-os-Montes Zone, Spain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Magnetic fabrics and fluid flow directions in hydrothermal systems. A case study in the Chaillac Ba-F-Fe deposit (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Gerbeaud</w:t>
+                <w:t xml:space="preserve">Eric Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Ramboz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Claude Touray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineral Exploration and Sustainable Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 203, pp.(3-4) 555-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(02)01112-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00107922v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00069414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les minéralisations Cu-(Ni-Bi-U-Au-Ag) d'Ifri (district du haut Seksaoua, Maroc) : apport de l'étude texturale au débat syngenèse versus épigenèse. The Cu---(Ni---Bi---U---Au---Ag) mineralization of Ifri (‘Haut Seksaoua' district, Morocco): contribution of a textural study to the discussion syngenetic versus epigenetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Gaouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhifi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mechiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 335, pp.1021-1029. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2003.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00069476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural evolution of the southernmost segment of the West European Variscides : the South portuguese Zone (SW Iberia).</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Boiling and vertical mineralization zoning. A case study from the Apacheta low-sulfidation epithermal gold-silver deposit, south Peru.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sylvie André-Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 24, pp.451-468. </w:t>
+              <w:t xml:space="preserve">Mineralium Deposita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 37, pp.452-464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0191-8141(01)00079-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00126-001-0247-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00072987v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00072388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boiling and vertical mineralization zoning. A case study from the Apacheta low-sulfidation epithermal gold-silver deposit, south Peru.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Structural evolution of the southernmost segment of the West European Variscides : the South portuguese Zone (SW Iberia).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Onézime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Panis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralium Deposita</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00126-001-0247-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 24, pp.451-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0191-8141(01)00079-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00072388v1</w:t>
+                <w:t xml:space="preserve">hal-00072987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Example of a structurally controlled copper deposit from the Hercynian Western Hihg-Atlas (Morocco): the High-Seksaoua mining district.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Gaouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhlifi Brada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Touray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geological Society Special Publication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 204, pp.247-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00076865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic evolution of the Cevennes para-autochthonous domain of the Hercynian French Massif Central and its bearing on ore deposits formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Charonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 172, pp.687-696. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2113/172.6.687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00089727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place syntectonique des minéralisations cuprifères du gîte d'Ifri (district du Haut Seksaoua, Haut Atlas occidental, Maroc)---Syntectonic emplacement of the Ifri copper mineralization (High Seksaoua, western High Atlas, Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Gaouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhlifi Brada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Touray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 333, pp.277-284. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1251-8050(01)01631-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00089758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold Deposit Formation during Collapse Tectonics: Structural, Mineralogical, Geochronological, and Fluid Inclusion Constraints in the Ouro Preto Gold MInes, Quadrilátero Ferrífero, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Piantone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nehlig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pedroletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 96, pp.25-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00089720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalités de formation des veines de quartz aurifère du district d'El Callao (Venezuela) : études texturales et des inclusions fluides The El Callao district (Venezuela) gold-bearing quartz veins mode of formation: textural and fluid inclusion studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 330, pp.10, 675-682. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1251-8050(00)00186-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Âge K/Ar et contrôle structural de mise en place des veines épithermales à Au-Ag de la Cordillera Shila, Sud Pérou.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Llosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Rosas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 330, pp.23-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1251-8050(00)00118-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00093019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8505,4374 +8517,4374 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granites et mineralisations filoniennes (Au et Sn-W) en contexte tardi orogenique (Chaıne Hercynienne, Galice centrale, Espagne) – Hommage a Eric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Branquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.659244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05350534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term melt-generation in the Archaean crust: a case study from the Northern Kaapvaal craton, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vezinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Granulites &amp; Granulites 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Verbiana, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling vein quartz: an adapted fieldwork protocol combining structural geology and archaeology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">Quartz diversity: is long distance provenance a good question to address?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Spinelli Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Delagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">88th Annual Meeting of the Society for American Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Portland, Oregon, United States</w:t>
+              <w:t xml:space="preserve">29th Annual Meeting of the European Association of Archaeologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086028v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">200 Ma of melting and deformation of the Archaean crust: the Northern margin of the Kaapvaal craton</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Structural control on gold mineralisation in the southwestern part of the Barberton Greenstone Belt (South Africa, Eswatini)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geocongress 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GSSA, Jan 2023, Stellenbosch, South Africa, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306457v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quartz diversity: is long distance provenance a good question to address?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Spatial link between magmatism and mineralization: examples across the continental crust and significant role of structural control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Annual Meeting of the European Association of Archaeologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Belfast, Ireland</w:t>
+              <w:t xml:space="preserve">Perigondwanian orogenies : from Variscan to Indosinian</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Sciences de la Terre d’Orléans; Société géologique de France, Jun 2023, Orléans (45), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194558v1</w:t>
+                <w:t xml:space="preserve">hal-04308413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial link between magmatism and mineralization: examples across the continental crust and significant role of structural control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">200 Ma of melting and deformation of the Archaean crust: the Northern margin of the Kaapvaal craton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Vezinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Cochelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perigondwanian orogenies : from Variscan to Indosinian</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut des Sciences de la Terre d’Orléans; Société géologique de France, Jun 2023, Orléans (45), France</w:t>
+              <w:t xml:space="preserve">Geocongress 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GSSA, Jan 2023, Stellenbosch, South Africa, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04308413v1</w:t>
+                <w:t xml:space="preserve">hal-04306457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural control on gold mineralisation in the southwestern part of the Barberton Greenstone Belt (South Africa, Eswatini)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Spatial distribution and structural control on gold mineralisation in the Barberton Greenstone Belt (South Africa, Eswatini)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geocongress 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GSSA, Jan 2023, Stellenbosch, South Africa, South Africa</w:t>
+              <w:t xml:space="preserve">17th Biennial SGA meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGA, Aug 2023, Zurich (CH), Switzerland. pp.248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306459v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution and structural control on gold mineralisation in the Barberton Greenstone Belt (South Africa, Eswatini)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Deformation/melting of the Archaean crust: new insights from the Northern Kaapvaal and Barberton Granite Greenstone belt areas, South Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dusséaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Arcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Biennial SGA meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGA, Aug 2023, Zurich (CH), Switzerland. pp.248</w:t>
+              <w:t xml:space="preserve">Geocongress 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GSSA, Jan 2023, Stellenbosch, South Africa, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306454v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation/melting of the Archaean crust: new insights from the Northern Kaapvaal and Barberton Granite Greenstone belt areas, South Africa.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Sampling vein quartz: an adapted fieldwork protocol combining structural geology and archaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Spinelli Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Diane Arcay</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geocongress 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GSSA, Jan 2023, Stellenbosch, South Africa, South Africa</w:t>
+              <w:t xml:space="preserve">88th Annual Meeting of the Society for American Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Portland, Oregon, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306458v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution tectonique de la partie Sud Est de la Ceinture de Roche Verte de Barberton (Afrique du Sud, Eswatini). Place de l'évènement minéralisateur magmato-hydrothermal et implications sur le style tectonique archéen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">200 Ma de deformation et de fusion partielle dans la croute Archéenne: la marge Nord du Craton du Kaapvaal, Afrique du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vézinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Cochelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare metal concentration associated to recrystallization: example from the Pyrenean Axial Zone</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Early hydrothermal alteration stages at the giant San Rafael tin deposit, Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Gialli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Harlaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouzmanov Kalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluís Fontboté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th SGA biennial meeting “Life with Ore Deposits on Earth" (SGA2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">15th SGA Biennial Meeting on Life with Ore Deposits on Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Glasgow, United Kingdom. pp.361-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413002v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germanium concentration associated to sphalerite recrystallization: an example from the Pyrenean Axial Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cugerone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Cenki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Oliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Biennial SGA Meeting, Glasgow 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Geology Applied to Mineral Deposits, Aug 2019, Glasgow, France. pp.1669-1672</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early hydrothermal alteration stages at the giant San Rafael tin deposit, Peru</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kouzmanov Kalin</w:t>
+                <w:t xml:space="preserve">Rare metal concentration associated to recrystallization: example from the Pyrenean Axial Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cugerone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Cenki-Tok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Oliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lluís Fontboté</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Manuel Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th SGA Biennial Meeting on Life with Ore Deposits on Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Glasgow, United Kingdom. pp.361-364</w:t>
+              <w:t xml:space="preserve">15th SGA biennial meeting “Life with Ore Deposits on Earth" (SGA2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408218v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textural and mineralogical constraints on the mode of formation of the bou Azzer Co-Ni arsenide mineralization (Anti-Atlas, Morocco): Tectonic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourneur Enora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalin Kouzmanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Sizaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th SGA biennial meeting “Life with Ore Deposits on Earth – LODE 19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subduction in fancy: stripping young slabs as a result of similar crust-mantle rheologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-9077</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01309386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respective Role of Magmatism and Tectonics within the Formation of Paleoproterozoic Gold Deposit. Example of the Tocantinzinho Deposit, Tapajos Gold Province - Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariadne Borgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Carlos Biondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Biennial SGA Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.53-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fluid inclusion and stable isotope study of the world class imiter silver deposit (Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24 ème Réunion des sciences de la Terre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France. pp.373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01080858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic evolution of the Transbaikal region (Siberia) from Late Jurassic to Present. Implications for the Mongol-Okhotsk orogeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia V. Arzhannikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei G. Arzhannikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Vassallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.EGU2012-9786-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00810487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic evolution of the Transbaikal region (Siberia) from Late Jurassic to Present. Implications for the Mongol-Okhotsk orogeny.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arzhannikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arzhannikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vassallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.9786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03605977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid-sedimentary rock interactions and mineralogical changes related to deformation and fluid circulation along a normal fault in deep diagenesis context (Grès d'Annot, SE France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cavailhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Clay Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Antalya, Turkey. pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare earth elements as proxies of supergene alteration processes from the giant Imiter silver deposit (Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Gaouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Biennal meeting SGA 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Antofagasta, Chile. pp.982</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00601984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between the East Sayan orogeny and the opening of the Baikal rift</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Mesozoic and Cenozoic extension in the Transbaikal region (Siberia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Vassallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arzhannikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Russian Academy of Science International geological meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Irkoutsk, Russia</w:t>
+              <w:t xml:space="preserve">International Conference on Mechanisms of Mesozoic Continental Extension in Eastern Eurasia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00610115v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00610112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesozoic and Cenozoic extension in the Transbaikal region (Siberia)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Relationship between the East Sayan orogeny and the opening of the Baikal rift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arzhannikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arzhannikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Vassallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mechanisms of Mesozoic Continental Extension in Eastern Eurasia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Orléans, France</w:t>
+              <w:t xml:space="preserve">Russian Academy of Science International geological meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Irkoutsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00610112v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00610115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition of coseismic-related microstructures and behaviour of clay minerals within the core of active fault.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bayarjargal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, United States. pp.Abstract no. T51A-1846</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochronological constraints on the magmatic and hydrothermal evolution of the tras-os-montes hercynian domain (Galica, Spain) : position of the AU, SN-W mineralizing events.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ruffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Branquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Transmet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Nancy, France. pp.111-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00107409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compared model of formation of AU, SN-W, and TA-NB-Li-SN ore deposits within the tras-os-montes domain of the hercynian orogen (NW Spain). The role of intrusion on the mineralogical and fluid inclusion characteristics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Transmets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Nancy, France. pp.115-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00107417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mode of formation of gold-bearing mineralization on top of the boboras (Galicia, Spain) - The combined role of mechanical instabilities, strain localization and vein formation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Branquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Vigneresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Transmet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Nancy, France. pp.131-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00107404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôles structuraux, rhéologiques et temporels sur la formation de gisements Au et Sn-W liés aux granites : exemples de gisements hercyniens (Galice, NW Espagne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Branquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ruffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73ème congrès de l'ACFAS, Colloque 204 Source – Transport – Dépôt : état des connaissances sur les gisements d'or orogéniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Chicoutimi, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00108021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristallisation et circulations fluides, apports de la modélisation et applications à l'estimation des paléo-vitesses.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">The magmatic-hydrothermal transition within intrusion-related gold and tin-tungsten deposits: Examples of late-hercynian Boborás and Beariz granites (Galicia, NW Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Branquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouchot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST2004 Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">20ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Strasbourg, France. pp.RSTGV-A-00241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00090359v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00107994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The magmatic-hydrothermal transition within intrusion-related gold and tin-tungsten deposits: Examples of late-hercynian Boborás and Beariz granites (Galicia, NW Spain)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Structural controls on fluid trapping at granite roof (Boborás granite and associated Brués gold vein system, Galicia, NW Spain): A continuum from magmatic to solid state deformation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Branquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Strasbourg, France. pp.RSTGV-A-00241</w:t>
+              <w:t xml:space="preserve">, 2004, Strasbourg, France. pp.RSTGV-A-00237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00107994v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00107985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural controls on fluid trapping at granite roof (Boborás granite and associated Brués gold vein system, Galicia, NW Spain): A continuum from magmatic to solid state deformation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cristallisation et circulations fluides, apports de la modélisation et applications à l'estimation des paléo-vitesses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Branquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Strasbourg, France. pp.RSTGV-A-00237</w:t>
+              <w:t xml:space="preserve">RST2004 Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00107985v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00090359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal flow direction traced by anisotropy of magnetic susceptibility</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Strain localisation and fluid trapping at granite roof: example of the Late-Hercynian Boborás granite and associated Bruès veins system (Galicia, Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gerbeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Branquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Nice, France. pp.Vol.5, 05250</w:t>
+              <w:t xml:space="preserve">Deformation mechanisms, Rheology and Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Saint Malo, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00084668v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00107902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain localisation and fluid trapping at granite roof: example of the Late-Hercynian Boborás granite and associated Bruès veins system (Galicia, Spain)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+                <w:t xml:space="preserve">Hydrothermal flow direction traced by anisotropy of magnetic susceptibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Gerbeaud</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Touray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deformation mechanisms, Rheology and Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Saint Malo, France. 1p</w:t>
+              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Nice, France. pp.Vol.5, 05250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00107902v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00084668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plate Interface Rheology, Mechanical Coupling and Accretion during Subduction Infancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, San Francisco, United States. pp.T21E-2897</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01242103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural control on tourmaline-rich alteration and Sn-mineralization in the Achmmach tin deposit (Moroccan Central Massif)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mahjoub Mahjoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhlifi Brada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème RST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01546927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12882,176 +12894,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial for Special Issue &amp;quot;Structural Control of Mineral Deposits: Theory and Reality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Structural Control of Mineral Deposits. Theory and reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">MDPI, 9 (3), pp.171, 2019, MINERALS, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">MDPI, 2019, 978-3-03897-785-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/min9030171⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02145962v1</w:t>
+                <w:t xml:space="preserve">hal-02127353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Control of Mineral Deposits. Theory and reality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Editorial for Special Issue &amp;quot;Structural Control of Mineral Deposits: Theory and Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">MDPI, 2019, 978-3-03897-785-8</w:t>
-            </w:r>
+              <w:t xml:space="preserve">MDPI, 9 (3), pp.171, 2019, MINERALS, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min9030171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127353v1</w:t>
+                <w:t xml:space="preserve">hal-02145962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId351"/>
+      <w:footerReference w:type="default" r:id="rId352"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13119,51 +13131,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FACF3F9E"/>
+    <w:nsid w:val="FBAE9612"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13350,51 +13362,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-chauvet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6908-0297" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077308069" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05550891v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Moyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vezinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guitreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2025.102234" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734305v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Berthier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Feneyrol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Andr&#233;-Mayer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Eglinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2024.105233" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801029v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Combes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245342v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Harlaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kontak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Clark" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalin Kouzmanov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Holm-Denoma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5382/econgeo.5021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264527v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Travers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lehmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13081034" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757985v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Carolina Dressel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Trzaskos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12040407" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03183857v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tourneur Enora" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouzmanov Kalin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquez Camille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2021.104128" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408159v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Gialli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Marger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouvier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116889" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408136v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laurent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2021.106409" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408215v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rielli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5382/econgeo.4762" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02069166v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min9010056" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02005355v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbanson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bourdier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Labriki" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min8120592" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842249v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cugerone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Cenki-Tok" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Goff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bailly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2018.02.016" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974230v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Carolina Dressel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Carlos Biondi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2018.09.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01784099v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2018.04.023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918968v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Oliot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gavald&#224; Bordes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Laurent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min8110489" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974211v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadne Borgo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2018.08.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801512v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vitale Brovarone" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabaute" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.01.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526936v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2017.02.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GM07502W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664643v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laurent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charline Sauvage" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2017.08.021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306664v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dubacq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vitale-Brovarone" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.11.022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01383368v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Yamato" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Prigent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.06.054" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240481v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahjoub Mahjoubi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhlifi Badra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-015-0613-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217133v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Ferre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Geissman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vauchez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew S. Zechmeister" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G36587.1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00914780v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2013.11.006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115177v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cavailhes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labaume" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sizun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Soliva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gout" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12100" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F765QRDS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00939888v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur C. Bastos Neto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M.M. Ferron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Chemale" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandro F. de Lima" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2013.12.021" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00805603v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arzhanikov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arzhannikova" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vassallo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2011.09.017" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MF2C79R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903428v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/03071312127" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852833v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bestani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lagabrielle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tect.20015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839215v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia V. Arzhannikova" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei G. Arzhannikov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rgg.2013.06.004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903612v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arzhannikov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arzhanikova" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vassallo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2012.07.017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R1LKGPH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903574v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wibberley" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50829" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903419v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mainprice" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tect.20061" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00805907v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda C. Pires" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3749/canmin.50.6.1453" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758082v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei G Arzhannikov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.06.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576546v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Volland-Tuduri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-011-0639-1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00667194v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kanitpanyacharoen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Rudolf Wenk" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ritz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2011.10.006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8XFT26Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639467v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prentice" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05075.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00605062v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2010.10.011" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T43W3N4C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617518v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Souquiere" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabbri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2011.00994.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352307v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.01.013" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411855v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.179.3.315" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411860v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Souquiere" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2008.00793.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-15W6VRSH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323558v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carretier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006TC002081" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406436v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G23758A.1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087435v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cassard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-006-0068-4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023638v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aomar Ennaciri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.11.010" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00096188v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leroy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.03.018" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F27STML9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082100v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Andr&#233;-Meyer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sausse" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Milu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.03.014" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7QN08JC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00068293v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me On&#233;zime" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Charvet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gsecongeo.99.8.1781" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069446v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002TC001387" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069414v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcoux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Touray" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)01112-3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00107922v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gerbeaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069476v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Gaouzi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhifi Badra" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mechiche" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.07.006" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072987v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Panis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0191-8141(01)00079-7" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSGRX4N1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072388v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-001-0247-2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5GCDJN95-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00076865v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhlifi Brada" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089727v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charonnat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Talbot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/172.6.687" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089758v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01631-7" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A991061240C763AEB1194852DB05664B6DC9213/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089720v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Piantone" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nehlig" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pedroletti" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115426v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanchet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)00186-5" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7BC6F3751A9C9C6CF6F72ED160489E473D28B770/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00093019v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Llosa" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rosas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)00118-X" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/45F2E1EEF86C27479FC977056B864A6D66FE65D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05350534v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714679v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moyen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vezinet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guitreau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086028v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Spinelli Sanchez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delagnes" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306457v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Cochelin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194558v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308413v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306459v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306454v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306458v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duss&#233;aux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Arcay" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587917v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587705v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien V&#233;zinet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413002v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munoz" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435175v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cenki" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408218v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Fontbot&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413014v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309386v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356009v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080858v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Hulin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00810487v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605977v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671156v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Leclere" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charpentier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00601984v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Gaouzi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610115v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610112v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414308v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buatier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bayarjargal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00107409v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruffet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00107417v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cathelineau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Boiron" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marignac" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00107404v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Vigneresse" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00108021v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090359v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00107994v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00107985v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084668v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00107902v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242103v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01546927v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02145962v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min9030171" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127353v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-chauvet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6908-0297" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077308069" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05550891v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Moyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vezinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guitreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2025.102234" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801029v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Andr&#233;-Mayer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Eglinger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontaine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Combes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734305v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Berthier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Feneyrol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2024.105233" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264527v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Travers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lehmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13081034" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245342v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Harlaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kontak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Clark" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalin Kouzmanov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Holm-Denoma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5382/econgeo.5021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757985v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Carolina Dressel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Trzaskos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12040407" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Gialli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laurent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2021.106409" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408159v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Marger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouvier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116889" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03183857v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tourneur Enora" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouzmanov Kalin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquez Camille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2021.104128" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408215v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rielli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5382/econgeo.4762" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02069166v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min9010056" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842249v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cugerone" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Cenki-Tok" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Goff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bailly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2018.02.016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974230v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Carolina Dressel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Carlos Biondi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2018.09.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01784099v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbanson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Labriki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2018.04.023" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918968v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Oliot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gavald&#224; Bordes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Laurent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min8110489" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801512v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vitale Brovarone" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabaute" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.01.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974211v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadne Borgo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2018.08.007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02005355v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bourdier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min8120592" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526936v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2017.02.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GM07502W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664643v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laurent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charline Sauvage" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2017.08.021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWX5G63H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306664v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dubacq" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vitale-Brovarone" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.11.022" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01383368v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Yamato" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Prigent" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.06.054" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240481v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahjoub Mahjoubi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhlifi Badra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-015-0613-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217133v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Ferre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Geissman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vauchez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew S. Zechmeister" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G36587.1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00939888v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur C. Bastos Neto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M.M. Ferron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Chemale" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandro F. de Lima" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2013.12.021" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115177v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cavailhes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labaume" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sizun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Soliva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gout" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12100" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F765QRDS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00914780v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2013.11.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852833v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bestani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lagabrielle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tect.20015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839215v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia V. Arzhannikova" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei G. Arzhannikov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vassallo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rgg.2013.06.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903428v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/03071312127" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00805603v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arzhanikov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arzhannikova" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2011.09.017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MF2C79R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903612v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arzhannikov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arzhanikova" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vassallo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2012.07.017" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R1LKGPH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903574v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wibberley" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50829" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903419v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mainprice" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tect.20061" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00805907v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda C. Pires" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3749/canmin.50.6.1453" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758082v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei G Arzhannikov" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.06.005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576546v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Volland-Tuduri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-011-0639-1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00667194v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kanitpanyacharoen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Rudolf Wenk" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ritz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2011.10.006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8XFT26Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617518v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Souquiere" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabbri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2011.00994.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00605062v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2010.10.011" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T43W3N4C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639467v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prentice" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05075.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352307v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.01.013" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411860v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Souquiere" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2008.00793.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-15W6VRSH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411855v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.179.3.315" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406436v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G23758A.1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323558v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carretier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006TC002081" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087435v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cassard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-006-0068-4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023638v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aomar Ennaciri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.11.010" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00096188v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leroy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.03.018" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F27STML9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082100v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Andr&#233;-Meyer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sausse" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Milu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.03.014" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7QN08JC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00068293v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me On&#233;zime" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Charvet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gsecongeo.99.8.1781" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00107922v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gerbeaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069446v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002TC001387" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069414v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcoux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Touray" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)01112-3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069476v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Gaouzi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhifi Badra" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mechiche" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.07.006" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072388v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-001-0247-2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5GCDJN95-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072987v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Panis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0191-8141(01)00079-7" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSGRX4N1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00076865v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhlifi Brada" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089727v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charonnat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Talbot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/172.6.687" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089758v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01631-7" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A991061240C763AEB1194852DB05664B6DC9213/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089720v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Piantone" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nehlig" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pedroletti" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115426v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanchet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)00186-5" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7BC6F3751A9C9C6CF6F72ED160489E473D28B770/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00093019v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Llosa" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rosas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)00118-X" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/45F2E1EEF86C27479FC977056B864A6D66FE65D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05350534v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714679v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moyen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vezinet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guitreau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194558v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Spinelli Sanchez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delagnes" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306459v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308413v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306457v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Cochelin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306454v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306458v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duss&#233;aux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Arcay" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086028v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587917v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587705v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien V&#233;zinet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408218v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Fontbot&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435175v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cenki" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munoz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413002v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413014v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309386v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356009v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080858v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Hulin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00810487v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605977v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671156v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Leclere" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charpentier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00601984v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Gaouzi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610112v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610115v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414308v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buatier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bayarjargal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00107409v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruffet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00107417v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cathelineau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Boiron" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marignac" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00107404v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Vigneresse" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00108021v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00107994v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00107985v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090359v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00107902v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084668v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242103v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01546927v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127353v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02145962v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min9030171" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>