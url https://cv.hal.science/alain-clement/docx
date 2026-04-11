--- v0 (2026-03-18)
+++ v1 (2026-04-11)
@@ -100,261 +100,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new ordinary differential equation for the evaluation of the frequency-domain Green function</w:t>
+                <w:t xml:space="preserve">Transformer les vagues en énergie : utopie ou réalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chunmei Xie</w:t>
+                <w:t xml:space="preserve">Sylvain Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaobo Chen</w:t>
+                <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain H. Clément</w:t>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+                <w:t xml:space="preserve">Christophe Bouneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 86, pp.239-245. </w:t>
+              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.239-265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2019.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/artefact.3352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065062v1</w:t>
+                <w:t xml:space="preserve">hal-02532605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformer les vagues en énergie : utopie ou réalité ?</w:t>
+                <w:t xml:space="preserve">A new ordinary differential equation for the evaluation of the frequency-domain Green function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Roche</w:t>
+                <w:t xml:space="preserve">Chunmei Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaobo Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain H. Clément</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, pp.239-265. </w:t>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86, pp.239-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/artefact.3352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2019.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02532605v1</w:t>
+                <w:t xml:space="preserve">hal-02065062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical tool for the frequency domain simulation of large arrays of floating bodies in waves</w:t>
               </w:r>
@@ -379,64 +379,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cameron Mcnatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rongère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 145, pp.299-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -470,90 +470,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of existing methods for the calculation of the infinite water depth free-surface Green function for the wave structure interaction problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunmei Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youngmyung Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rongère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Delhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -598,278 +598,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of Precipitation of Non-ideal Binary Solid-solutions in an Aqueous Medium</w:t>
+                <w:t xml:space="preserve">Extension of Haskind's relations to cylindrical wave fields in the context of an interaction theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Noguera</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain H. Clement</w:t>
+                <w:t xml:space="preserve">Francesc Fabregas Flavià</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeps.2016.12.044⟩</w:t>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2017.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440559v1</w:t>
+                <w:t xml:space="preserve">hal-01531902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of Haskind's relations to cylindrical wave fields in the context of an interaction theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetics of Precipitation of Non-ideal Binary Solid-solutions in an Aqueous Medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Noguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesc Fabregas Flavià</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain H. Clément</w:t>
+                <w:t xml:space="preserve">Alain H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 66, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, pp.169 - 172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2017.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeps.2016.12.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531902v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the numerical modeling and optimization of a bottom-referenced heave-buoy array of wave energy converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Fàbregas Flavià</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Marine Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -897,256 +897,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution Of Mutations In Genes Encoding Proteins Of The Surfactant Metabolism To Idiopathic Interstitial Pneumonia And Idiopathic Pulmonary Fibrosis In A Cohort Of 265 Families</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetics of precipitation of non-ideal solid-solutions in a liquid environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Noguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Nathan</w:t>
+                <w:t xml:space="preserve">B. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Borie</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 431, pp.20-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01459760v1</w:t>
+                <w:t xml:space="preserve">hal-01297452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of precipitation of non-ideal solid-solutions in a liquid environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudine Noguera</w:t>
+                <w:t xml:space="preserve">Contribution Of Mutations In Genes Encoding Proteins Of The Surfactant Metabolism To Idiopathic Interstitial Pneumonia And Idiopathic Pulmonary Fibrosis In A Cohort Of 265 Families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Borie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Fritz</w:t>
+                <w:t xml:space="preserve">C. Kannengiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Clement</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Dastot Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 193</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297452v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEAREV: case study of the development of a wave energy converter</w:t>
               </w:r>
@@ -1395,77 +1395,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet V. Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuëlla Frédérique, Dominique Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 101, pp.430--443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1537,64 +1537,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Ocean Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 48, pp.236-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1905,51 +1905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 25 (3), pp.760-767. </w:t>
@@ -2199,77 +2199,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Declutching control of a wave energy converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 36 (12-13), pp.1015-1024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2605,77 +2605,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of electricity supply of an Atlantic island by offshore wind turbines and wave energy converters associated with a medium scale local energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debusschere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2752,51 +2752,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Latching Control of a Wave Energy Device in Regular and Irregular Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Ocean Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 28 (2), pp. 77-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2842,77 +2842,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of latching control strategies for a heaving wave energy device in random sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Ocean Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 26 (5), pp.227-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3661,204 +3661,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00699398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Non-linear Numerical Simulation of Self and Dual Wave-Wave Interaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent Research And Development of Numerical Wave Tank - A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Gil</w:t>
+                <w:t xml:space="preserve">C.H. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tanizawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Offshore and Polar Engineering (IJOPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 9 (4), pp. 264-271</w:t>
+              <w:t xml:space="preserve">, 1999, Vol. 9 ; n°4 ; pp. 241-256 ;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00433346v1</w:t>
+                <w:t xml:space="preserve">hal-00699394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Research And Development of Numerical Wave Tank - A Review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.H. Clement</w:t>
+                <w:t xml:space="preserve">Fully Non-linear Numerical Simulation of Self and Dual Wave-Wave Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Tanizawa</w:t>
+                <w:t xml:space="preserve">Luis Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Offshore and Polar Engineering (IJOPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, Vol. 9 ; n°4 ; pp. 241-256 ;</w:t>
+              <w:t xml:space="preserve">, 1999, 9 (4), pp. 264-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00699394v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00433346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ordinary differential equation for the Green function of time-domain free-surface hydrodynamics</w:t>
               </w:r>
@@ -3934,51 +3934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Nonlinear Response of OWC Wave Energy Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Offshore and Polar Engineering (IJOPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 7 (2), pp. 154-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4003,51 +4003,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of Two Absorbing Boundary Conditions for 2D Time-domain Simulations of Free Surface Gravity Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 126 (1), pp.139-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4093,51 +4093,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of Two Absorbing Boundary Conditions for 2D Time-domain Simulations of Free Surface Gravity Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 126 (1), pp. 139-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4257,51 +4257,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude tridimensionnelle de la forme et des tensions de câbles en équilibre dans un courant non uniforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marichal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Mécanique Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1977, Vol.1 ; n°3 ; pp. 209-223 ;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4358,90 +4358,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Clement’s ODEs for the speedup of computation of the Green function and its derivatives for floating of submerged bodies in deep water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunmei Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rongère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th ASME International Conference on Ocean, Offshore and Artic Engineering (OMAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Madrid, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4475,103 +4475,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of the Diffraction Transfer Matrix and the Radiation Characteristics in the open source zero-order BEM code NEMOH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Fabregas Flavià</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cameron Mcnatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rongère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Intl Workshop on Water Waves and Floating Bodies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Plymouth, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4596,51 +4596,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal scaling of a generic point absorber WEC in a range of production sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian H Winship</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4752,64 +4752,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cameron Mcnatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rongère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Conference on Ocean, Offshore and Artic Engineering (OMAE2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Jeju, South Korea. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4882,64 +4882,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dugor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Wave and Tidal Energy Conference (EWTEC2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4990,77 +4990,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Marrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Wave and Tidal Energy Conference (EWTEC2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5085,51 +5085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinearities in wave energy conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th COER Wave Energy Workshop "Towards Nonlinear Modelling and Control of Wave Energy Devices"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COER at Maynooth University (IE), Jan 2015, Maynooth, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5154,51 +5154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shortening the prediction horizon to reduce the non causality of the optimal control for a point absorber WEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Genest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5230,247 +5230,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A second order Ordinary Differential Equation for the frequency domain Green function</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Prédiction court-terme de la hauteur des vagues pour la commande d'un houlogénérateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Workshop on Water Waves and Floating Bodies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Centrale de Marseille, Apr 2013, l'Isle sur la Sorgue, France</w:t>
+              <w:t xml:space="preserve">XXIVe colloque GRETSI sur le Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201584v1</w:t>
+                <w:t xml:space="preserve">hal-00869262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction court-terme de la hauteur des vagues pour la commande d'un houlogénérateur</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A second order Ordinary Differential Equation for the frequency domain Green function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe colloque GRETSI sur le Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID451</w:t>
+              <w:t xml:space="preserve">28th International Workshop on Water Waves and Floating Bodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Centrale de Marseille, Apr 2013, l'Isle sur la Sorgue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00869262v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets pro-vieillissement d’un régime hyperipidique sur la fonctionnalité d’une cible thérapeutique neuronale d’intérêt dans la maladie d’Alzheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5858,64 +5858,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13es Journées de l'Hydrodynamique (JH13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5940,77 +5940,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle lent d’un houlomoteur à pendule embarqué par ballastage/déballastage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13emes Journées de l'Hydrodynamique (JH13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6206,394 +6206,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of the french wave energy test site SEM-REV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the numerical modelling of the non-linear behaviour of a wave energy converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mouslim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Babarit</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laporte-Weywada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Borgarino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Wave &amp; Tidal Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Uppsala, France</w:t>
+              <w:t xml:space="preserve">28th Offshore Mechanics &amp; Artic Engng Conf. OMAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Honolulu (USA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156308v1</w:t>
+                <w:t xml:space="preserve">hal-01156271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the numerical modelling of the non-linear behaviour of a wave energy converter</w:t>
+                <w:t xml:space="preserve">Assessment of the influence of the distance between two wave energy converters on the energy production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A.H. Clement</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borgarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Offshore Mechanics &amp; Artic Engng Conf. OMAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Honolulu (USA), France</w:t>
+              <w:t xml:space="preserve">European Wave and Tidal Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Uppsala (Suède), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156271v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the influence of the distance between two wave energy converters on the energy production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of the french wave energy test site SEM-REV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mouslim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borgarino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.H Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Wave and Tidal Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Uppsala (Suède), France</w:t>
+              <w:t xml:space="preserve">8th European Wave &amp; Tidal Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Uppsala, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156270v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the optimal command method to the control of the SEAREV wave energy converter: a study on the influence of time constants on the efficiency of latching control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Control Conference ECC09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Hungary. p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7031,135 +7031,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear model to simulate large amplitude motions: application to wave energy conversion</w:t>
+                <w:t xml:space="preserve">Influence of an Improved Sea-State Description on the Wave Energy Ressource Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
+                <w:t xml:space="preserve">M.A. Kerbiriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prevosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ducrozet</w:t>
+                <w:t xml:space="preserve">C. Maisondieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Workshop on Water Waves and Floating Bodies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Plivice (Croatie), France</w:t>
+              <w:t xml:space="preserve">7th European Wave &amp; Tidal Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Porto (Lisbonne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156187v1</w:t>
+                <w:t xml:space="preserve">hal-01156196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of spectrum spreading on the SEAREV wave energy converter</w:t>
               </w:r>
@@ -7188,194 +7201,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Ocean Energy Conference</w:t>
+              <w:t xml:space="preserve">Int. Ocean Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Bremerhaven, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02273270v1</w:t>
+                <w:t xml:space="preserve">hal-01156185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of an Improved Sea-State Description on the Wave Energy Ressource Assessment</w:t>
+                <w:t xml:space="preserve">Non-linear model to simulate large amplitude motions: application to wave energy conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Kerbiriou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Prevosto</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Maisondieu</w:t>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Wave &amp; Tidal Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Porto (Lisbonne), France</w:t>
+              <w:t xml:space="preserve">20th International Workshop on Water Waves and Floating Bodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Plivice (Croatie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156196v1</w:t>
+                <w:t xml:space="preserve">hal-01156187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of spectrum spreading on the SEAREV wave energy converter</w:t>
               </w:r>
@@ -7404,73 +7404,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Ocean Energy Conference</w:t>
+              <w:t xml:space="preserve">International Ocean Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Bremerhaven, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156185v1</w:t>
+                <w:t xml:space="preserve">hal-02273270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Wave Spectrum Spreading on the Production of the SEAREV Wave Energy Converter</w:t>
               </w:r>
@@ -7670,419 +7670,367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Methodology for a SEAREV Wave Energy Converter</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-linear potential model to predict large amplitude motions: application to the SEAREV wave energy converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IEMDC 2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26thOMAE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, San Diego (USA), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676123v1</w:t>
+                <w:t xml:space="preserve">hal-01156188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear potential model to predict large amplitude motions: application to the SEAREV wave energy converter</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design Methodology for a SEAREV Wave Energy Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26thOMAE Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE IEMDC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, ANTALYA, Turkey. pp.1384-1389, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMDC.2007.383631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156188v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design methodology of an electromagnetic generator for wave energy conversion</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'énergie des vagues : le renouveau d'une filière renouvelable prometteuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Chania, Greece</w:t>
+              <w:t xml:space="preserve">Conférence de Printemps 2006 - Sté Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156157v1</w:t>
+                <w:t xml:space="preserve">hal-01156130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control influence on electromagnetic generator pre-design for wave energy converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8091,254 +8039,306 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical Machines 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, CHANIA, Greece. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'énergie des vagues : le renouveau d'une filière renouvelable prometteuse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shape Otimisation of the SEAREV Wave Energy Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de Printemps 2006 - Sté Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lyon, France</w:t>
+              <w:t xml:space="preserve">World Renewable Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156130v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape Otimisation of the SEAREV Wave Energy Converter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design methodology of an electromagnetic generator for wave energy conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Renewable Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Florence, Italy</w:t>
+              <w:t xml:space="preserve">ICEM 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156122v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European Research Training Network For Competitive Wave Energy</w:t>
               </w:r>
@@ -8663,1011 +8663,1011 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SEAREV Wave Energy Converter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation and Time-domain Simulation of the SEAREV wave energy converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Duclos</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Wave &amp; Tidal Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Glasgow (Ecosse), United Kingdom</w:t>
+              <w:t xml:space="preserve">OMAE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Halkidiki (Grèce), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156061v1</w:t>
+                <w:t xml:space="preserve">hal-01156050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-design of direct electrical PTO for the SEAREV wave energy device</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Latching control of a power take off oscillator carried by a wave activated body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordinated Action Ocean Energy - 2nd Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">20th International Workshop on Water Waves and Floating Bodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Longyearbyen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156112v1</w:t>
+                <w:t xml:space="preserve">hal-01156052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial sizing of a wave energy converter</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Multon</w:t>
+                <w:t xml:space="preserve">A Wave-to-Wire model for the Hydraulic PTO of the SEAREV device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Power Electronics and Applications - EPE2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Dresde, Germany</w:t>
+              <w:t xml:space="preserve">Coordinated Action Ocean Energy - 2nd Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Uppsala (Suède), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156111v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation and Time-domain Simulation of the SEAREV wave energy converter</w:t>
+                <w:t xml:space="preserve">Optimal Latching Control of a Wave Energy Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OMAE Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Halkidiki (Grèce), France</w:t>
+              <w:t xml:space="preserve">6th European Wave &amp; Tidal Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Glasgow (Ecosse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156050v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latching control of a power take off oscillator carried by a wave activated body</w:t>
+                <w:t xml:space="preserve">Anatomie d’un système récupérateur d’énergie des vagues de seconde génération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Workshop on Water Waves and Floating Bodies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Longyearbyen, France</w:t>
+              <w:t xml:space="preserve">10es Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156052v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Latching Control of a Wave Energy Device</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prédimensionnement d'un houlo-générateur pendulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rozel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Wave &amp; Tidal Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Glasgow (Ecosse), France</w:t>
+              <w:t xml:space="preserve">Electrotechnique du Futur 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, GRENOBLE, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156048v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédimensionnement d'un houlo-générateur pendulaire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The SEAREV Wave Energy Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrotechnique du Futur 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, GRENOBLE, France. 9p</w:t>
+              <w:t xml:space="preserve">6th European Wave &amp; Tidal Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Glasgow (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676117v1</w:t>
+                <w:t xml:space="preserve">hal-01156061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomie d’un système récupérateur d’énergie des vagues de seconde génération</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pre-design of direct electrical PTO for the SEAREV wave energy device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rozel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10es Journées de l'Hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Nantes, France</w:t>
+              <w:t xml:space="preserve">Coordinated Action Ocean Energy - 2nd Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156049v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Wave-to-Wire model for the Hydraulic PTO of the SEAREV device</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Josset</w:t>
+                <w:t xml:space="preserve">Initial sizing of a wave energy converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rozel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordinated Action Ocean Energy - 2nd Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Uppsala (Suède), France</w:t>
+              <w:t xml:space="preserve">11th European Conference on Power Electronics and Applications - EPE2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156085v1</w:t>
+                <w:t xml:space="preserve">hal-01156111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEAREV - A Second Generation Wave Energy Converter</w:t>
               </w:r>
@@ -9679,51 +9679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Renewable Energy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Aberdeen (Ecosse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9850,273 +9850,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Énergie des vagues : la filière montante des énergies renouvelables marines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approvisionnement électrique d'une communauté insulaire par les énergies renouvelables : étude du cas de l'île d'Yeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Debusschere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEAN2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Nantes, France</w:t>
+              <w:t xml:space="preserve">SeaTechWeek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156013v1</w:t>
+                <w:t xml:space="preserve">hal-01156019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">l'énergie des vagues : une nouvelle filière énergétique pour un développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUPiades 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, St Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approvisionnement électrique d'une communauté insulaire par les énergies renouvelables : étude du cas de l'île d'Yeu</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'Énergie des vagues : la filière montante des énergies renouvelables marines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SeaTechWeek</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Brest, France</w:t>
+              <w:t xml:space="preserve">OCEAN2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156019v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energie des Mers</w:t>
               </w:r>
@@ -10221,549 +10221,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of electricity supply of an Atlantic island by off-shore wind turbines and wave energy converters associated with a medium scale local energy storage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Duclos</w:t>
+                <w:t xml:space="preserve">Comparative analysis of numerical wave models for wave propagation over varying sloping bottoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X J.A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Renewable Energy Congress 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, DENVER, United States. 5p</w:t>
+              <w:t xml:space="preserve">14th Conference of the International Society for Offshore and Polar Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676114v1</w:t>
+                <w:t xml:space="preserve">hal-01156026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of numerical wave models for wave propagation over varying sloping bottoms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Power take off damping optimisation with regard to wave climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Conference of the International Society for Offshore and Polar Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Toulon, France</w:t>
+              <w:t xml:space="preserve">OMAE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156026v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power take off damping optimisation with regard to wave climate</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simulation of electricity supply of an Atlantic island by off-shore wind turbines and wave energy converters associated with a medium scale local energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debusschere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OMAE Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">8th World Renewable Energy Congress 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, DENVER, United States. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156002v1</w:t>
+                <w:t xml:space="preserve">hal-00676114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle discret par latching d'un système houlomoteur à un degré de liberté</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Duclos</w:t>
+                <w:t xml:space="preserve">Hydrodynamic performance for small arrays of submerged spheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.P. Justino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées de l'Hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Poitiers, France</w:t>
+              <w:t xml:space="preserve">5th European Wave Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Cork (Irlande), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155954v1</w:t>
+                <w:t xml:space="preserve">hal-01155978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic performance for small arrays of submerged spheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.A.P. Justino</w:t>
+                <w:t xml:space="preserve">Contrôle discret par latching d'un système houlomoteur à un degré de liberté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Wave Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Cork (Irlande), France</w:t>
+              <w:t xml:space="preserve">8èmes Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155978v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Énergie des vagues : opportunités offertes par les recherches</w:t>
               </w:r>
@@ -10812,381 +10812,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefit of latching control for heaving wave energy device in random sea</w:t>
+                <w:t xml:space="preserve">Comparison of latching control strategies for a heaving wave energy device in random sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Conference of the International Society for Offshore and Polar Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">5th European Wave Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155952v1</w:t>
+                <w:t xml:space="preserve">hal-01155953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la réflexion de la houle induite par une variation de profondeur</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Gil</w:t>
+                <w:t xml:space="preserve">Benefit of latching control for heaving wave energy device in random sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées de l'Hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Poitiers, France</w:t>
+              <w:t xml:space="preserve">13th Conference of the International Society for Offshore and Polar Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155964v1</w:t>
+                <w:t xml:space="preserve">hal-01155952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'énergie des vagues : naissance d'une nouvelle filière d'énergie renouvelable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de la réflexion de la houle induite par une variation de profondeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science en fête 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Nantes, France</w:t>
+              <w:t xml:space="preserve">8èmes Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155961v1</w:t>
+                <w:t xml:space="preserve">hal-01155964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of latching control strategies for a heaving wave energy device in random sea</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'énergie des vagues : naissance d'une nouvelle filière d'énergie renouvelable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Wave Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">Science en fête 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155953v1</w:t>
+                <w:t xml:space="preserve">hal-01155961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éolien Offshore et énergie des vagues : une synergie possible ?</w:t>
               </w:r>
@@ -11494,178 +11494,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Non-Linear radiative response of 2D OWC</w:t>
+                <w:t xml:space="preserve">Numerical Measurments of the Index of Wave Refraction through a Group of Vertical Cylinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pianet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Numerical Methods in the Development, Design and Control of Wave Power Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Nantes, France</w:t>
+              <w:t xml:space="preserve">16th Int. Workshop on Water and Floatting Bodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Hiroshima, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155859v1</w:t>
+                <w:t xml:space="preserve">hal-01155860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Measurments of the Index of Wave Refraction through a Group of Vertical Cylinders</w:t>
+                <w:t xml:space="preserve">Numerical Simulation of Non-Linear radiative response of 2D OWC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Pianet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Int. Workshop on Water and Floatting Bodies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Hiroshima, France</w:t>
+              <w:t xml:space="preserve">Workshop on Numerical Methods in the Development, Design and Control of Wave Power Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155860v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Study of a Half Submerged Pile Supported Breakwater</w:t>
               </w:r>
@@ -11861,325 +11861,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modelling of OWC-Shoreline Devices with the Effects of Surrounding Coastline and Non-Flat Bottom</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.J.N.A. Sarmento</w:t>
+                <w:t xml:space="preserve">Absorption of Outgoing Waves in a numerical wave tank using a self-adaptive boundary condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Delhommeau</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Int Offshore and Polar Engineering Conf. ISOPE2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Seattle (USA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155813v1</w:t>
+                <w:t xml:space="preserve">hal-01155820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption of Outgoing Waves in a numerical wave tank using a self-adaptive boundary condition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Duclos</w:t>
+                <w:t xml:space="preserve">Benchmark test cases of Radiation Problem. Report on the 2nd Workshop of ISOPE Numerical Wave Tank group, Brest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tanizawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Int Offshore and Polar Engineering Conf. ISOPE2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Seattle (USA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155820v1</w:t>
+                <w:t xml:space="preserve">hal-01155849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark test cases of Radiation Problem. Report on the 2nd Workshop of ISOPE Numerical Wave Tank group, Brest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Tanizawa</w:t>
+                <w:t xml:space="preserve">Numerical Modelling of OWC-Shoreline Devices with the Effects of Surrounding Coastline and Non-Flat Bottom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brito-Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J.N.A. Sarmento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delhommeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Int Offshore and Polar Engineering Conf. ISOPE2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Seattle (USA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155849v1</w:t>
+                <w:t xml:space="preserve">hal-01155813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Wave Tanks: state of the art and axes of development</w:t>
               </w:r>
@@ -13345,51 +13345,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houlogénérateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicael Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13397,51 +13397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Multon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energie thermique, houlogénération et technologies de conversion et de transport des énergies marines renouvelables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
@@ -13509,64 +13509,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Multon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine renewable energy handbook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
@@ -13617,51 +13617,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">l'énergie des mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Abonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fichaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13746,51 +13746,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes de conversion des ressources énergétiques marines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14023,51 +14023,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065062v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunmei Xie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Chen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2019.03.003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532605v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.3352" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635249v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc H Fabregas-Flavia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Mcnatt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rong&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2017.11.026" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986074v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngmyung Choi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Delhommeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2018.10.007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01440559v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Noguera" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fritz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Clement" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2016.12.044" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531902v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Fabregas Flavi&#224;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2017.05.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531895v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F F&#224;bregas Flavi&#224;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijome.2017.05.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459760v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nathan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kannengiesser" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dastot Le Moal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nunes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297452v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fritz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clement" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.03.009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361940v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cordonnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gorintin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Cagny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babarit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.01.061" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9J7S9KM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145196v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sergent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baudry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448835v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet V. Ngo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu&#235;lla Fr&#233;d&#233;rique, Dominique Delalande" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.08.020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQRBHLD3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134706v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Genest" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Bonnefoy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2014.09.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145118v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2011.0132" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145142v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Saulnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Clement" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F.O. Falcao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Pontes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prevosto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2010.10.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528937v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruellan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Benahmed" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2010.2046808" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145133v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borgarino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rpg.2009.0190" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798966v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guglielmi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266584v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guglielmi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2009.05.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699486v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/14750902JEME48" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22A016B68FD4CB289506F2227AEFE06F3D128D62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699487v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Josset" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699464v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Duclos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2163877" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676111v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Duclos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2005.08.014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699461v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2006.05.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBFSM9H3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463034v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2005.05.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699446v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duclos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentaz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colmard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699445v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699435v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699420v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mccullen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falcao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fiorentino" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gardner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699413v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brito-Melo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hofmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.N.A. Sarmento" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delhommeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699415v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699398v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433346v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699394v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Kim" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tanizawa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433342v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004376504969" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N8J59R2P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433344v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506699v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcph.1996.0126" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFDQMGKS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433340v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697820v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Domgin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697777v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marichal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986164v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2018-78295" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157356v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395856v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian H Winship" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Meunier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-0782-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492658v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc F&#224;bregas Flavi&#224;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2016-54130" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198810v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mory" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dugor" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198809v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baudry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Marrone" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Touz&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201541v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157277v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201584v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869262v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laluc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01576179v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huguet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derien" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yen-Potin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(13)70359-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158831v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laluc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moussaoui" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Idier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158855v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rongere" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158793v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bail Le" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201952v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201957v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Bail" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158800v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Genest" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnefoy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158792v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156308v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mouslim" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156271v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laporte-Weywada" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156270v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H Clement" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505155v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156320v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ricci" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F Falcao" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156222v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156262v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tissandier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156223v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156187v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gilloteaux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducrozet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273270v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gilloteaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156196v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Kerbiriou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maisondieu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156185v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156186v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156181v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pettinotti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Toularastel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Quillard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676123v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2007.383631" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156188v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156157v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruellan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benahmed" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Multon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676121v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156130v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156122v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156158v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarmento" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Whitaker" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156128v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156129v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156123v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156061v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156112v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rozel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156111v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156050v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156052v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156048v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676117v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rozel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156049v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156085v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156051v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156073v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gil" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Didier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156013v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156014v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156019v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Debusschere" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155999v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abonnel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fichaux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauthier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Majastre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676114v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156026v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Santos" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X J.A." TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156002v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155954v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155978v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.P. Justino" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155960v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155952v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155964v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155961v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155953v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155916v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155917v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155931v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155932v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155859v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155860v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pianet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155867v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155869v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155813v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155820v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155849v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155815v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155827v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155816v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155768v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155774v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155776v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155771v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155775v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155773v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155735v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155731v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155737v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155734v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gouraud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155738v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156638v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Aubry" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156751v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603185.ch11" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505169v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Abonnel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fichaud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Majastre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676240v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seigneurbieux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532605v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.3352" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065062v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunmei Xie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2019.03.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635249v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc H Fabregas-Flavia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Mcnatt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rong&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2017.11.026" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986074v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngmyung Choi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Delhommeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2018.10.007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531902v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Fabregas Flavi&#224;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2017.05.003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01440559v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Noguera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fritz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Clement" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2016.12.044" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531895v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F F&#224;bregas Flavi&#224;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijome.2017.05.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297452v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fritz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clement" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.03.009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459760v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nathan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kannengiesser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dastot Le Moal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nunes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361940v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cordonnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gorintin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Cagny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babarit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.01.061" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9J7S9KM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145196v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sergent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baudry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448835v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet V. Ngo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu&#235;lla Fr&#233;d&#233;rique, Dominique Delalande" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.08.020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQRBHLD3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134706v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Genest" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Bonnefoy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2014.09.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145118v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2011.0132" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145142v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Saulnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Clement" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F.O. Falcao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Pontes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prevosto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2010.10.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528937v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruellan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Benahmed" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2010.2046808" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145133v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borgarino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rpg.2009.0190" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798966v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guglielmi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266584v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guglielmi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2009.05.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699486v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/14750902JEME48" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22A016B68FD4CB289506F2227AEFE06F3D128D62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699487v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Josset" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699464v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Duclos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2163877" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676111v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Duclos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2005.08.014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699461v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2006.05.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBFSM9H3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463034v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2005.05.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699446v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duclos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentaz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colmard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699445v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699435v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699420v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mccullen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falcao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fiorentino" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gardner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699413v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brito-Melo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hofmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.N.A. Sarmento" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delhommeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699415v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699398v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699394v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Kim" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tanizawa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433346v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433342v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004376504969" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N8J59R2P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433344v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506699v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcph.1996.0126" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFDQMGKS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433340v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697820v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Domgin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697777v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marichal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986164v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2018-78295" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157356v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395856v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian H Winship" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Meunier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-0782-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492658v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc F&#224;bregas Flavi&#224;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2016-54130" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198810v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mory" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dugor" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198809v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baudry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Marrone" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Touz&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201541v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157277v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869262v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laluc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201584v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01576179v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huguet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derien" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yen-Potin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(13)70359-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158831v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laluc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moussaoui" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Idier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158855v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rongere" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158793v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bail Le" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201952v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201957v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Bail" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158800v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Genest" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnefoy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158792v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156271v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mouslim" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laporte-Weywada" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156270v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H Clement" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156308v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505155v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156320v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ricci" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F Falcao" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156222v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156262v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tissandier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156223v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156196v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Kerbiriou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maisondieu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156185v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gilloteaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156187v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gilloteaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducrozet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273270v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156186v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156181v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pettinotti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Toularastel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Quillard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156188v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676123v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2007.383631" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156130v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676121v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156122v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156157v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruellan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benahmed" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Multon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156158v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarmento" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Whitaker" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156128v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156129v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156123v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156050v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156052v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156085v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156048v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156049v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676117v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rozel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156061v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156112v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rozel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156111v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156051v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156073v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gil" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Didier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156019v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Debusschere" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156014v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156013v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155999v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abonnel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fichaux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauthier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Majastre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156026v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Santos" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X J.A." TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156002v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676114v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155978v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.P. Justino" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155954v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155960v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155953v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155952v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155964v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155961v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155916v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155917v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155931v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155932v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155860v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pianet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155859v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155867v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155869v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155820v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155849v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155813v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155815v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155827v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155816v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155768v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155774v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155776v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155771v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155775v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155773v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155735v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155731v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155737v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155734v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gouraud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155738v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156638v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Aubry" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156751v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603185.ch11" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505169v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Abonnel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fichaud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Majastre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676240v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seigneurbieux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>