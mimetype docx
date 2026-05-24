--- v1 (2026-04-11)
+++ v2 (2026-05-24)
@@ -598,222 +598,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of Haskind's relations to cylindrical wave fields in the context of an interaction theory</w:t>
+                <w:t xml:space="preserve">Kinetics of Precipitation of Non-ideal Binary Solid-solutions in an Aqueous Medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesc Fabregas Flavià</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain H. Clément</w:t>
+                <w:t xml:space="preserve">Claudine Noguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2017.05.003⟩</w:t>
+              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, pp.169 - 172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeps.2016.12.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531902v1</w:t>
+                <w:t xml:space="preserve">hal-01440559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of Precipitation of Non-ideal Binary Solid-solutions in an Aqueous Medium</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extension of Haskind's relations to cylindrical wave fields in the context of an interaction theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain H. Clement</w:t>
+                <w:t xml:space="preserve">Francesc Fabregas Flavià</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17, pp.169 - 172. </w:t>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeps.2016.12.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2017.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440559v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the numerical modeling and optimization of a bottom-referenced heave-buoy array of wave energy converters</w:t>
               </w:r>
@@ -897,256 +897,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of precipitation of non-ideal solid-solutions in a liquid environment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution Of Mutations In Genes Encoding Proteins Of The Surfactant Metabolism To Idiopathic Interstitial Pneumonia And Idiopathic Pulmonary Fibrosis In A Cohort Of 265 Families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Fritz</w:t>
+                <w:t xml:space="preserve">N. Nathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Clement</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Borie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kannengiesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dastot Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 193</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297452v1</w:t>
+                <w:t xml:space="preserve">hal-01459760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution Of Mutations In Genes Encoding Proteins Of The Surfactant Metabolism To Idiopathic Interstitial Pneumonia And Idiopathic Pulmonary Fibrosis In A Cohort Of 265 Families</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Borie</w:t>
+                <w:t xml:space="preserve">Kinetics of precipitation of non-ideal solid-solutions in a liquid environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Kannengiesser</w:t>
+                <w:t xml:space="preserve">B. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dastot Le Moal</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 431, pp.20-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459760v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEAREV: case study of the development of a wave energy converter</w:t>
               </w:r>
@@ -1421,51 +1421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 101, pp.430--443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1537,51 +1537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2495,705 +2495,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00699487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the Power Take Off of a Wave Energy Converter with Regard to Wave Climate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal Latching Control of a Wave Energy Device in Regular and Irregular Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.H. Clement</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Offshore Mechanics and Arctic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 28 (2), pp. 77-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2006.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.2163877⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00699464v1</w:t>
+                <w:t xml:space="preserve">hal-00699461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of electricity supply of an Atlantic island by offshore wind turbines and wave energy converters associated with a medium scale local energy storage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing the Power Take Off of a Wave Energy Converter with Regard to Wave Climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaëlle Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2005.08.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Offshore Mechanics and Arctic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 128 (1), pp.56-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.2163877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676111v1</w:t>
+                <w:t xml:space="preserve">hal-00699464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Latching Control of a Wave Energy Device in Regular and Irregular Waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Babarit</w:t>
+                <w:t xml:space="preserve">Simulation of electricity supply of an Atlantic island by offshore wind turbines and wave energy converters associated with a medium scale local energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debusschere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2006.05.002⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vol.31 (n°2), pp.153-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2005.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00699461v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of latching control strategies for a heaving wave energy device in random sea</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain H. Clément</w:t>
+                <w:t xml:space="preserve">Wave propagation through an array of unevenly spaced vertical piles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Vol. 31 ; n°. 13 ; pp. 1655-1668 ;</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00463034v1</w:t>
+                <w:t xml:space="preserve">hal-00699445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic Efficiency of a new design of Half-Submerged Breakwater Compared to a rectangular Caisson</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Colmard</w:t>
+                <w:t xml:space="preserve">Comparison of latching control strategies for a heaving wave energy device in random sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Waterway, Port, Coastal, and Ocean Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 26 (5), pp.227-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2005.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00699446v1</w:t>
+                <w:t xml:space="preserve">hal-00463034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave propagation through an array of unevenly spaced vertical piles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Hydrodynamic Efficiency of a new design of Half-Submerged Breakwater Compared to a rectangular Caisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colmard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Vol. 31 ; n°. 13 ; pp. 1655-1668 ;</w:t>
+              <w:t xml:space="preserve">Journal of Waterway, Port, Coastal, and Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Vol. 130 ; n°3 ; pp. 127-133 ;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00699445v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode de calcul des coefficients de réflexion et de transmission d'une houle bidimensionnelle en milieu confiné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3477,51 +3477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorption of outgoing waves in a numerical wave tank using a self-adaptative boundary condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4024,159 +4024,159 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 126 (1), pp.139-151. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1996, 126 (1), pp. 139-151</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506699v1</w:t>
+                <w:t xml:space="preserve">hal-00433340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of Two Absorbing Boundary Conditions for 2D Time-domain Simulations of Free Surface Gravity Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 126 (1), pp. 139-151</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1996, 126 (1), pp.139-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jcph.1996.0126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00433340v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave absorption in a 2D numerical wave basin by coupling two methods</w:t>
               </w:r>
@@ -4475,51 +4475,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of the Diffraction Transfer Matrix and the Radiation Characteristics in the open source zero-order BEM code NEMOH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Fabregas Flavià</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cameron Mcnatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4837,338 +4837,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of the wave energy collected at Saint Jean de Luz (France) by an overtopping converter and a flap activated converter</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinearities in wave energy conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Wave and Tidal Energy Conference (EWTEC2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">4th COER Wave Energy Workshop "Towards Nonlinear Modelling and Control of Wave Energy Devices"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COER at Maynooth University (IE), Jan 2015, Maynooth, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198810v1</w:t>
+                <w:t xml:space="preserve">hal-01201541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power matrix assessment and extreme loads estimation on a flap type wave energy converter in front of a dike</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salvatore Marrone</w:t>
+                <w:t xml:space="preserve">A comparative study of the wave energy collected at Saint Jean de Luz (France) by an overtopping converter and a flap activated converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dugor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Wave and Tidal Energy Conference (EWTEC2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198809v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinearities in wave energy conversion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Power matrix assessment and extreme loads estimation on a flap type wave energy converter in front of a dike</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Marrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th COER Wave Energy Workshop "Towards Nonlinear Modelling and Control of Wave Energy Devices"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COER at Maynooth University (IE), Jan 2015, Maynooth, Ireland</w:t>
+              <w:t xml:space="preserve">11th European Wave and Tidal Energy Conference (EWTEC2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201541v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shortening the prediction horizon to reduce the non causality of the optimal control for a point absorber WEC</w:t>
               </w:r>
@@ -5230,934 +5230,934 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction court-terme de la hauteur des vagues pour la commande d'un houlogénérateur</w:t>
+                <w:t xml:space="preserve">Systematic dynamic Modeling and Simulation of Multibody Wave Energy Converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Laluc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain H. Clément</w:t>
+                <w:t xml:space="preserve">François Rongere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe colloque GRETSI sur le Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID451</w:t>
+              <w:t xml:space="preserve">OMAE2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00869262v1</w:t>
+                <w:t xml:space="preserve">hal-01158855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A second order Ordinary Differential Equation for the frequency domain Green function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Workshop on Water Waves and Floating Bodies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Centrale de Marseille, Apr 2013, l'Isle sur la Sorgue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets pro-vieillissement d’un régime hyperipidique sur la fonctionnalité d’une cible thérapeutique neuronale d’intérêt dans la maladie d’Alzheimer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prédiction court-terme de la hauteur des vagues pour la commande d'un houlogénérateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Colin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées Francophones de Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIVe colloque GRETSI sur le Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID451</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576179v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction court-terme de la hauteur des vagues pour la commande d'un houlogénérateur</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effets pro-vieillissement d’un régime hyperipidique sur la fonctionnalité d’une cible thérapeutique neuronale d’intérêt dans la maladie d’Alzheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Derien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Yen-Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Bordeaux, France. pp.55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0007-9960(13)70359-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158831v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic dynamic Modeling and Simulation of Multibody Wave Energy Converters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prédiction court-terme de la hauteur des vagues pour la commande d'un houlogénérateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rongere</w:t>
+                <w:t xml:space="preserve">J. Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OMAE2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158855v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle lent d'un houlomoteur à pendule embarqué par ballastage/déballastage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence du rendement sur l’absorption d’énergie d’un houlomoteur à un degree de liberté sous contrôle réactif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bail Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées de l'Hydrodynamique</w:t>
+              <w:t xml:space="preserve">JH13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158793v1</w:t>
+                <w:t xml:space="preserve">hal-01158800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du rendement sur l'absorption d'énergie d'un houlomoteur à un degré de liberté sous contrôle réactif</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+                <w:t xml:space="preserve">Contrôle lent d'un houlomoteur à pendule embarqué par ballastage/déballastage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bail Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13es Journées de l'Hydrodynamique (JH13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Chatou, France</w:t>
+              <w:t xml:space="preserve">13èmes Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201952v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle lent d’un houlomoteur à pendule embarqué par ballastage/déballastage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence du rendement sur l'absorption d'énergie d'un houlomoteur à un degré de liberté sous contrôle réactif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13emes Journées de l'Hydrodynamique (JH13)</w:t>
+              <w:t xml:space="preserve">13es Journées de l'Hydrodynamique (JH13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201957v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du rendement sur l’absorption d’énergie d’un houlomoteur à un degree de liberté sous contrôle réactif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R Genest</w:t>
+                <w:t xml:space="preserve">Contrôle lent d’un houlomoteur à pendule embarqué par ballastage/déballastage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bonnefoy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Babarit</w:t>
+                <w:t xml:space="preserve">M Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JH13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Chatou, France</w:t>
+              <w:t xml:space="preserve">13emes Journées de l'Hydrodynamique (JH13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158800v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Control Strategies for Resonant Wave Energy Devices</w:t>
               </w:r>
@@ -6206,584 +6206,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the numerical modelling of the non-linear behaviour of a wave energy converter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Babarit</w:t>
+                <w:t xml:space="preserve">Mean Power Output Estimation of WECs in Simulated Sea-States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Mouslim</w:t>
+                <w:t xml:space="preserve">P. Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Laporte-Weywada</w:t>
+                <w:t xml:space="preserve">A.F Falcao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Offshore Mechanics &amp; Artic Engng Conf. OMAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Honolulu (USA), France</w:t>
+              <w:t xml:space="preserve">8th European Wave &amp; Tidal Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156271v1</w:t>
+                <w:t xml:space="preserve">hal-01156320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the influence of the distance between two wave energy converters on the energy production</w:t>
+                <w:t xml:space="preserve">On the numerical modelling of the non-linear behaviour of a wave energy converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.H Clement</w:t>
+                <w:t xml:space="preserve">H. Mouslim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laporte-Weywada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Wave and Tidal Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Uppsala (Suède), France</w:t>
+              <w:t xml:space="preserve">28th Offshore Mechanics &amp; Artic Engng Conf. OMAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Honolulu (USA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156270v1</w:t>
+                <w:t xml:space="preserve">hal-01156271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of the french wave energy test site SEM-REV</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of the influence of the distance between two wave energy converters on the energy production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borgarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Wave &amp; Tidal Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Uppsala, France</w:t>
+              <w:t xml:space="preserve">European Wave and Tidal Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Uppsala (Suède), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156308v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the optimal command method to the control of the SEAREV wave energy converter: a study on the influence of time constants on the efficiency of latching control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain H. Clément</w:t>
+                <w:t xml:space="preserve">Development of the french wave energy test site SEM-REV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mouslim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borgarino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Control Conference ECC09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Hungary. p</w:t>
+              <w:t xml:space="preserve">8th European Wave &amp; Tidal Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Uppsala, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00505155v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean Power Output Estimation of WECs in Simulated Sea-States</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A.H. Clement</w:t>
+                <w:t xml:space="preserve">Application of the optimal command method to the control of the SEAREV wave energy converter: a study on the influence of time constants on the efficiency of latching control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Wave &amp; Tidal Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">10th European Control Conference ECC09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Hungary. p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156320v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the SEAREV wave energy converter with a by-pass control of its hydraulic Power Take Off</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mouslim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6955,51 +6955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tissandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mouslim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7031,1314 +7031,1314 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of an Improved Sea-State Description on the Wave Energy Ressource Assessment</w:t>
+                <w:t xml:space="preserve">Non-linear potential model to predict large amplitude motions: application to the SEAREV wave energy converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Kerbiriou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Prevosto</w:t>
+                <w:t xml:space="preserve">J.C. Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Maisondieu</w:t>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Wave &amp; Tidal Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Porto (Lisbonne), France</w:t>
+              <w:t xml:space="preserve">26thOMAE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, San Diego (USA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156196v1</w:t>
+                <w:t xml:space="preserve">hal-01156188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of spectrum spreading on the SEAREV wave energy converter</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design Methodology for a SEAREV Wave Energy Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Ocean Energy Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE IEMDC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, ANTALYA, Turkey. pp.1384-1389, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMDC.2007.383631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156185v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear model to simulate large amplitude motions: application to wave energy conversion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of an Improved Sea-State Description on the Wave Energy Ressource Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ducrozet</w:t>
+                <w:t xml:space="preserve">M.A. Kerbiriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prevosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maisondieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Workshop on Water Waves and Floating Bodies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Plivice (Croatie), France</w:t>
+              <w:t xml:space="preserve">7th European Wave &amp; Tidal Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Porto (Lisbonne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156187v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of spectrum spreading on the SEAREV wave energy converter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.C. Gilloteaux</w:t>
+                <w:t xml:space="preserve">Non-linear model to simulate large amplitude motions: application to wave energy conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Ocean Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Bremerhaven, Germany</w:t>
+              <w:t xml:space="preserve">20th International Workshop on Water Waves and Floating Bodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Plivice (Croatie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02273270v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Wave Spectrum Spreading on the Production of the SEAREV Wave Energy Converter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Influence of spectrum spreading on the SEAREV wave energy converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th ISOPE Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lisbonne (Portugal), France</w:t>
+              <w:t xml:space="preserve">International Ocean Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Bremerhaven, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156186v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Validation of the Performances of the SEAREV Wave Energy Converter with Real-Time Latching Control.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Durand</w:t>
+                <w:t xml:space="preserve">Influence of spectrum spreading on the SEAREV wave energy converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Wave &amp; Tidal Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Porto (Lisbonne), France</w:t>
+              <w:t xml:space="preserve">Int. Ocean Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Bremerhaven, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156181v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear potential model to predict large amplitude motions: application to the SEAREV wave energy converter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Influence of Wave Spectrum Spreading on the Production of the SEAREV Wave Energy Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26thOMAE Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, San Diego (USA), France</w:t>
+              <w:t xml:space="preserve">17th ISOPE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lisbonne (Portugal), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156188v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Methodology for a SEAREV Wave Energy Converter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain H. Clément</w:t>
+                <w:t xml:space="preserve">Experimental Validation of the Performances of the SEAREV Wave Energy Converter with Real-Time Latching Control.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pettinotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Toularastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Quillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IEMDC 2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th European Wave &amp; Tidal Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Porto (Lisbonne), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676123v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'énergie des vagues : le renouveau d'une filière renouvelable prometteuse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.H. Clement</w:t>
+                <w:t xml:space="preserve">Control influence on electromagnetic generator pre-design for wave energy converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de Printemps 2006 - Sté Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical Machines 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, CHANIA, Greece. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156130v1</w:t>
+                <w:t xml:space="preserve">hal-00676121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control influence on electromagnetic generator pre-design for wave energy converter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain H. Clément</w:t>
+                <w:t xml:space="preserve">L'énergie des vagues : le renouveau d'une filière renouvelable prometteuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Machines 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, CHANIA, Greece. 7p</w:t>
+              <w:t xml:space="preserve">Conférence de Printemps 2006 - Sté Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676121v1</w:t>
+                <w:t xml:space="preserve">hal-01156130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape Otimisation of the SEAREV Wave Energy Converter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design methodology of an electromagnetic generator for wave energy conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Renewable Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Florence, Italy</w:t>
+              <w:t xml:space="preserve">ICEM 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156122v1</w:t>
+                <w:t xml:space="preserve">hal-01156157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design methodology of an electromagnetic generator for wave energy conversion</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shape Otimisation of the SEAREV Wave Energy Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Chania, Greece</w:t>
+              <w:t xml:space="preserve">World Renewable Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156157v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European Research Training Network For Competitive Wave Energy</w:t>
               </w:r>
@@ -8443,3298 +8443,3298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About some non-trivial properties of latching control applied to wave energy extraction</w:t>
+                <w:t xml:space="preserve">Benefits of numerical modelling in design optimization and control of wave energy devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SeSOS Seminar :Challenges for Wave Energy Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Trondheim (Norvège), France</w:t>
+              <w:t xml:space="preserve">World Renewable Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Florence (Italie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156128v1</w:t>
+                <w:t xml:space="preserve">hal-01156129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of numerical modelling in design optimization and control of wave energy devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shape Otimisation of the SEAREV Wave Energy Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Renewable Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Florence (Italie), France</w:t>
+              <w:t xml:space="preserve">Coordinated Action Ocean Energy - 3rd Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Amsterdam (Hollande), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156129v1</w:t>
+                <w:t xml:space="preserve">hal-01156123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape Otimisation of the SEAREV Wave Energy Converter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">About some non-trivial properties of latching control applied to wave energy extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordinated Action Ocean Energy - 3rd Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Amsterdam (Hollande), France</w:t>
+              <w:t xml:space="preserve">SeSOS Seminar :Challenges for Wave Energy Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Trondheim (Norvège), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156123v1</w:t>
+                <w:t xml:space="preserve">hal-01156128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation and Time-domain Simulation of the SEAREV wave energy converter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Babarit</w:t>
+                <w:t xml:space="preserve">Simulação da propagação de ondas sobre um quebra-mar submarino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OMAE Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Halkidiki (Grèce), France</w:t>
+              <w:t xml:space="preserve">Congreso de Metodos Numericos en Ingenieria.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Grenade (Espagne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156050v1</w:t>
+                <w:t xml:space="preserve">hal-01156073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latching control of a power take off oscillator carried by a wave activated body</w:t>
+                <w:t xml:space="preserve">Optimisation and Time-domain Simulation of the SEAREV wave energy converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Workshop on Water Waves and Floating Bodies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Longyearbyen, France</w:t>
+              <w:t xml:space="preserve">OMAE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Halkidiki (Grèce), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156052v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Wave-to-Wire model for the Hydraulic PTO of the SEAREV device</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Latching control of a power take off oscillator carried by a wave activated body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordinated Action Ocean Energy - 2nd Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Uppsala (Suède), France</w:t>
+              <w:t xml:space="preserve">20th International Workshop on Water Waves and Floating Bodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Longyearbyen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156085v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Latching Control of a Wave Energy Device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Wave-to-Wire model for the Hydraulic PTO of the SEAREV device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Wave &amp; Tidal Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Glasgow (Ecosse), France</w:t>
+              <w:t xml:space="preserve">Coordinated Action Ocean Energy - 2nd Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Uppsala (Suède), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156048v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomie d’un système récupérateur d’énergie des vagues de seconde génération</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The SEAREV Wave Energy Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duclos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10es Journées de l'Hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Nantes, France</w:t>
+              <w:t xml:space="preserve">6th European Wave &amp; Tidal Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Glasgow (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156049v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédimensionnement d'un houlo-générateur pendulaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+                <w:t xml:space="preserve">Pre-design of direct electrical PTO for the SEAREV wave energy device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rozel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrotechnique du Futur 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, GRENOBLE, France. 9p</w:t>
+              <w:t xml:space="preserve">Coordinated Action Ocean Energy - 2nd Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676117v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SEAREV Wave Energy Converter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.H. Clement</w:t>
+                <w:t xml:space="preserve">Initial sizing of a wave energy converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rozel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Wave &amp; Tidal Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Glasgow (Ecosse), United Kingdom</w:t>
+              <w:t xml:space="preserve">11th European Conference on Power Electronics and Applications - EPE2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156061v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-design of direct electrical PTO for the SEAREV wave energy device</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal Latching Control of a Wave Energy Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordinated Action Ocean Energy - 2nd Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">6th European Wave &amp; Tidal Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Glasgow (Ecosse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156112v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial sizing of a wave energy converter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Babarit</w:t>
+                <w:t xml:space="preserve">Prédimensionnement d'un houlo-générateur pendulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rozel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Power Electronics and Applications - EPE2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Dresde, Germany</w:t>
+              <w:t xml:space="preserve">Electrotechnique du Futur 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, GRENOBLE, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156111v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEAREV - A Second Generation Wave Energy Converter</w:t>
+                <w:t xml:space="preserve">Anatomie d’un système récupérateur d’énergie des vagues de seconde génération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Renewable Energy Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Aberdeen (Ecosse), France</w:t>
+              <w:t xml:space="preserve">10es Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156051v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulação da propagação de ondas sobre um quebra-mar submarino</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Fortes</w:t>
+                <w:t xml:space="preserve">SEAREV - A Second Generation Wave Energy Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreso de Metodos Numericos en Ingenieria.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Grenade (Espagne), France</w:t>
+              <w:t xml:space="preserve">World Renewable Energy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Aberdeen (Ecosse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156073v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approvisionnement électrique d'une communauté insulaire par les énergies renouvelables : étude du cas de l'île d'Yeu</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.H. Clement</w:t>
+                <w:t xml:space="preserve">Comparative analysis of numerical wave models for wave propagation over varying sloping bottoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Debusschere</w:t>
+                <w:t xml:space="preserve">X Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Robin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">X J.A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SeaTechWeek</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Brest, France</w:t>
+              <w:t xml:space="preserve">14th Conference of the International Society for Offshore and Polar Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156019v1</w:t>
+                <w:t xml:space="preserve">hal-01156026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">l'énergie des vagues : une nouvelle filière énergétique pour un développement durable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Power take off damping optimisation with regard to wave climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUPiades 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, St Nazaire, France</w:t>
+              <w:t xml:space="preserve">OMAE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156014v1</w:t>
+                <w:t xml:space="preserve">hal-01156002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Énergie des vagues : la filière montante des énergies renouvelables marines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simulation of electricity supply of an Atlantic island by off-shore wind turbines and wave energy converters associated with a medium scale local energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debusschere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEAN2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Nantes, France</w:t>
+              <w:t xml:space="preserve">8th World Renewable Energy Congress 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, DENVER, United States. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156013v1</w:t>
+                <w:t xml:space="preserve">hal-00676114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energie des Mers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'Énergie des vagues : la filière montante des énergies renouvelables marines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation &amp; Energie ECRIN/OPECST (Assemblée Nationale)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">OCEAN2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155999v1</w:t>
+                <w:t xml:space="preserve">hal-01156013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of numerical wave models for wave propagation over varying sloping bottoms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">l'énergie des vagues : une nouvelle filière énergétique pour un développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Conference of the International Society for Offshore and Polar Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Toulon, France</w:t>
+              <w:t xml:space="preserve">IUPiades 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, St Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156026v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power take off damping optimisation with regard to wave climate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Approvisionnement électrique d'une communauté insulaire par les énergies renouvelables : étude du cas de l'île d'Yeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Debusschere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OMAE Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">SeaTechWeek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156002v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of electricity supply of an Atlantic island by off-shore wind turbines and wave energy converters associated with a medium scale local energy storage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Duclos</w:t>
+                <w:t xml:space="preserve">Energie des Mers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Abonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Majastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Renewable Energy Congress 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, DENVER, United States. 5p</w:t>
+              <w:t xml:space="preserve">Innovation &amp; Energie ECRIN/OPECST (Assemblée Nationale)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676114v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic performance for small arrays of submerged spheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.A.P. Justino</w:t>
+                <w:t xml:space="preserve">Comparison of latching control strategies for a heaving wave energy device in random sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Wave Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, Cork (Irlande), France</w:t>
+              <w:t xml:space="preserve">, 2003, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155978v1</w:t>
+                <w:t xml:space="preserve">hal-01155953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle discret par latching d'un système houlomoteur à un degré de liberté</w:t>
+                <w:t xml:space="preserve">Benefit of latching control for heaving wave energy device in random sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées de l'Hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Poitiers, France</w:t>
+              <w:t xml:space="preserve">13th Conference of the International Society for Offshore and Polar Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155954v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Énergie des vagues : opportunités offertes par les recherches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de la réflexion de la houle induite par une variation de profondeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Pôle Marine : Les énergies renouvelables : perspectives de nouveaux marchés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Nantes, France</w:t>
+              <w:t xml:space="preserve">8èmes Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155960v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of latching control strategies for a heaving wave energy device in random sea</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'énergie des vagues : naissance d'une nouvelle filière d'énergie renouvelable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Wave Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">Science en fête 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155953v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefit of latching control for heaving wave energy device in random sea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Duclos</w:t>
+                <w:t xml:space="preserve">Hydrodynamic performance for small arrays of submerged spheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.P. Justino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Conference of the International Society for Offshore and Polar Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">5th European Wave Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Cork (Irlande), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155952v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la réflexion de la houle induite par une variation de profondeur</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Gil</w:t>
+                <w:t xml:space="preserve">Contrôle discret par latching d'un système houlomoteur à un degré de liberté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées de l'Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155964v1</w:t>
+                <w:t xml:space="preserve">hal-01155954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'énergie des vagues : naissance d'une nouvelle filière d'énergie renouvelable</w:t>
+                <w:t xml:space="preserve">Énergie des vagues : opportunités offertes par les recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science en fête 2003</w:t>
+              <w:t xml:space="preserve">Séminaire Pôle Marine : Les énergies renouvelables : perspectives de nouveaux marchés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155961v1</w:t>
+                <w:t xml:space="preserve">hal-01155960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éolien Offshore et énergie des vagues : une synergie possible ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semi-Nonlinear 3D Time-Domain Simulation of a OWC Wave Power Plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ADEME/CLAROM : Éolien Offshore</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Rueil-Malmaison, France</w:t>
+              <w:t xml:space="preserve">17th International Workshop on Water Waves and Floating Bodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Cambridge (UK), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155916v1</w:t>
+                <w:t xml:space="preserve">hal-01155932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La récupération de l'énergie des vagues</w:t>
+                <w:t xml:space="preserve">Éolien Offshore et énergie des vagues : une synergie possible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEAMER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Nantes, France</w:t>
+              <w:t xml:space="preserve">Séminaire ADEME/CLAROM : Éolien Offshore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155917v1</w:t>
+                <w:t xml:space="preserve">hal-01155916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coupled Rankine/Kelvin BEM 3D solver for the time-domain simulation of OWC wave power Plant</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La récupération de l'énergie des vagues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Int Offshore and Polar Engineering Conf. ISOPE2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Kyushu, France</w:t>
+              <w:t xml:space="preserve">SEAMER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155931v1</w:t>
+                <w:t xml:space="preserve">hal-01155917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Nonlinear 3D Time-Domain Simulation of a OWC Wave Power Plant</w:t>
+                <w:t xml:space="preserve">A coupled Rankine/Kelvin BEM 3D solver for the time-domain simulation of OWC wave power Plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Workshop on Water Waves and Floating Bodies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Cambridge (UK), France</w:t>
+              <w:t xml:space="preserve">12th Int Offshore and Polar Engineering Conf. ISOPE2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Kyushu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155932v1</w:t>
+                <w:t xml:space="preserve">hal-01155931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Measurments of the Index of Wave Refraction through a Group of Vertical Cylinders</w:t>
+                <w:t xml:space="preserve">Numerical Simulation of Non-Linear radiative response of 2D OWC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Pianet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Int. Workshop on Water and Floatting Bodies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Hiroshima, France</w:t>
+              <w:t xml:space="preserve">Workshop on Numerical Methods in the Development, Design and Control of Wave Power Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155860v1</w:t>
+                <w:t xml:space="preserve">hal-01155859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Non-Linear radiative response of 2D OWC</w:t>
+                <w:t xml:space="preserve">Numerical Measurments of the Index of Wave Refraction through a Group of Vertical Cylinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pianet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Numerical Methods in the Development, Design and Control of Wave Power Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Nantes, France</w:t>
+              <w:t xml:space="preserve">16th Int. Workshop on Water and Floatting Bodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Hiroshima, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155859v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Study of a Half Submerged Pile Supported Breakwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Colmard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Int. Offshore and Polar Engineering Conf. ISOPE2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Stavanger, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11759,90 +11759,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation expérimentale et numérique de l'écoulement autour d'une digue partielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Colmard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Journées de l'Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Nantes, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11861,545 +11861,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption of Outgoing Waves in a numerical wave tank using a self-adaptive boundary condition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sur quelques propriétés différentielles de la fonction de Green de l'hydrodynamique à surface libre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Int Offshore and Polar Engineering Conf. ISOPE2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Seattle (USA), France</w:t>
+              <w:t xml:space="preserve">Séminaire de Mathématiques Appliquées; Université de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155820v1</w:t>
+                <w:t xml:space="preserve">hal-01155816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark test cases of Radiation Problem. Report on the 2nd Workshop of ISOPE Numerical Wave Tank group, Brest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Tanizawa</w:t>
+                <w:t xml:space="preserve">Absorption of Outgoing Waves in a numerical wave tank using a self-adaptive boundary condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Int Offshore and Polar Engineering Conf. ISOPE2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Seattle (USA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155849v1</w:t>
+                <w:t xml:space="preserve">hal-01155820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modelling of OWC-Shoreline Devices with the Effects of Surrounding Coastline and Non-Flat Bottom</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.J.N.A. Sarmento</w:t>
+                <w:t xml:space="preserve">Benchmark test cases of Radiation Problem. Report on the 2nd Workshop of ISOPE Numerical Wave Tank group, Brest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tanizawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Delhommeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Int Offshore and Polar Engineering Conf. ISOPE2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Seattle (USA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155813v1</w:t>
+                <w:t xml:space="preserve">hal-01155849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Wave Tanks: state of the art and axes of development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.H. Clément</w:t>
+                <w:t xml:space="preserve">Numerical Modelling of OWC-Shoreline Devices with the Effects of Surrounding Coastline and Non-Flat Bottom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brito-Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J.N.A. Sarmento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delhommeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Int Offshore and Polar Engineering Conf. ISOPE2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Seattle (USA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155815v1</w:t>
+                <w:t xml:space="preserve">hal-01155813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulacao Numerica da Geracao de uma Onda Solitaria Externa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.H. Clement</w:t>
+                <w:t xml:space="preserve">Numerical Wave Tanks: state of the art and axes of development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Congresso, Nacional de Mecânica Aplicada e Computacional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">10th Int Offshore and Polar Engineering Conf. ISOPE2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Seattle (USA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155827v1</w:t>
+                <w:t xml:space="preserve">hal-01155815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur quelques propriétés différentielles de la fonction de Green de l'hydrodynamique à surface libre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulacao Numerica da Geracao de uma Onda Solitaria Externa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Mathématiques Appliquées; Université de Nantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Nantes, France</w:t>
+              <w:t xml:space="preserve">6th Congresso, Nacional de Mecânica Aplicada e Computacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155816v1</w:t>
+                <w:t xml:space="preserve">hal-01155827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D Boundary Element Code for the Analysis of OWC Wave-Power Plants</w:t>
               </w:r>
@@ -13074,260 +13074,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of impulse response functions using differential properties of the time domain Green Function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self adaptive control of a piston wave-absorber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chatry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gouraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Int. Workshop Water Waves and Floating Bodies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">8th Int. Offshore and Polar Engineering Conf. ISOPE98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Montreal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155737v1</w:t>
+                <w:t xml:space="preserve">hal-01155734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self adaptive control of a piston wave-absorber</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent developments of computational time-domain Hydrodynamics based on a differential approach of the Green function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Gouraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Int. Offshore and Polar Engineering Conf. ISOPE98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Montreal, France</w:t>
+              <w:t xml:space="preserve">Proc. EUROMECH- 374</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155734v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments of computational time-domain Hydrodynamics based on a differential approach of the Green function</w:t>
+                <w:t xml:space="preserve">Computation of impulse response functions using differential properties of the time domain Green Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. EUROMECH- 374</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Poitiers, France</w:t>
+              <w:t xml:space="preserve">13th Int. Workshop Water Waves and Floating Bodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155738v1</w:t>
+                <w:t xml:space="preserve">hal-01155737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13371,51 +13371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicael Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13483,51 +13483,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave energy converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicael Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13785,51 +13785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Seigneurbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles Technologies de l'Energie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès Publishing, pp.221-266, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14023,51 +14023,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532605v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.3352" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065062v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunmei Xie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2019.03.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635249v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc H Fabregas-Flavia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Mcnatt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rong&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2017.11.026" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986074v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngmyung Choi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Delhommeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2018.10.007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531902v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Fabregas Flavi&#224;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2017.05.003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01440559v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Noguera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fritz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Clement" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2016.12.044" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531895v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F F&#224;bregas Flavi&#224;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijome.2017.05.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297452v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fritz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clement" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.03.009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459760v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nathan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kannengiesser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dastot Le Moal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nunes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361940v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cordonnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gorintin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Cagny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babarit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.01.061" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9J7S9KM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145196v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sergent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baudry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448835v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet V. Ngo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu&#235;lla Fr&#233;d&#233;rique, Dominique Delalande" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.08.020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQRBHLD3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134706v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Genest" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Bonnefoy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2014.09.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145118v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2011.0132" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145142v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Saulnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Clement" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F.O. Falcao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Pontes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prevosto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2010.10.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528937v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruellan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Benahmed" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2010.2046808" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145133v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borgarino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rpg.2009.0190" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798966v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guglielmi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266584v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guglielmi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2009.05.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699486v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/14750902JEME48" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22A016B68FD4CB289506F2227AEFE06F3D128D62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699487v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Josset" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699464v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Duclos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2163877" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676111v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Duclos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2005.08.014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699461v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2006.05.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBFSM9H3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463034v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2005.05.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699446v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duclos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentaz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colmard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699445v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699435v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699420v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mccullen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falcao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fiorentino" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gardner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699413v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brito-Melo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hofmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.N.A. Sarmento" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delhommeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699415v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699398v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699394v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Kim" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tanizawa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433346v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433342v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004376504969" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N8J59R2P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433344v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506699v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcph.1996.0126" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFDQMGKS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433340v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697820v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Domgin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697777v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marichal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986164v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2018-78295" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157356v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395856v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian H Winship" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Meunier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-0782-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492658v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc F&#224;bregas Flavi&#224;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2016-54130" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198810v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mory" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dugor" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198809v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baudry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Marrone" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Touz&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201541v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157277v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869262v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laluc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201584v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01576179v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huguet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derien" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yen-Potin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(13)70359-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158831v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laluc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moussaoui" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Idier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158855v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rongere" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158793v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bail Le" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201952v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201957v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Bail" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158800v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Genest" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnefoy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158792v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156271v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mouslim" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laporte-Weywada" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156270v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H Clement" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156308v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505155v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156320v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ricci" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F Falcao" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156222v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156262v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tissandier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156223v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156196v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Kerbiriou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maisondieu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156185v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gilloteaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156187v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gilloteaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducrozet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273270v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156186v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156181v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pettinotti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Toularastel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Quillard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156188v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676123v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2007.383631" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156130v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676121v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156122v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156157v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruellan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benahmed" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Multon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156158v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarmento" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Whitaker" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156128v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156129v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156123v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156050v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156052v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156085v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156048v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156049v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676117v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rozel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156061v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156112v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rozel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156111v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156051v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156073v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gil" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Didier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156019v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Debusschere" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156014v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156013v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155999v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abonnel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fichaux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauthier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Majastre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156026v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Santos" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X J.A." TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156002v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676114v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155978v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.P. Justino" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155954v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155960v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155953v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155952v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155964v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155961v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155916v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155917v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155931v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155932v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155860v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pianet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155859v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155867v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155869v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155820v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155849v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155813v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155815v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155827v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155816v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155768v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155774v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155776v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155771v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155775v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155773v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155735v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155731v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155737v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155734v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gouraud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155738v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156638v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Aubry" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156751v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603185.ch11" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505169v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Abonnel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fichaud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Majastre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676240v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seigneurbieux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532605v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.3352" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065062v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunmei Xie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2019.03.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635249v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc H Fabregas-Flavia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Mcnatt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rong&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2017.11.026" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986074v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngmyung Choi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Delhommeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2018.10.007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01440559v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Noguera" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fritz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Clement" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2016.12.044" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531902v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Fabregas Flavi&#224;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2017.05.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531895v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F F&#224;bregas Flavi&#224;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijome.2017.05.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459760v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nathan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kannengiesser" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dastot Le Moal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nunes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297452v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fritz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clement" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.03.009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361940v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cordonnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gorintin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Cagny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babarit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.01.061" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9J7S9KM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145196v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sergent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baudry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448835v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet V. Ngo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu&#235;lla Fr&#233;d&#233;rique, Dominique Delalande" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.08.020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQRBHLD3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134706v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Genest" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Bonnefoy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2014.09.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145118v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2011.0132" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145142v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Saulnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Clement" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F.O. Falcao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Pontes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prevosto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2010.10.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528937v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruellan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Benahmed" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2010.2046808" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145133v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borgarino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rpg.2009.0190" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798966v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guglielmi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266584v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guglielmi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2009.05.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699486v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/14750902JEME48" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22A016B68FD4CB289506F2227AEFE06F3D128D62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699487v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Josset" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699461v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2006.05.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBFSM9H3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699464v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Duclos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2163877" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676111v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Duclos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2005.08.014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699445v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duclos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463034v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2005.05.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699446v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentaz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colmard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699435v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699420v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mccullen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falcao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fiorentino" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gardner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699413v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brito-Melo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hofmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.N.A. Sarmento" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delhommeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699415v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699398v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699394v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Kim" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tanizawa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433346v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433342v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004376504969" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N8J59R2P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433344v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433340v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506699v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcph.1996.0126" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFDQMGKS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697820v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Domgin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697777v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marichal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986164v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2018-78295" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157356v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395856v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian H Winship" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Meunier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-0782-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492658v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc F&#224;bregas Flavi&#224;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2016-54130" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201541v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198810v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mory" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dugor" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198809v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baudry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Marrone" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Touz&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157277v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158855v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rongere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201584v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869262v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laluc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01576179v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huguet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derien" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yen-Potin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(13)70359-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158831v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laluc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moussaoui" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Idier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158800v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Genest" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnefoy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158793v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bail Le" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201952v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201957v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Bail" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158792v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156320v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ricci" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F Falcao" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156271v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mouslim" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laporte-Weywada" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156270v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H Clement" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156308v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505155v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156222v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156262v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tissandier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156223v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156188v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gilloteaux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducrozet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676123v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2007.383631" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156196v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Kerbiriou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maisondieu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156187v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gilloteaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273270v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156185v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156186v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156181v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pettinotti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Toularastel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Quillard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676121v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156130v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156157v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruellan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benahmed" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Multon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156122v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156158v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarmento" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Whitaker" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156129v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156123v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156128v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156073v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gil" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Didier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156050v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156052v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156085v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156061v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156112v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rozel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156111v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156048v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676117v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rozel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156049v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156051v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156026v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Santos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X J.A." TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156002v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676114v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156013v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156014v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156019v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Debusschere" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155999v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abonnel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fichaux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauthier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Majastre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155953v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155952v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155964v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155961v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155978v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.P. Justino" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155954v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155960v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155932v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155916v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155917v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155931v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155859v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155860v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pianet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155867v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155869v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155816v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155820v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155849v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155813v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155815v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155827v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155768v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155774v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155776v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155771v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155775v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155773v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155735v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155731v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155734v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gouraud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155738v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155737v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156638v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Aubry" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156751v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603185.ch11" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505169v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Abonnel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fichaud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Majastre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676240v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seigneurbieux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>