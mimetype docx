--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1038,697 +1038,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, silicate clouds, but no CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; detected in a warm Neptune</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Crouzet</w:t>
+                <w:t xml:space="preserve">The Science Performance of JWST as Characterized in Commissioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Rigby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marshall Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mcelwain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randy Kimble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Friedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-023-06849-0⟩</w:t>
+              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 135 (1046), pp.048001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1538-3873/acb293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489132v1</w:t>
+                <w:t xml:space="preserve">hal-04268721v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ejecta, Rings, and Dust in SN 1987A with JWST MIRI/MRS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C Fransson</w:t>
+                <w:t xml:space="preserve">The James Webb Space Telescope Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gardner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mather</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randy Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Abell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ad0036⟩</w:t>
+              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 135 (1048), pp.068001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1538-3873/acd1b5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294538v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">15NH3 in the atmosphere of a cool brown dwarf</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Tremblin</w:t>
+                <w:t xml:space="preserve">Ejecta, Rings, and Dust in SN 1987A with JWST MIRI/MRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.C Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J Kavanagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J Barlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Temim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Fransson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-023-06813-y⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 958 (1), pp.95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ad0036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489129v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The James Webb Space Telescope Mission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mark Abernathy</w:t>
+                <w:t xml:space="preserve">15NH3 in the atmosphere of a cool brown dwarf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Barrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mollière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polychronis Patapis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tremblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1538-3873/acd1b5⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 624 (7991), pp.263-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-023-06813-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268697v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Science Performance of JWST as Characterized in Commissioning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Scott Friedman</w:t>
+                <w:t xml:space="preserve">SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, silicate clouds, but no CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; detected in a warm Neptune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achrène Dyrek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leen Decin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Bouwman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 625 (7993), pp.51-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-023-06849-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1538-3873/acb293⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04268721v2</w:t>
+                <w:t xml:space="preserve">hal-04489132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mid-infrared Instrument for JWST and Its In-flight Performance</w:t>
               </w:r>
@@ -3048,453 +3048,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01166790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Planck&amp;lt;/i&amp;gt; intermediate results: XLVII. Planck constraints on reionization history</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C Baccigalupi</w:t>
+                <w:t xml:space="preserve">Planck 2015 results. VII. HFI TOI and beam processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planck Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 596, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628897⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04491129v1</w:t>
+                <w:t xml:space="preserve">hal-02461152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. VII. HFI TOI and beam processing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Arnaud</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Planck&amp;lt;/i&amp;gt; intermediate results: XLVII. Planck constraints on reionization history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A7. </w:t>
+              <w:t xml:space="preserve">, 2016, 596, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461152v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XXX. The angular power spectrum of polarized dust emission at intermediate and high Galactic latitudes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planck 2015 results. XI. CMB power spectra, likelihoods, and robustness of parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 586, pp.A133. </w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01067254v1</w:t>
+                <w:t xml:space="preserve">in2p3-01175818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. IX. Diffuse component separation: CMB maps</w:t>
+                <w:t xml:space="preserve">Planck 2015 results. VIII. High Frequency Instrument data processing: Calibration and maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
@@ -3533,764 +3533,764 @@
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A9. </w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525936⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01119454v1</w:t>
+                <w:t xml:space="preserve">in2p3-01113936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XL. The Sunyaev-Zeldovich signal from the Virgo cluster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck 2015 results. I. Overview of products and scientific results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Baccigalupi</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Akrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. R. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 596, pp.A101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527743⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01230196v1</w:t>
+                <w:t xml:space="preserve">in2p3-01113893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XXVI. The Second Planck Catalogue of Compact Sources</w:t>
+                <w:t xml:space="preserve">Planck 2015 results. XIII. Cosmological parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A26. </w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526914⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01174421v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01113946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XLIV. Structure of the Galactic magnetic field from dust polarization maps of the southern Galactic cap</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck 2015 results. XXIII. The thermal Sunyaev-Zeldovich effect--cosmic infrared background correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Arzoumanian</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 596, pp.A105. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628636⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03645030v1</w:t>
+                <w:t xml:space="preserve">in2p3-01203489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results: XLVIII. Disentangling Galactic dust emission and cosmic infrared background anisotropies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck intermediate results:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baccigalupi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ballardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 596, pp.A109. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629022⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 596, pp.A108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01420470v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XVII. Constraints on primordial non-Gaussianity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planck intermediate results. XLIX. Parity-violation constraints from polarization data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baccigalupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ballardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A17. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525836⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 596, pp.A110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01115237v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03645027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck 2015 results. XXVII. The Second Planck Catalogue of Sunyaev-Zeldovich Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4339,502 +4339,502 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 594, pp.A27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201525823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01115296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XXIII. The thermal Sunyaev-Zeldovich effect--cosmic infrared background correlation</w:t>
+                <w:t xml:space="preserve">Planck 2015 results. XVII. Constraints on primordial non-Gaussianity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Baccigalupi</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arroja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A23. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527418⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01203489v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01115237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XLIX. Parity-violation constraints from polarization data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck intermediate results. XXX. The angular power spectrum of polarized dust emission at intermediate and high Galactic latitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Ashdown</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Ballardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 596, pp.A110. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629018⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 586, pp.A133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03645027v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01067254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results:</w:t>
+                <w:t xml:space="preserve">Planck 2015 results. IX. Diffuse component separation: CMB maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 596, pp.A108. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628897⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03534696v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01119454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XI. CMB power spectra, likelihoods, and robustness of parameters</w:t>
+                <w:t xml:space="preserve">Planck intermediate results. XL. The Sunyaev-Zeldovich signal from the Virgo cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
@@ -4873,614 +4873,614 @@
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526926⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 596, pp.A101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01175818v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01230196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. I. Overview of products and scientific results</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planck 2015 results. XXVI. The Second Planck Catalogue of Compact Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. I. R. Alves</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Argüeso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527101⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01113893v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01174421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. VIII. High Frequency Instrument data processing: Calibration and maps</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planck intermediate results. XLIV. Structure of the Galactic magnetic field from dust polarization maps of the southern Galactic cap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Ashdown</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. R. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arzoumanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A8. </w:t>
+              <w:t xml:space="preserve">, 2016, 596, pp.A105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525820⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01113936v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03645030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XIII. Cosmological parameters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planck intermediate results: XLVIII. Disentangling Galactic dust emission and cosmic infrared background anisotropies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baccigalupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ballardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A13. </w:t>
+              <w:t xml:space="preserve">, 2016, 596, pp.A109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01113946v1</w:t>
+                <w:t xml:space="preserve">in2p3-01420470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XIX. Constraints on primordial magnetic fields</w:t>
+                <w:t xml:space="preserve">Planck 2015 results. XXVIII. The Planck Catalogue of Galactic Cold Clumps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A19. </w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01115270v1</w:t>
+                <w:t xml:space="preserve">in2p3-01115301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck 2015 results. XVI. Isotropy and statistics of the CMB</w:t>
               </w:r>
@@ -5594,161 +5594,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01169549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XXVIII. The Planck Catalogue of Galactic Cold Clumps</w:t>
+                <w:t xml:space="preserve">Planck 2015 results. XIX. Constraints on primordial magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arroja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A28. </w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01115301v1</w:t>
+                <w:t xml:space="preserve">in2p3-01115270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck 2015 results. XVIII. Background geometry and topology of the Universe</w:t>
               </w:r>
@@ -6041,51 +6041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arroja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7068,563 +7068,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01000147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XIX. An overview of the polarized thermal emission from Galactic dust</w:t>
+                <w:t xml:space="preserve">Planck intermediate results. XXV. The Andromeda Galaxy as seen by Planck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 576, pp.A104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424082⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 582, pp.A28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01000103v1</w:t>
+                <w:t xml:space="preserve">cea-01383743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XXXII. The updated Planck catalogue of Sunyaev-Zeldovich sources</w:t>
+                <w:t xml:space="preserve">Planck intermediate results. XXI. Comparison of polarized thermal emission from Galactic dust at 353 GHz with interstellar polarization in the visible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aniano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 581, pp.A14. </w:t>
+              <w:t xml:space="preserve">, 2015, 576, pp.A106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01383677v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01000134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XXI. Comparison of polarized thermal emission from Galactic dust at 353 GHz with interstellar polarization in the visible</w:t>
+                <w:t xml:space="preserve">Planck 2013 results. XXXII. The updated Planck catalogue of Sunyaev-Zeldovich sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 576, pp.A106. </w:t>
+              <w:t xml:space="preserve">, 2015, 581, pp.A14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01000134v1</w:t>
+                <w:t xml:space="preserve">cea-01383677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XXV. The Andromeda Galaxy as seen by Planck</w:t>
+                <w:t xml:space="preserve">Planck intermediate results. XIX. An overview of the polarized thermal emission from Galactic dust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Aumont</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. R. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 582, pp.A28. </w:t>
+              <w:t xml:space="preserve">, 2015, 576, pp.A104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01383743v1</w:t>
+                <w:t xml:space="preserve">in2p3-01000103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck intermediate results. XX. Comparison of polarized thermal emission from Galactic dust with simulations of MHD turbulence</w:t>
               </w:r>
@@ -8676,319 +8676,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00803652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XXVI. Background geometry and topology of the Universe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+                <w:t xml:space="preserve">Planck 2013 results. XI. All-sky model of thermal dust emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Ashdown</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. R. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A26. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321546⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201323195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00804193v1</w:t>
+                <w:t xml:space="preserve">in2p3-00914508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XXI. Power spectrum and high-order statistics of the Planck all-sky Compton parameter map</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+                <w:t xml:space="preserve">Planck 2013 results. I. Overview of products and scientific results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. R. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A21. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 571, pp.A1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321522⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00804564v1</w:t>
+                <w:t xml:space="preserve">in2p3-00803620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XX. Cosmology from Sunyaev-Zeldovich cluster counts</w:t>
+                <w:t xml:space="preserve">Planck 2013 results. VIII. HFI photometric calibration and mapmaking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
@@ -9027,236 +9027,236 @@
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A20. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 571, pp.A8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321521⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00804174v1</w:t>
+                <w:t xml:space="preserve">in2p3-00803661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XXIX. The Planck catalogue of Sunyaev-Zeldovich sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck 2013 results. XXII. Constraints on inflation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planck Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A29. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 571, pp.A22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321523⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00804200v1</w:t>
+                <w:t xml:space="preserve">in2p3-00804182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. X. HFI energetic particle effects: characterization, removal, and simulation</w:t>
+                <w:t xml:space="preserve">Planck 2013 results. IX. HFI spectral response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
@@ -9295,102 +9295,102 @@
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A10. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 571, pp.A9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321577⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00803707v1</w:t>
+                <w:t xml:space="preserve">in2p3-00803663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XVI. Cosmological parameters</w:t>
+                <w:t xml:space="preserve">Planck 2013 results. XXIX. The Planck catalogue of Sunyaev-Zeldovich sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
@@ -9429,236 +9429,236 @@
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A16. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 571, pp.A29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321591⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00803732v1</w:t>
+                <w:t xml:space="preserve">in2p3-00804200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XXII. Constraints on inflation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planck 2013 results. XVI. Cosmological parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A22. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 571, pp.A16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321569⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00804182v1</w:t>
+                <w:t xml:space="preserve">in2p3-00803732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. IX. HFI spectral response</w:t>
+                <w:t xml:space="preserve">Planck 2013 results. X. HFI energetic particle effects: characterization, removal, and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
@@ -9697,102 +9697,102 @@
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A9. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 571, pp.A10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321531⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00803663v1</w:t>
+                <w:t xml:space="preserve">in2p3-00803707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. VIII. HFI photometric calibration and mapmaking</w:t>
+                <w:t xml:space="preserve">Planck 2013 results. XX. Cosmology from Sunyaev-Zeldovich cluster counts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
@@ -9831,748 +9831,748 @@
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A8. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 571, pp.A20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321538⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00803661v1</w:t>
+                <w:t xml:space="preserve">in2p3-00804174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. I. Overview of products and scientific results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">Planck 2013 results. XXVI. Background geometry and topology of the Universe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A1. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 571, pp.A26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321529⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00803620v1</w:t>
+                <w:t xml:space="preserve">in2p3-00804193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XI. All-sky model of thermal dust emission</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">Planck 2013 results. XXI. Power spectrum and high-order statistics of the Planck all-sky Compton parameter map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. I. R. Alves</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A11. </w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201323195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00914508v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00804564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XIV. Zodiacal emission</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+                <w:t xml:space="preserve">Planck 2013 results. VI. High Frequency Instrument data processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A14. </w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321562⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00803726v1</w:t>
+                <w:t xml:space="preserve">hal-01225863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. VI. High Frequency Instrument data processing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ashdown</w:t>
+                <w:t xml:space="preserve">Characterization and physical explanation of energetic particles on Planck HFI instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Atik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bréelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321570⟩</w:t>
+              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 176 (5-6), pp.773-786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10909-014-1116-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01225863v1</w:t>
+                <w:t xml:space="preserve">in2p3-00847209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and physical explanation of energetic particles on Planck HFI instrument</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Bréelle</w:t>
+                <w:t xml:space="preserve">Planck 2013 results. XIV. Zodiacal emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planck Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 176 (5-6), pp.773-786. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 571, pp.A14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10909-014-1116-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00847209v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00803726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck 2013 results. XV. CMB power spectra and likelihood</w:t>
               </w:r>
@@ -10692,77 +10692,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of particles on the Planck HFI detectors: Ground-based measurements and physical interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Atik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11624,210 +11624,210 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00925897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. VII. Statistical properties of infrared and radio extragalactic sources from the Planck Early Release Compact Source Catalogue at frequencies between 100 and 857 GHz</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planck intermediate results. III. The relation between galaxy cluster mass and Sunyaev-Zeldovich signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Atrio-Barandela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 550, pp.A133. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220053⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 550, pp.A129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00790892v1</w:t>
+                <w:t xml:space="preserve">in2p3-00716000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. VIII. Filaments between interacting clusters</w:t>
+                <w:t xml:space="preserve">Planck intermediate results XI. The gas content of dark matter halos: the Sunyaev-Zeldovich-stellar mass relation for locally brightest galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11841,127 +11841,127 @@
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 550, pp.A134. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 557, pp.A52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220194⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00792990v1</w:t>
+                <w:t xml:space="preserve">cea-01135420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck Intermediate Results. IV. The XMM-Newton validation programme for new Planck galaxy clusters</w:t>
+                <w:t xml:space="preserve">Planck intermediate results IX. Detection of the Galactic haze with Planck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11975,94 +11975,94 @@
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 550, pp.A130. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 554, pp.A139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219519⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00716013v1</w:t>
+                <w:t xml:space="preserve">cea-01135391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck intermediate results. XII: Diffuse Galactic components in the Gould Belt system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12111,125 +12111,125 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 557, pp.A53. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01135421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results IX. Detection of the Galactic haze with Planck</w:t>
+                <w:t xml:space="preserve">Planck Intermediate Results. V. Pressure profiles of galaxy clusters from the Sunyaev-Zeldovich effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12243,102 +12243,102 @@
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 554, pp.A139. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 550, pp.A131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220271⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01135391v1</w:t>
+                <w:t xml:space="preserve">in2p3-00740049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck Intermediate Results. V. Pressure profiles of galaxy clusters from the Sunyaev-Zeldovich effect</w:t>
+                <w:t xml:space="preserve">Planck Intermediate Results. IV. The XMM-Newton validation programme for new Planck galaxy clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
@@ -12377,261 +12377,261 @@
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 550, pp.A131. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 550, pp.A130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00740049v1</w:t>
+                <w:t xml:space="preserve">in2p3-00716013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. III. The relation between galaxy cluster mass and Sunyaev-Zeldovich signal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck intermediate results. VII. Statistical properties of infrared and radio extragalactic sources from the Planck Early Release Compact Source Catalogue at frequencies between 100 and 857 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planck Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Argüeso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Atrio-Barandela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 550, pp.A129. </w:t>
+              <w:t xml:space="preserve">, 2013, 550, pp.A133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00716000v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00790892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results XI. The gas content of dark matter halos: the Sunyaev-Zeldovich-stellar mass relation for locally brightest galaxies</w:t>
+                <w:t xml:space="preserve">Planck intermediate results. VIII. Filaments between interacting clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12645,78 +12645,78 @@
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 557, pp.A52. </w:t>
+              <w:t xml:space="preserve">, 2013, 550, pp.A134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01135420v1</w:t>
+                <w:t xml:space="preserve">in2p3-00792990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck intermediate results X. Physics of the hot gas in the Coma cluster</w:t>
               </w:r>
@@ -13009,51 +13009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Atrio-Barandela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13098,295 +13098,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00715966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. XV. Spectral energy distributions and radio continuum spectra of northern extragalactic radio sources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">Planck early results. XII. Cluster Sunyaev-Zeldovich optical scaling relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planck Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. F. Aller</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116466⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00644407v1</w:t>
+                <w:t xml:space="preserve">in2p3-00644433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. XII. Cluster Sunyaev-Zeldovich optical scaling relations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Planck Collaboration</w:t>
+                <w:t xml:space="preserve">Planck early results. XV. Spectral energy distributions and radio continuum spectra of northern extragalactic radio sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aatrokoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Aumont</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. D. Aller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. F. Aller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A12. </w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00644433v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00644407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck early results. IV. First assessment of the High Frequency Instrument in-flight performance</w:t>
               </w:r>
@@ -13500,563 +13500,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. XI. Calibration of the local galaxy cluster Sunyaev-Zeldovich scaling relations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+                <w:t xml:space="preserve">Planck early results. VII. The Early Release Compact Source Catalogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A11. </w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00644414v1</w:t>
+                <w:t xml:space="preserve">hal-03719329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. XXVI. Detection with Planck and confirmation by XMM-Newton of PLCK G266.6-27.3, an exceptionally X-ray luminous and massive galaxy cluster at z ~ 1</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planck early results. X. Statistical analysis of Sunyaev-Zeldovich scaling relations for X-ray galaxy clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A26. </w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00644594v1</w:t>
+                <w:t xml:space="preserve">hal-03720567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. XXV. Thermal dust in nearby molecular clouds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">Planck early results. II. The thermal performance of Planck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A25. </w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00644571v1</w:t>
+                <w:t xml:space="preserve">hal-03714938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. IX. XMM-Newton follow-up for validation of Planck cluster candidates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck early results. I. The Planck mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A9. </w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00557269v1</w:t>
+                <w:t xml:space="preserve">in2p3-00555352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck early results. XIX. All-sky temperature and dust optical depth from Planck and IRAS. Constraints on the &amp;quot;dark gas&amp;quot; in our Galaxy</w:t>
               </w:r>
@@ -14304,563 +14304,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00644183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. II. The thermal performance of Planck</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planck early results. IX. XMM-Newton follow-up for validation of Planck cluster candidates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A2. </w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714938v1</w:t>
+                <w:t xml:space="preserve">in2p3-00557269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. I. The Planck mission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+                <w:t xml:space="preserve">Planck early results. XXV. Thermal dust in nearby molecular clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planck Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A1. </w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00555352v1</w:t>
+                <w:t xml:space="preserve">in2p3-00644571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. VII. The Early Release Compact Source Catalogue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">Planck early results. XXVI. Detection with Planck and confirmation by XMM-Newton of PLCK G266.6-27.3, an exceptionally X-ray luminous and massive galaxy cluster at z ~ 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planck Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A7. </w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03719329v1</w:t>
+                <w:t xml:space="preserve">in2p3-00644594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. X. Statistical analysis of Sunyaev-Zeldovich scaling relations for X-ray galaxy clusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck early results. XI. Calibration of the local galaxy cluster Sunyaev-Zeldovich scaling relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planck Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A10. </w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03720567v1</w:t>
+                <w:t xml:space="preserve">in2p3-00644414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck early results. XIV. ERCSC validation and extreme radio sources</w:t>
               </w:r>
@@ -15261,51 +15261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck early results. XXI. Properties of the interstellar medium in the Galactic plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15797,51 +15797,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck early results. XXIV. Dust in the diffuse interstellar medium and the Galactic halo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16091,51 +16091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bréelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Broszkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17220,103 +17220,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of JWST science performance from commissioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Rigby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marshall Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mcelwain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy Kimble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Friedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -17659,51 +17659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bréelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17948,51 +17948,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343598v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Voyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Changeat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lagage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tremblin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rens Waters" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/adbd46" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343633v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achr&#232;ne Dyrek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Decin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Bouwman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crouzet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Molli&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06849-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589886v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boccaletti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M&#226;lin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudoz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347912" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04822445v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dicken" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Garc&#237;a Mar&#237;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Shivaei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Libralato" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449451" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503421v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouchet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gastaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coulais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J Barlow" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fransson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad2770" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04843545v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fransson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Barlow" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Kavanagh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larsson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. C. Jones" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adj5796" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343606v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ducrot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Min" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor J Bell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02428-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489132v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294538v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.C Jones" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J Kavanagh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Temim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad0036" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489129v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barrado" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polychronis Patapis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06813-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268697v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gardner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mather" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Abbott" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Abell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Abernathy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/acd1b5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268721v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Rigby" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Perrin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcelwain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Kimble" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Friedman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/acb293" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268715v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Wright" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Rieke" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Glasse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ressler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/acbe66" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006158v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sargent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.C. Jones" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Barlow" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acd555" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03989029v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeongbin Park" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duvert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Jung" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwester Arabas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.04633" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03953597v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lestrade" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. D&#233;sert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lagache" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244036" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513169v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Klaassen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Geers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Beard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A O&#8217;brien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cossou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3416" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279461v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Danielski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Baudino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Gastaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aae651" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678505v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Planck Collaboration" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashar Akrami" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashdown" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aumont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baccigalupi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630311" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01202980v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. R. Ade" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527103" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01113941v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. R. Alves" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525967" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01166790v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526803" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04491129v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Adam" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Aghanim" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ashdown" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aumont" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baccigalupi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628897" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461152v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525844" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01067254v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425034" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01119454v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525936" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01230196v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527743" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01174421v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arg&#252;eso" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526914" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645030v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arzoumanian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628636" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01420470v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ballardini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629022" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115237v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arroja" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525836" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115296v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525823" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01203489v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527418" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645027v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629018" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534696v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01175818v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526926" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01113893v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Akrami" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527101" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01113936v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525820" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01113946v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525830" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115270v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525821" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01169549v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K. Aluri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526681" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115301v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525819" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115263v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525829" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115223v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525941" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01140412v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525898" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115280v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525831" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01214769v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527206" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115287v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525826" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115215v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525814" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115290v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525833" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645029v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628890" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000147v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aniano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armitage-Caplan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424088" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000103v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alina" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424082" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383677v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525787" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000134v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424087" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383743v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424643" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000126v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424086" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593518v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ade" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ahmed" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aikin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alexander" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.101301" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01058892v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.R. Ade" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423743" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01289968v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321526" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803714v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321580" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803735v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321543" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804187v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321534" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803652v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321535" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804193v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321546" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804564v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321522" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804174v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321521" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804200v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321523" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803707v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321577" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803732v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321591" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00804182v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321569" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803663v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321531" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803661v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321538" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803620v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321529" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00914508v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abergel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323195" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00803726v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321562" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225863v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321570" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00847209v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Catalano" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Atik" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benoit" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Br&#233;elle" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-014-1116-6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225860v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321573" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00978447v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beno&#238;t" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Br&#233;elle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423868" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804189v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321554" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803736v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321540" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804198v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321524" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804192v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321621" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-01080635v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321553" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00925897v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322093" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00790892v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220053" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00792990v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220194" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716013v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219519" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135421v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321160" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135391v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220271" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740049v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220040" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716000v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Atrio-Barandela" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219398" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135420v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220941" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135390v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220247" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740052v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220039" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00715966v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118731" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00644407v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aatrokoski" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. Aller" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Aller" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116466" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644433v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116489" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717813v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ansari" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116487" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644414v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116458" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644594v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117430" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644571v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116483" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00557269v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116460" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644355v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116479" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644183v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116461" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714938v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116486" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00555352v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116464" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719329v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116474" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720567v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116457" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00554684v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Angelakis" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116475" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644479v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116454" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644443v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116473" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00646202v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116455" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716083v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116462" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00644552v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116472" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00557254v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116459" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00646198v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116485" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644348v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116470" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00533648v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pajot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Beney" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Broszkiewicz" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913203" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00533343v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Tauber" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mandolesi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Puget" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Banos" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bersanelli" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912983" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00535714v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lamarre" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guyot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912975" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083629v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piat" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Torre" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Woodcraft" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2005.12.076" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPJMZ7J7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785373v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Giovannelli" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20047011" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03996561v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bouchet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gastaud" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kendrew" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Bombardi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629778" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03996651v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Schellens" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03996753v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duvert" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jung" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arabas" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Flinois" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03994869v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P. Greene" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor J. Bell" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844577v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436787v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ajeddig" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andre" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700027" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809644v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schellens" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Park" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189826v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piat" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Torre" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulais" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Woodcraft" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NIMA.2005.12.076" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343598v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Voyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Changeat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lagage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tremblin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rens Waters" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/adbd46" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343633v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achr&#232;ne Dyrek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Decin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Bouwman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crouzet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Molli&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06849-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589886v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boccaletti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M&#226;lin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudoz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347912" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04822445v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dicken" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Garc&#237;a Mar&#237;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Shivaei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Libralato" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449451" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503421v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouchet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gastaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coulais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J Barlow" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fransson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad2770" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04843545v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fransson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Barlow" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Kavanagh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larsson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. C. Jones" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adj5796" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343606v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ducrot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Min" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor J Bell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02428-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268721v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Rigby" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Perrin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcelwain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Kimble" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Friedman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/acb293" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gardner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mather" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Abbott" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Abell" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Abernathy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/acd1b5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294538v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.C Jones" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J Kavanagh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Temim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad0036" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489129v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barrado" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polychronis Patapis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06813-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489132v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268715v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Wright" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Rieke" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Glasse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ressler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/acbe66" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006158v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sargent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.C. Jones" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Barlow" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acd555" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03989029v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeongbin Park" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duvert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Jung" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwester Arabas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.04633" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03953597v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lestrade" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. D&#233;sert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lagache" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244036" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513169v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Klaassen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Geers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Beard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A O&#8217;brien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cossou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3416" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279461v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Danielski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Baudino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Gastaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aae651" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678505v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Planck Collaboration" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashar Akrami" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashdown" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aumont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baccigalupi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630311" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01202980v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. R. Ade" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527103" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01113941v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. R. Alves" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525967" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01166790v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526803" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461152v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525844" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04491129v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Adam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Aghanim" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ashdown" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aumont" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baccigalupi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628897" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01175818v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526926" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01113936v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525820" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01113893v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Akrami" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527101" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01113946v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525830" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01203489v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527418" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534696v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645027v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ballardini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629018" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115296v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525823" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115237v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arroja" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525836" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01067254v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425034" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01119454v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525936" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01230196v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527743" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01174421v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arg&#252;eso" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526914" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645030v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arzoumanian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628636" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01420470v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629022" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115301v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525819" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01169549v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K. Aluri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526681" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115270v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525821" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115263v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525829" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115223v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525941" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01140412v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525898" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115280v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525831" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01214769v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527206" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115287v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525826" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115215v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525814" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115290v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525833" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645029v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628890" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000147v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aniano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armitage-Caplan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424088" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383743v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424643" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000134v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alina" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424087" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383677v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525787" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000103v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424082" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000126v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424086" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593518v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ade" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ahmed" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aikin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alexander" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.101301" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01058892v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.R. Ade" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423743" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01289968v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321526" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803714v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321580" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803735v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321543" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804187v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321534" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803652v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321535" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00914508v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abergel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323195" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803620v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321529" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803661v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321538" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00804182v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321569" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803663v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321531" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804200v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321523" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803732v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321591" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803707v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321577" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804174v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321521" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804193v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321546" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804564v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321522" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225863v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321570" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00847209v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Catalano" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Atik" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benoit" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Br&#233;elle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-014-1116-6" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00803726v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321562" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225860v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321573" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00978447v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beno&#238;t" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Br&#233;elle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423868" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804189v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321554" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803736v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321540" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804198v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321524" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804192v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321621" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-01080635v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321553" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00925897v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322093" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716000v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Atrio-Barandela" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219398" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135420v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220941" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135391v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220271" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135421v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321160" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740049v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220040" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716013v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219519" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00790892v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220053" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00792990v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220194" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135390v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220247" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740052v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220039" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00715966v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118731" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644433v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116489" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00644407v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aatrokoski" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. Aller" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Aller" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116466" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717813v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ansari" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116487" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719329v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116474" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720567v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116457" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714938v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116486" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00555352v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116464" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644355v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116479" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644183v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116461" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00557269v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116460" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644571v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116483" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644594v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117430" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644414v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116458" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00554684v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Angelakis" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116475" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644479v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116454" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644443v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116473" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00646202v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116455" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716083v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116462" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00644552v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116472" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00557254v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116459" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00646198v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116485" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644348v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116470" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00533648v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pajot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Beney" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Broszkiewicz" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913203" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00533343v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Tauber" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mandolesi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Puget" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Banos" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bersanelli" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912983" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00535714v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lamarre" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guyot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912975" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083629v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piat" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Torre" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Woodcraft" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2005.12.076" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPJMZ7J7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785373v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Giovannelli" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20047011" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03996561v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bouchet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gastaud" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kendrew" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Bombardi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629778" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03996651v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Schellens" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03996753v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duvert" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jung" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arabas" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Flinois" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03994869v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P. Greene" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor J. Bell" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844577v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436787v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ajeddig" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andre" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700027" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809644v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schellens" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Park" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189826v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piat" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Torre" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulais" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Woodcraft" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NIMA.2005.12.076" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>