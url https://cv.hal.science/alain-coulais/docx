--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -502,295 +502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JWST MIRI flight performance: Imaging</w:t>
+                <w:t xml:space="preserve">JWST MIRI Imager Observations of Supernova SN 1987A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Dicken</w:t>
+                <w:t xml:space="preserve">P Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macarena García Marín</w:t>
+                <w:t xml:space="preserve">R Gastaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Shivaei</w:t>
+                <w:t xml:space="preserve">A Coulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Guillard</w:t>
+                <w:t xml:space="preserve">M.J Barlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattia Libralato</w:t>
+                <w:t xml:space="preserve">C Fransson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 689, </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 965 (1), pp.51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449451⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ad2770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04822445v1</w:t>
+                <w:t xml:space="preserve">hal-04503421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JWST MIRI Imager Observations of Supernova SN 1987A</w:t>
+                <w:t xml:space="preserve">JWST MIRI flight performance: Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Bouchet</w:t>
+                <w:t xml:space="preserve">Dan Dicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Gastaud</w:t>
+                <w:t xml:space="preserve">Macarena García Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Coulais</w:t>
+                <w:t xml:space="preserve">Irene Shivaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J Barlow</w:t>
+                <w:t xml:space="preserve">Pierre Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Fransson</w:t>
+                <w:t xml:space="preserve">Mattia Libralato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 965 (1), pp.51. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 689, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ad2770⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04503421v1</w:t>
+                <w:t xml:space="preserve">insu-04822445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emission lines due to ionizing radiation from a compact object in the remnant of Supernova 1987A</w:t>
               </w:r>
@@ -1038,697 +1038,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Science Performance of JWST as Characterized in Commissioning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Scott Friedman</w:t>
+                <w:t xml:space="preserve">SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, silicate clouds, but no CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; detected in a warm Neptune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achrène Dyrek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leen Decin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Bouwman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1538-3873/acb293⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 625 (7993), pp.51-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-023-06849-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04268721v2</w:t>
+                <w:t xml:space="preserve">hal-04489132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The James Webb Space Telescope Mission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mark Abernathy</w:t>
+                <w:t xml:space="preserve">15NH3 in the atmosphere of a cool brown dwarf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Barrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mollière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polychronis Patapis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tremblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1538-3873/acd1b5⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 624 (7991), pp.263-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-023-06813-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268697v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ejecta, Rings, and Dust in SN 1987A with JWST MIRI/MRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.C Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J Kavanagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J Barlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Temim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Fransson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 958 (1), pp.95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/1538-4357/ad0036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">15NH3 in the atmosphere of a cool brown dwarf</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Tremblin</w:t>
+                <w:t xml:space="preserve">The James Webb Space Telescope Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gardner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mather</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randy Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Abell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-023-06813-y⟩</w:t>
+              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 135 (1048), pp.068001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1538-3873/acd1b5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489129v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, silicate clouds, but no CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; detected in a warm Neptune</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Crouzet</w:t>
+                <w:t xml:space="preserve">The Science Performance of JWST as Characterized in Commissioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Rigby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marshall Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mcelwain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randy Kimble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Friedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-023-06849-0⟩</w:t>
+              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 135 (1046), pp.048001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1538-3873/acb293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489132v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268721v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mid-infrared Instrument for JWST and Its In-flight Performance</w:t>
               </w:r>
@@ -1766,51 +1766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Glasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ressler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macarena García Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 135 (1046), pp.048003. </w:t>
@@ -2646,2763 +2646,2763 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XII. Full Focal Plane simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck 2015 results. VII. HFI TOI and beam processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planck Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527103⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01202980v1</w:t>
+                <w:t xml:space="preserve">hal-02461152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. X. Diffuse component separation: Foreground maps</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Aghanim</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Planck&amp;lt;/i&amp;gt; intermediate results: XLVII. Planck constraints on reionization history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. I. R. Alves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Arnaud</w:t>
+                <w:t xml:space="preserve">N Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525967⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 596, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01113941v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck 2015 results. XXV. Diffuse low-frequency Galactic foregrounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. R. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 594, pp.A25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201526803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01166790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. VII. HFI TOI and beam processing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Ade</w:t>
+                <w:t xml:space="preserve">Planck 2015 results. XII. Full Focal Plane simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525844⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461152v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01202980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Planck&amp;lt;/i&amp;gt; intermediate results: XLVII. Planck constraints on reionization history</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck 2015 results. X. Diffuse component separation: Foreground maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Adam</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C Baccigalupi</w:t>
+                <w:t xml:space="preserve">M. I. R. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 596, </w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491129v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01113941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XI. CMB power spectra, likelihoods, and robustness of parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Planck intermediate results: XLVIII. Disentangling Galactic dust emission and cosmic infrared background anisotropies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baccigalupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ballardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526926⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 596, pp.A109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01175818v1</w:t>
+                <w:t xml:space="preserve">in2p3-01420470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. VIII. High Frequency Instrument data processing: Calibration and maps</w:t>
+                <w:t xml:space="preserve">Planck 2015 results. IX. Diffuse component separation: CMB maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A8. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 594, pp.A9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525820⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01113936v1</w:t>
+                <w:t xml:space="preserve">in2p3-01119454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. I. Overview of products and scientific results</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planck intermediate results. XL. The Sunyaev-Zeldovich signal from the Virgo cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. I. R. Alves</w:t>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A1. </w:t>
+              <w:t xml:space="preserve">, 2016, 596, pp.A101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01113893v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01230196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XIII. Cosmological parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck 2015 results. XXVI. The Second Planck Catalogue of Compact Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Argüeso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525830⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01113946v1</w:t>
+                <w:t xml:space="preserve">in2p3-01174421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XXIII. The thermal Sunyaev-Zeldovich effect--cosmic infrared background correlation</w:t>
+                <w:t xml:space="preserve">Planck intermediate results. XLIV. Structure of the Galactic magnetic field from dust polarization maps of the southern Galactic cap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Arnaud</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. R. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A23. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 596, pp.A105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527418⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01203489v1</w:t>
+                <w:t xml:space="preserve">hal-03645030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results:</w:t>
+                <w:t xml:space="preserve">Planck intermediate results. XXX. The angular power spectrum of polarized dust emission at intermediate and high Galactic latitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Ashdown</w:t>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 596, pp.A108. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628897⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 586, pp.A133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03534696v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01067254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XLIX. Parity-violation constraints from polarization data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck 2015 results. XXVII. The Second Planck Catalogue of Sunyaev-Zeldovich Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Ballardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 596, pp.A110. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629018⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03645027v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01115296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XXVII. The Second Planck Catalogue of Sunyaev-Zeldovich Sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck 2015 results. XVII. Constraints on primordial non-Gaussianity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arroja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A27. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525823⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01115296v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01115237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XVII. Constraints on primordial non-Gaussianity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck 2015 results. XXIII. The thermal Sunyaev-Zeldovich effect--cosmic infrared background correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Ashdown</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A17. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525836⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01115237v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01203489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XXX. The angular power spectrum of polarized dust emission at intermediate and high Galactic latitudes</w:t>
+                <w:t xml:space="preserve">Planck intermediate results:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Arnaud</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 586, pp.A133. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425034⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 596, pp.A108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01067254v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. IX. Diffuse component separation: CMB maps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planck intermediate results. XLIX. Parity-violation constraints from polarization data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baccigalupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ballardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A9. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 596, pp.A110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525936⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01119454v1</w:t>
+                <w:t xml:space="preserve">hal-03645027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XL. The Sunyaev-Zeldovich signal from the Virgo cluster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck 2015 results. VIII. High Frequency Instrument data processing: Calibration and maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 596, pp.A101. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 594, pp.A8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527743⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01230196v1</w:t>
+                <w:t xml:space="preserve">in2p3-01113936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XXVI. The Second Planck Catalogue of Compact Sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck 2015 results. I. Overview of products and scientific results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Ashdown</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Akrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. R. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A26. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526914⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01174421v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01113893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XLIV. Structure of the Galactic magnetic field from dust polarization maps of the southern Galactic cap</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck 2015 results. XIII. Cosmological parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Arzoumanian</w:t>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 596, pp.A105. </w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03645030v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01113946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results: XLVIII. Disentangling Galactic dust emission and cosmic infrared background anisotropies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck 2015 results. XI. CMB power spectra, likelihoods, and robustness of parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baccigalupi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ballardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 596, pp.A109. </w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01420470v1</w:t>
+                <w:t xml:space="preserve">in2p3-01175818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck 2015 results. XXVIII. The Planck Catalogue of Galactic Cold Clumps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5460,887 +5460,887 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01115301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XVI. Isotropy and statistics of the CMB</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck 2015 results. XIX. Constraints on primordial magnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arroja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526681⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01169549v1</w:t>
+                <w:t xml:space="preserve">in2p3-01115270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XIX. Constraints on primordial magnetic fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck 2015 results. XVI. Isotropy and statistics of the CMB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yashar Akrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. K. Aluri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A19. </w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01115270v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01169549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XVIII. Background geometry and topology of the Universe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck 2015 results. XX. Constraints on inflation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arroja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A18. </w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01115263v1</w:t>
+                <w:t xml:space="preserve">in2p3-01140412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XV. Gravitational lensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck 2015 results. XVIII. Background geometry and topology of the Universe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A15. </w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01115223v1</w:t>
+                <w:t xml:space="preserve">in2p3-01115263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XX. Constraints on inflation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck 2015 results. XV. Gravitational lensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A20. </w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01140412v1</w:t>
+                <w:t xml:space="preserve">in2p3-01115223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XXI. The integrated Sachs-Wolfe effect</w:t>
+                <w:t xml:space="preserve">Planck intermediate results. XLVI. Reduction of large-scale systematic effects in HFI polarization maps and estimation of the reionization optical depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baccigalupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ballardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A21. </w:t>
+              <w:t xml:space="preserve">, 2016, 596, pp.A107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01115280v1</w:t>
+                <w:t xml:space="preserve">hal-03645029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck intermediate results. XXXIX. The Planck list of high-redshift source candidates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6398,338 +6398,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01214769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XXII. A map of the thermal Sunyaev-Zeldovich effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck 2015 results. XXI. The integrated Sachs-Wolfe effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A22. </w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01115287v1</w:t>
+                <w:t xml:space="preserve">in2p3-01115280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XIV. Dark energy and modified gravity</w:t>
+                <w:t xml:space="preserve">Planck 2015 results. XXIV. Cosmology from Sunyaev-Zeldovich cluster counts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A14. </w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525814⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01115215v1</w:t>
+                <w:t xml:space="preserve">in2p3-01115290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XXIV. Cosmology from Sunyaev-Zeldovich cluster counts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck 2015 results. XXII. A map of the thermal Sunyaev-Zeldovich effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6749,294 +6749,294 @@
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A24. </w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01115290v1</w:t>
+                <w:t xml:space="preserve">in2p3-01115287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XLVI. Reduction of large-scale systematic effects in HFI polarization maps and estimation of the reionization optical depth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck 2015 results. XIV. Dark energy and modified gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Ballardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 596, pp.A107. </w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628890⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03645029v1</w:t>
+                <w:t xml:space="preserve">in2p3-01115215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck intermediate results. XXII. Frequency dependence of thermal emission from Galactic dust in intensity and polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. I. R. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aniano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 576, pp.A107. </w:t>
@@ -7068,619 +7068,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01000147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XXV. The Andromeda Galaxy as seen by Planck</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck intermediate results. XIX. An overview of the polarized thermal emission from Galactic dust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Aumont</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. R. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 582, pp.A28. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424643⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 576, pp.A104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01383743v1</w:t>
+                <w:t xml:space="preserve">in2p3-01000103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XXI. Comparison of polarized thermal emission from Galactic dust at 353 GHz with interstellar polarization in the visible</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck 2013 results. XXXII. The updated Planck catalogue of Sunyaev-Zeldovich sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 576, pp.A106. </w:t>
+              <w:t xml:space="preserve">, 2015, 581, pp.A14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01000134v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01383677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XXXII. The updated Planck catalogue of Sunyaev-Zeldovich sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck intermediate results. XXI. Comparison of polarized thermal emission from Galactic dust at 353 GHz with interstellar polarization in the visible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aniano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 581, pp.A14. </w:t>
+              <w:t xml:space="preserve">, 2015, 576, pp.A106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01383677v1</w:t>
+                <w:t xml:space="preserve">in2p3-01000134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XIX. An overview of the polarized thermal emission from Galactic dust</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck intermediate results. XXV. The Andromeda Galaxy as seen by Planck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 576, pp.A104. </w:t>
+              <w:t xml:space="preserve">, 2015, 582, pp.A28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01000103v1</w:t>
+                <w:t xml:space="preserve">cea-01383743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck intermediate results. XX. Comparison of polarized thermal emission from Galactic dust with simulations of MHD turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. I. R. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aniano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7757,51 +7757,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint analysis of BICEP2/ keck array and Planck data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7872,498 +7872,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XXXI. Consistency of the Planck data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Planck 2013 results. XIX. The integrated Sachs-Wolfe effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A31. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423743⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01058892v1</w:t>
+                <w:t xml:space="preserve">cea-01289968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XIX. The integrated Sachs-Wolfe effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck 2013 results. XXIII. Isotropy and Statistics of the CMB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A19. </w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01289968v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00804187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XII. Diffuse component separation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Planck 2013 results. VII. HFI time response and beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A12. </w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00803714v1</w:t>
+                <w:t xml:space="preserve">in2p3-00803652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck 2013 results. XVII. Gravitational lensing by large-scale structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8408,2240 +8408,2240 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00803735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XXIII. Isotropy and Statistics of the CMB</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Planck 2013 results. XII. Diffuse component separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A23. </w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00804187v1</w:t>
+                <w:t xml:space="preserve">in2p3-00803714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. VII. HFI time response and beams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Planck 2013 results. XXXI. Consistency of the Planck data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A7. </w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00803652v1</w:t>
+                <w:t xml:space="preserve">in2p3-01058892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XI. All-sky model of thermal dust emission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Abergel</w:t>
+                <w:t xml:space="preserve">Planck 2013 results. XXI. Power spectrum and high-order statistics of the Planck all-sky Compton parameter map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. I. R. Alves</w:t>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201323195⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00914508v1</w:t>
+                <w:t xml:space="preserve">in2p3-00804564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. I. Overview of products and scientific results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck 2013 results. XXVI. Background geometry and topology of the Universe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321529⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00803620v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00804193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. VIII. HFI photometric calibration and mapmaking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Planck 2013 results. XXIX. The Planck catalogue of Sunyaev-Zeldovich sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321538⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00803661v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00804200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XXII. Constraints on inflation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Planck 2013 results. XX. Cosmology from Sunyaev-Zeldovich cluster counts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A22. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321569⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00804182v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00804174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. IX. HFI spectral response</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Planck 2013 results. X. HFI energetic particle effects: characterization, removal, and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321531⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00803663v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00803707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XXIX. The Planck catalogue of Sunyaev-Zeldovich sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Planck 2013 results. XVI. Cosmological parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A29. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321523⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00804200v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00803732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XVI. Cosmological parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Planck 2013 results. XXII. Constraints on inflation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planck Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321591⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00803732v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00804182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. X. HFI energetic particle effects: characterization, removal, and simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Planck 2013 results. IX. HFI spectral response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321577⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00803707v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00803663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XX. Cosmology from Sunyaev-Zeldovich cluster counts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Planck 2013 results. VIII. HFI photometric calibration and mapmaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321521⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00804174v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00803661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XXVI. Background geometry and topology of the Universe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Planck 2013 results. XI. All-sky model of thermal dust emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Ashdown</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. R. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A26. </w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201323195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00804193v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00914508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XXI. Power spectrum and high-order statistics of the Planck all-sky Compton parameter map</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+                <w:t xml:space="preserve">Planck 2013 results. I. Overview of products and scientific results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. R. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A21. </w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00804564v1</w:t>
+                <w:t xml:space="preserve">in2p3-00803620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. VI. High Frequency Instrument data processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck 2013 results. XIV. Zodiacal emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planck Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A6. </w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01225863v1</w:t>
+                <w:t xml:space="preserve">in2p3-00803726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and physical explanation of energetic particles on Planck HFI instrument</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Bréelle</w:t>
+                <w:t xml:space="preserve">Planck 2013 results. VI. High Frequency Instrument data processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10909-014-1116-6⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 571, pp.A6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00847209v1</w:t>
+                <w:t xml:space="preserve">hal-01225863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XIV. Zodiacal emission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Arnaud</w:t>
+                <w:t xml:space="preserve">Characterization and physical explanation of energetic particles on Planck HFI instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Atik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bréelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 571, pp.A14. </w:t>
+              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 176 (5-6), pp.773-786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321562⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10909-014-1116-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00803726v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00847209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck 2013 results. XV. CMB power spectra and likelihood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10686,364 +10686,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01225860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of particles on the Planck HFI detectors: Ground-based measurements and physical interpretation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Bréelle</w:t>
+                <w:t xml:space="preserve">Planck 2013 Results. XXIV. Constraints on primordial non-Gaussianity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 569, pp.A88. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423868⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00978447v1</w:t>
+                <w:t xml:space="preserve">in2p3-00804189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 Results. XXIV. Constraints on primordial non-Gaussianity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ashdown</w:t>
+                <w:t xml:space="preserve">Impact of particles on the Planck HFI detectors: Ground-based measurements and physical interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Atik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bréelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A24. </w:t>
+              <w:t xml:space="preserve">, 2014, 569, pp.A88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00804189v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00978447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck 2013 results. XVIII. The gravitational lensing-infrared background correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11088,1704 +11088,1704 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00803736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XXVIII. The Planck Catalogue of Compact Sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Planck 2013 results. XXX. Cosmic infrared background measurements and implications for star formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A28. </w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00804198v1</w:t>
+                <w:t xml:space="preserve">in2p3-00925897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XXV. Searches for cosmic strings and other topological defects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Planck 2013 results. XXVIII. The Planck Catalogue of Compact Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A25. </w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00804192v1</w:t>
+                <w:t xml:space="preserve">in2p3-00804198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XIII. Galactic CO emission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck 2013 results. XXV. Searches for cosmic strings and other topological defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A13. </w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01080635v1</w:t>
+                <w:t xml:space="preserve">in2p3-00804192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XXX. Cosmic infrared background measurements and implications for star formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+                <w:t xml:space="preserve">Planck 2013 results. XIII. Galactic CO emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. R. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A30. </w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00925897v1</w:t>
+                <w:t xml:space="preserve">in2p3-01080635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. III. The relation between galaxy cluster mass and Sunyaev-Zeldovich signal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Planck intermediate results. VIII. Filaments between interacting clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planck Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Atrio-Barandela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 550, pp.A129. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219398⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 550, pp.A134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00716000v1</w:t>
+                <w:t xml:space="preserve">in2p3-00792990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results XI. The gas content of dark matter halos: the Sunyaev-Zeldovich-stellar mass relation for locally brightest galaxies</w:t>
+                <w:t xml:space="preserve">Planck intermediate results. VII. Statistical properties of infrared and radio extragalactic sources from the Planck Early Release Compact Source Catalogue at frequencies between 100 and 857 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Argüeso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 557, pp.A52. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220941⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 550, pp.A133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01135420v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00790892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results IX. Detection of the Galactic haze with Planck</w:t>
+                <w:t xml:space="preserve">Planck Intermediate Results. IV. The XMM-Newton validation programme for new Planck galaxy clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 554, pp.A139. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220271⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 550, pp.A130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01135391v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00716013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XII: Diffuse Galactic components in the Gould Belt system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck intermediate results IX. Detection of the Galactic haze with Planck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planck Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 557, pp.A53. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321160⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 554, pp.A139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01135421v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01135391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck Intermediate Results. V. Pressure profiles of galaxy clusters from the Sunyaev-Zeldovich effect</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+                <w:t xml:space="preserve">Planck intermediate results. XII: Diffuse Galactic components in the Gould Belt system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. R. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 550, pp.A131. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220040⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 557, pp.A53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00740049v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01135421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck Intermediate Results. IV. The XMM-Newton validation programme for new Planck galaxy clusters</w:t>
+                <w:t xml:space="preserve">Planck Intermediate Results. V. Pressure profiles of galaxy clusters from the Sunyaev-Zeldovich effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 550, pp.A130. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219519⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 550, pp.A131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00716013v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00740049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. VII. Statistical properties of infrared and radio extragalactic sources from the Planck Early Release Compact Source Catalogue at frequencies between 100 and 857 GHz</w:t>
+                <w:t xml:space="preserve">Planck intermediate results XI. The gas content of dark matter halos: the Sunyaev-Zeldovich-stellar mass relation for locally brightest galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 550, pp.A133. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220053⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 557, pp.A52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00790892v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01135420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. VIII. Filaments between interacting clusters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Planck intermediate results. III. The relation between galaxy cluster mass and Sunyaev-Zeldovich signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Atrio-Barandela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 550, pp.A134. </w:t>
+              <w:t xml:space="preserve">, 2013, 550, pp.A129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00792990v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00716000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck intermediate results X. Physics of the hot gas in the Coma cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12849,77 +12849,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck intermediate results. VI. The dynamical structure of PLCKG214.6+37.0, a Planck discovered triple system of galaxy clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12970,90 +12970,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck intermediate results. I. Further validation of new Planck clusters with XMM-Newton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Atrio-Barandela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13098,1034 +13098,1034 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00715966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. XII. Cluster Sunyaev-Zeldovich optical scaling relations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Planck early results. XV. Spectral energy distributions and radio continuum spectra of northern extragalactic radio sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aatrokoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Aumont</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. D. Aller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. F. Aller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116489⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00644433v1</w:t>
+                <w:t xml:space="preserve">in2p3-00644407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. XV. Spectral energy distributions and radio continuum spectra of northern extragalactic radio sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Aatrokoski</w:t>
+                <w:t xml:space="preserve">Planck early results. IV. First assessment of the High Frequency Instrument in-flight performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ansari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. F. Aller</w:t>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116466⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00644407v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. IV. First assessment of the High Frequency Instrument in-flight performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Ade</w:t>
+                <w:t xml:space="preserve">Planck early results. XII. Cluster Sunyaev-Zeldovich optical scaling relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planck Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A4. </w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717813v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00644433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. VII. The Early Release Compact Source Catalogue</w:t>
+                <w:t xml:space="preserve">Planck early results. IX. XMM-Newton follow-up for validation of Planck cluster candidates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A7. </w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03719329v1</w:t>
+                <w:t xml:space="preserve">in2p3-00557269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. X. Statistical analysis of Sunyaev-Zeldovich scaling relations for X-ray galaxy clusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck early results. XXV. Thermal dust in nearby molecular clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planck Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A10. </w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03720567v1</w:t>
+                <w:t xml:space="preserve">in2p3-00644571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. II. The thermal performance of Planck</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Ade</w:t>
+                <w:t xml:space="preserve">Planck early results. XXVI. Detection with Planck and confirmation by XMM-Newton of PLCK G266.6-27.3, an exceptionally X-ray luminous and massive galaxy cluster at z ~ 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planck Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A2. </w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714938v1</w:t>
+                <w:t xml:space="preserve">in2p3-00644594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. I. The Planck mission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Planck early results. XI. Calibration of the local galaxy cluster Sunyaev-Zeldovich scaling relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planck Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A1. </w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00555352v1</w:t>
+                <w:t xml:space="preserve">in2p3-00644414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck early results. XIX. All-sky temperature and dust optical depth from Planck and IRAS. Constraints on the &amp;quot;dark gas&amp;quot; in our Galaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14189,77 +14189,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck early results. XVIII. The power spectrum of cosmic infrared background anisotropies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14304,632 +14304,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00644183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. IX. XMM-Newton follow-up for validation of Planck cluster candidates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck early results. I. The Planck mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A9. </w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00557269v1</w:t>
+                <w:t xml:space="preserve">in2p3-00555352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. XXV. Thermal dust in nearby molecular clouds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Abergel</w:t>
+                <w:t xml:space="preserve">Planck early results. II. The thermal performance of Planck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A25. </w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00644571v1</w:t>
+                <w:t xml:space="preserve">hal-03714938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. XXVI. Detection with Planck and confirmation by XMM-Newton of PLCK G266.6-27.3, an exceptionally X-ray luminous and massive galaxy cluster at z ~ 1</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+                <w:t xml:space="preserve">Planck early results. X. Statistical analysis of Sunyaev-Zeldovich scaling relations for X-ray galaxy clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A26. </w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00644594v1</w:t>
+                <w:t xml:space="preserve">hal-03720567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. XI. Calibration of the local galaxy cluster Sunyaev-Zeldovich scaling relations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+                <w:t xml:space="preserve">Planck early results. VII. The Early Release Compact Source Catalogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A11. </w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00644414v1</w:t>
+                <w:t xml:space="preserve">hal-03719329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck early results. XIV. ERCSC validation and extreme radio sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Angelakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14974,230 +14974,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00554684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. XVI. The Planck view of nearby galaxies</w:t>
+                <w:t xml:space="preserve">Planck early results. XXI. Properties of the interstellar medium in the Galactic plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A16. </w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00644479v1</w:t>
+                <w:t xml:space="preserve">in2p3-00646202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck early results. XVII. Origin of the submillimetre excess dust emission in the Magellanic Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15242,230 +15242,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00644443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. XXI. Properties of the interstellar medium in the Galactic plane</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Abergel</w:t>
+                <w:t xml:space="preserve">Planck Early Results: The Galactic Cold Core Population revealed by the first all-sky survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A21. </w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00646202v1</w:t>
+                <w:t xml:space="preserve">in2p3-00644552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck early results. VI. The High Frequency Instrument data processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15510,217 +15510,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck Early Results: The Galactic Cold Core Population revealed by the first all-sky survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck early results. XVI. The Planck view of nearby galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planck Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A23. </w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00644552v1</w:t>
+                <w:t xml:space="preserve">in2p3-00644479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck early results. VIII. The all-sky early Sunyaev-Zeldovich cluster sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15797,90 +15797,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck early results. XXIV. Dust in the diffuse interstellar medium and the Galactic halo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 536, pp.A24. </w:t>
@@ -15931,77 +15931,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck early results. XX. New light on anomalous microwave emission from spinning dust grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16065,77 +16065,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck pre-launch status: HFI ground calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bréelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Broszkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16346,51 +16346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Puget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16480,51 +16480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bréelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Coulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16662,701 +16662,701 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361:20047011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03785373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectroscopic time series performance of the Mid-Infrared Instrument on the JWST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Bouwman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Kendrew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas P. Greene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylor J. Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Lagage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-03994869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of JWST science performance from commissioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Rigby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marshall Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mcelwain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randy Kimble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Friedman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the MIRIm double prism assembly at short wavelengths: implications for transit observations of exoplanets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Gastaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Lagage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Bouchet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sarah Kendrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Bombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SPIE, pp.33, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2629778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">obspm-03996561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GDL Today: Reaching a Viable Alternative to IDL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Coulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Schellens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASP Conference series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 522, pp.529, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">obspm-03996651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GDL - GNU Data Language 0.9.9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Coulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Flinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASP Conference series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 523, pp.365, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">obspm-03996753v1</w:t>
-              </w:r>
-[...270 lines deleted...]
-                <w:t xml:space="preserve">hal-03844577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17560,51 +17560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems (ADASS) XXIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Waikoloa, Hawaii, USA, United States. pp.331</w:t>
@@ -17659,51 +17659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bréelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17948,51 +17948,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343598v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Voyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Changeat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lagage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tremblin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rens Waters" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/adbd46" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343633v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achr&#232;ne Dyrek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Decin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Bouwman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crouzet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Molli&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06849-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589886v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boccaletti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M&#226;lin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudoz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347912" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04822445v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dicken" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Garc&#237;a Mar&#237;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Shivaei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Libralato" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449451" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503421v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouchet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gastaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coulais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J Barlow" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fransson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad2770" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04843545v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fransson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Barlow" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Kavanagh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larsson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. C. Jones" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adj5796" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343606v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ducrot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Min" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor J Bell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02428-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268721v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Rigby" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Perrin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcelwain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Kimble" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Friedman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/acb293" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gardner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mather" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Abbott" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Abell" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Abernathy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/acd1b5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294538v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.C Jones" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J Kavanagh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Temim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad0036" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489129v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barrado" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polychronis Patapis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06813-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489132v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268715v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Wright" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Rieke" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Glasse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ressler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/acbe66" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006158v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sargent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.C. Jones" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Barlow" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acd555" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03989029v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeongbin Park" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duvert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Jung" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwester Arabas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.04633" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03953597v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lestrade" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. D&#233;sert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lagache" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244036" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513169v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Klaassen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Geers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Beard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A O&#8217;brien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cossou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3416" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279461v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Danielski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Baudino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Gastaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aae651" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678505v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Planck Collaboration" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashar Akrami" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashdown" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aumont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baccigalupi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630311" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01202980v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. R. Ade" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527103" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01113941v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. R. Alves" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525967" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01166790v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526803" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461152v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525844" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04491129v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Adam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Aghanim" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ashdown" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aumont" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baccigalupi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628897" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01175818v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526926" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01113936v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525820" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01113893v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Akrami" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527101" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01113946v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525830" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01203489v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527418" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534696v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645027v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ballardini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629018" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115296v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525823" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115237v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arroja" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525836" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01067254v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425034" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01119454v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525936" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01230196v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527743" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01174421v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arg&#252;eso" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526914" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645030v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arzoumanian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628636" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01420470v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629022" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115301v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525819" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01169549v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K. Aluri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526681" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115270v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525821" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115263v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525829" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115223v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525941" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01140412v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525898" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115280v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525831" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01214769v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527206" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115287v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525826" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115215v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525814" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115290v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525833" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645029v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628890" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000147v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aniano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armitage-Caplan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424088" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383743v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424643" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000134v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alina" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424087" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383677v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525787" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000103v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424082" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000126v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424086" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593518v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ade" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ahmed" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aikin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alexander" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.101301" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01058892v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.R. Ade" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423743" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01289968v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321526" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803714v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321580" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803735v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321543" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804187v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321534" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803652v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321535" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00914508v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abergel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323195" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803620v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321529" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803661v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321538" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00804182v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321569" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803663v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321531" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804200v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321523" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803732v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321591" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803707v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321577" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804174v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321521" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804193v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321546" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804564v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321522" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225863v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321570" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00847209v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Catalano" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Atik" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benoit" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Br&#233;elle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-014-1116-6" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00803726v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321562" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225860v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321573" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00978447v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beno&#238;t" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Br&#233;elle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423868" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804189v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321554" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803736v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321540" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804198v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321524" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804192v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321621" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-01080635v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321553" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00925897v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322093" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716000v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Atrio-Barandela" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219398" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135420v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220941" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135391v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220271" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135421v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321160" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740049v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220040" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716013v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219519" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00790892v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220053" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00792990v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220194" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135390v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220247" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740052v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220039" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00715966v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118731" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644433v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116489" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00644407v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aatrokoski" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. Aller" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Aller" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116466" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717813v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ansari" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116487" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719329v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116474" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720567v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116457" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714938v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116486" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00555352v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116464" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644355v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116479" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644183v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116461" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00557269v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116460" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644571v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116483" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644594v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117430" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644414v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116458" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00554684v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Angelakis" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116475" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644479v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116454" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644443v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116473" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00646202v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116455" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716083v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116462" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00644552v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116472" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00557254v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116459" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00646198v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116485" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644348v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116470" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00533648v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pajot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Beney" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Broszkiewicz" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913203" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00533343v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Tauber" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mandolesi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Puget" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Banos" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bersanelli" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912983" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00535714v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lamarre" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guyot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912975" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083629v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piat" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Torre" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Woodcraft" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2005.12.076" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPJMZ7J7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785373v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Giovannelli" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20047011" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03996561v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bouchet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gastaud" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kendrew" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Bombardi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629778" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03996651v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Schellens" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03996753v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duvert" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jung" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arabas" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Flinois" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03994869v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P. Greene" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor J. Bell" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844577v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436787v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ajeddig" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andre" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700027" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809644v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schellens" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Park" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189826v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piat" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Torre" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulais" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Woodcraft" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NIMA.2005.12.076" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343598v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Voyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Changeat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lagage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tremblin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rens Waters" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/adbd46" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343633v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achr&#232;ne Dyrek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Decin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Bouwman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crouzet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Molli&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06849-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589886v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boccaletti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M&#226;lin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudoz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347912" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503421v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gastaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coulais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J Barlow" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fransson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad2770" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04822445v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dicken" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Garc&#237;a Mar&#237;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Shivaei" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Libralato" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449451" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04843545v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fransson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Barlow" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Kavanagh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larsson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. C. Jones" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adj5796" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343606v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ducrot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Min" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor J Bell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02428-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489132v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489129v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barrado" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polychronis Patapis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06813-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294538v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.C Jones" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J Kavanagh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Temim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad0036" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268697v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gardner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mather" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Abbott" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Abell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Abernathy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/acd1b5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268721v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Rigby" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Perrin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcelwain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Kimble" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Friedman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/acb293" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268715v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Wright" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Rieke" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Glasse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ressler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/acbe66" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006158v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sargent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.C. Jones" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Barlow" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acd555" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03989029v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeongbin Park" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duvert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Jung" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwester Arabas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.04633" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03953597v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lestrade" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. D&#233;sert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lagache" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244036" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513169v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Klaassen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Geers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Beard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A O&#8217;brien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cossou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3416" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279461v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Danielski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Baudino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Gastaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aae651" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678505v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Planck Collaboration" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashar Akrami" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashdown" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aumont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baccigalupi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630311" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461152v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525844" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04491129v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Adam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Aghanim" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ashdown" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aumont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baccigalupi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628897" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01166790v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. R. Ade" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. R. Alves" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526803" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01202980v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527103" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01113941v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525967" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01420470v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ballardini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01119454v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525936" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01230196v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527743" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01174421v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arg&#252;eso" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526914" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645030v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arzoumanian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628636" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01067254v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425034" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115296v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525823" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115237v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arroja" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525836" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01203489v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527418" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534696v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645027v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629018" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01113936v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525820" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01113893v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Akrami" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527101" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01113946v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525830" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01175818v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526926" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115301v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525819" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115270v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525821" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01169549v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K. Aluri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526681" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01140412v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525898" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115263v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525829" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115223v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525941" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645029v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628890" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01214769v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527206" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115280v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525831" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115290v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525833" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115287v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525826" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115215v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525814" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000147v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aniano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armitage-Caplan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424088" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000103v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alina" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424082" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383677v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525787" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000134v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424087" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383743v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424643" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000126v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424086" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593518v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ade" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ahmed" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aikin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alexander" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.101301" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01289968v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321526" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804187v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.R. Ade" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321534" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803652v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321535" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803735v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321543" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803714v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321580" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01058892v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423743" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804564v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321522" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804193v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321546" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804200v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321523" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804174v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321521" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803707v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321577" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803732v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321591" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00804182v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321569" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803663v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321531" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803661v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321538" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00914508v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abergel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323195" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803620v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321529" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00803726v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321562" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225863v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321570" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00847209v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Catalano" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Atik" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benoit" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Br&#233;elle" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-014-1116-6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225860v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321573" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804189v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321554" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00978447v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beno&#238;t" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Br&#233;elle" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423868" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803736v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321540" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00925897v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322093" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804198v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321524" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804192v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321621" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-01080635v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321553" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00792990v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220194" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00790892v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220053" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716013v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219519" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135391v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220271" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135421v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321160" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740049v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220040" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135420v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220941" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716000v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Atrio-Barandela" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219398" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135390v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220247" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740052v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220039" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00715966v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118731" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00644407v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aatrokoski" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. Aller" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Aller" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116466" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717813v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ansari" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116487" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644433v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116489" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00557269v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116460" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644571v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116483" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644594v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117430" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644414v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116458" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644355v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116479" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644183v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116461" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00555352v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116464" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714938v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116486" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720567v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116457" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719329v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116474" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00554684v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Angelakis" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116475" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00646202v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116455" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644443v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116473" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00644552v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116472" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716083v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116462" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644479v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116454" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00557254v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116459" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00646198v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116485" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644348v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116470" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00533648v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pajot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Beney" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Broszkiewicz" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913203" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00533343v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Tauber" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mandolesi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Puget" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Banos" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bersanelli" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912983" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00535714v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lamarre" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guyot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912975" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083629v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piat" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Torre" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Woodcraft" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2005.12.076" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPJMZ7J7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785373v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Giovannelli" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20047011" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03994869v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kendrew" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P. Greene" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor J. Bell" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844577v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03996561v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bouchet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gastaud" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Bombardi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629778" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03996651v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Schellens" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03996753v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duvert" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jung" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arabas" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Flinois" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436787v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ajeddig" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andre" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700027" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809644v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schellens" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Park" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189826v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piat" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Torre" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulais" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Woodcraft" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NIMA.2005.12.076" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>