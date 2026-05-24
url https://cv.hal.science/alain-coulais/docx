--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -100,1501 +100,1501 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIRI-LRS Spectrum of a Cold Exoplanet around a White Dwarf: Water, Ammonia, and Methane Measurements</w:t>
+                <w:t xml:space="preserve">SO 2 , silicate clouds, but no CH 4 detected in a warm Neptune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Voyer</w:t>
+                <w:t xml:space="preserve">Achrène Dyrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Changeat</w:t>
+                <w:t xml:space="preserve">Leen Decin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Lagage</w:t>
+                <w:t xml:space="preserve">Jeroen Bouwman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Tremblin</w:t>
+                <w:t xml:space="preserve">Nicolas Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rens Waters</w:t>
+                <w:t xml:space="preserve">Paul Mollière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 982, </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/adbd46⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-023-06849-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343598v1</w:t>
+                <w:t xml:space="preserve">hal-05343633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SO 2 , silicate clouds, but no CH 4 detected in a warm Neptune</w:t>
+                <w:t xml:space="preserve">MIRI-LRS Spectrum of a Cold Exoplanet around a White Dwarf: Water, Ammonia, and Methane Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achrène Dyrek</w:t>
+                <w:t xml:space="preserve">Maël Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leen Decin</w:t>
+                <w:t xml:space="preserve">Quentin Changeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen Bouwman</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Lagage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Crouzet</w:t>
+                <w:t xml:space="preserve">Pascal Tremblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Mollière</w:t>
+                <w:t xml:space="preserve">Rens Waters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 982, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-023-06849-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/adbd46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343633v1</w:t>
+                <w:t xml:space="preserve">hal-05343598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging detection of the inner dust belt and the four exoplanets in the HR 8799 system with JWST’s MIRI coronagraph</w:t>
+                <w:t xml:space="preserve">JWST MIRI flight performance: Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Boccaletti</w:t>
+                <w:t xml:space="preserve">Dan Dicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Mâlin</w:t>
+                <w:t xml:space="preserve">Macarena García Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Baudoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Tremblin</w:t>
+                <w:t xml:space="preserve">Irene Shivaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Perrot</w:t>
+                <w:t xml:space="preserve">Pierre Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Libralato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 686, pp.A33. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347912⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 689, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589886v1</w:t>
+                <w:t xml:space="preserve">insu-04822445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JWST MIRI Imager Observations of Supernova SN 1987A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Gastaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J Barlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Fransson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 965 (1), pp.51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/1538-4357/ad2770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JWST MIRI flight performance: Imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emission lines due to ionizing radiation from a compact object in the remnant of Supernova 1987A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macarena García Marín</w:t>
+                <w:t xml:space="preserve">C. Fransson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Shivaei</w:t>
+                <w:t xml:space="preserve">M. J. Barlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Guillard</w:t>
+                <w:t xml:space="preserve">P. J. Kavanagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattia Libralato</w:t>
+                <w:t xml:space="preserve">J. Larsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. C. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449451⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 383, pp.898-903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adj5796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04822445v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04843545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission lines due to ionizing radiation from a compact object in the remnant of Supernova 1987A</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined analysis of the 12.8 and 15 µm JWST/MIRI eclipse observations of TRAPPIST-1 b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. J. Barlow</w:t>
+                <w:t xml:space="preserve">Elsa Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Lagage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. J. Kavanagh</w:t>
+                <w:t xml:space="preserve">Michiel Min</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Larsson</w:t>
+                <w:t xml:space="preserve">Michaël Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. C. Jones</w:t>
+                <w:t xml:space="preserve">Taylor J Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 383, pp.898-903. </w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.adj5796⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41550-024-02428-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04843545v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined analysis of the 12.8 and 15 µm JWST/MIRI eclipse observations of TRAPPIST-1 b</w:t>
+                <w:t xml:space="preserve">Imaging detection of the inner dust belt and the four exoplanets in the HR 8799 system with JWST’s MIRI coronagraph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Ducrot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Lagage</w:t>
+                <w:t xml:space="preserve">Anthony Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michiel Min</w:t>
+                <w:t xml:space="preserve">Mathilde Mâlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Gillon</w:t>
+                <w:t xml:space="preserve">Pierre Baudoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tremblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taylor J Bell</w:t>
+                <w:t xml:space="preserve">Clément Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 686, pp.A33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41550-024-02428-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343606v1</w:t>
+                <w:t xml:space="preserve">hal-04589886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, silicate clouds, but no CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; detected in a warm Neptune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achrène Dyrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Min</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leen Decin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Bouwman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 625 (7993), pp.51-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41586-023-06849-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">15NH3 in the atmosphere of a cool brown dwarf</w:t>
+                <w:t xml:space="preserve">Ejecta, Rings, and Dust in SN 1987A with JWST MIRI/MRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Barrado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Mollière</w:t>
+                <w:t xml:space="preserve">O.C Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polychronis Patapis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Tremblin</w:t>
+                <w:t xml:space="preserve">P.J Kavanagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J Barlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Temim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Fransson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-023-06813-y⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 958 (1), pp.95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ad0036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489129v1</w:t>
+                <w:t xml:space="preserve">hal-04294538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ejecta, Rings, and Dust in SN 1987A with JWST MIRI/MRS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The James Webb Space Telescope Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.J Kavanagh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.J Barlow</w:t>
+                <w:t xml:space="preserve">Jonathan Gardner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Temim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C Fransson</w:t>
+                <w:t xml:space="preserve">John Mather</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randy Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Abell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ad0036⟩</w:t>
+              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 135 (1048), pp.068001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1538-3873/acd1b5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294538v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The James Webb Space Telescope Mission</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">15NH3 in the atmosphere of a cool brown dwarf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Abell</w:t>
+                <w:t xml:space="preserve">David Barrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mollière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Abernathy</w:t>
+                <w:t xml:space="preserve">Polychronis Patapis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tremblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 135 (1048), pp.068001. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 624 (7991), pp.263-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1538-3873/acd1b5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-023-06813-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268697v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Science Performance of JWST as Characterized in Commissioning</w:t>
               </w:r>
@@ -1766,51 +1766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Glasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ressler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macarena García Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 135 (1046), pp.048003. </w:t>
@@ -1848,64 +1848,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JWST NIRSpec observations of Supernova 1987A -- from the inner ejecta to the reverse shock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Larsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fransson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2410,64 +2410,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Danielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Baudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Lagage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Gastaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2646,713 +2646,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. VII. HFI TOI and beam processing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planck intermediate results. XL. The Sunyaev-Zeldovich signal from the Virgo cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A7. </w:t>
+              <w:t xml:space="preserve">, 2016, 596, pp.A101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02461152v1</w:t>
+                <w:t xml:space="preserve">in2p3-01230196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Planck&amp;lt;/i&amp;gt; intermediate results: XLVII. Planck constraints on reionization history</w:t>
+                <w:t xml:space="preserve">Planck 2015 results. XXVI. The Second Planck Catalogue of Compact Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Adam</w:t>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Aghanim</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C Baccigalupi</w:t>
+                <w:t xml:space="preserve">F. Argüeso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 596, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628897⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04491129v1</w:t>
+                <w:t xml:space="preserve">in2p3-01174421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XXV. Diffuse low-frequency Galactic foregrounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Planck 2015 results. IX. Diffuse component separation: CMB maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. I. R. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A25. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526803⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01166790v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01119454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XII. Full Focal Plane simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck intermediate results. XLIV. Structure of the Galactic magnetic field from dust polarization maps of the southern Galactic cap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. R. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Ashdown</w:t>
+                <w:t xml:space="preserve">D. Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527103⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 596, pp.A105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01202980v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03645030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. X. Diffuse component separation: Foreground maps</w:t>
+                <w:t xml:space="preserve">Planck intermediate results. XXX. The angular power spectrum of polarized dust emission at intermediate and high Galactic latitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525967⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 586, pp.A133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01113941v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01067254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck intermediate results: XLVIII. Disentangling Galactic dust emission and cosmic infrared background anisotropies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3374,2009 +3374,2009 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ballardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 596, pp.A109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201629022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01420470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. IX. Diffuse component separation: CMB maps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Planck 2015 results. XXVII. The Second Planck Catalogue of Sunyaev-Zeldovich Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525936⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01119454v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01115296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XL. The Sunyaev-Zeldovich signal from the Virgo cluster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck 2015 results. XVII. Constraints on primordial non-Gaussianity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arroja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 596, pp.A101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527743⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01230196v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01115237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XXVI. The Second Planck Catalogue of Compact Sources</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planck intermediate results. XLIX. Parity-violation constraints from polarization data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baccigalupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ballardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A26. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526914⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 596, pp.A110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01174421v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03645027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XLIV. Structure of the Galactic magnetic field from dust polarization maps of the southern Galactic cap</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck intermediate results:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Arzoumanian</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 596, pp.A105. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628636⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 596, pp.A108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03645030v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XXX. The angular power spectrum of polarized dust emission at intermediate and high Galactic latitudes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Planck 2015 results. XXIII. The thermal Sunyaev-Zeldovich effect--cosmic infrared background correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 586, pp.A133. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425034⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01067254v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01203489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XXVII. The Second Planck Catalogue of Sunyaev-Zeldovich Sources</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planck 2015 results. XI. CMB power spectra, likelihoods, and robustness of parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A27. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525823⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01115296v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01175818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XVII. Constraints on primordial non-Gaussianity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Planck 2015 results. I. Overview of products and scientific results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Ashdown</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Akrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. R. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A17. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525836⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01115237v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01113893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XXIII. The thermal Sunyaev-Zeldovich effect--cosmic infrared background correlation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Planck 2015 results. VIII. High Frequency Instrument data processing: Calibration and maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Baccigalupi</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A23. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527418⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01203489v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01113936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results:</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Adam</w:t>
+                <w:t xml:space="preserve">Planck 2015 results. XIII. Cosmological parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 596, pp.A108. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628897⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03534696v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01113946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XLIX. Parity-violation constraints from polarization data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck 2015 results. XVI. Isotropy and statistics of the CMB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Ballardini</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yashar Akrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. K. Aluri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 596, pp.A110. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629018⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03645027v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01169549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. VIII. High Frequency Instrument data processing: Calibration and maps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Planck 2015 results. XIX. Constraints on primordial magnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arroja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525820⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01113936v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01115270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. I. Overview of products and scientific results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Planck 2015 results. XXVIII. The Planck Catalogue of Galactic Cold Clumps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. I. R. Alves</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527101⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01113893v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01115301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XIII. Cosmological parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Planck 2015 results. XX. Constraints on inflation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arroja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525830⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01113946v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01140412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XI. CMB power spectra, likelihoods, and robustness of parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck 2015 results. XVIII. Background geometry and topology of the Universe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526926⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01175818v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01115263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XXVIII. The Planck Catalogue of Galactic Cold Clumps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Planck 2015 results. XV. Gravitational lensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5409,510 +5409,510 @@
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A28. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525819⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01115301v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01115223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XIX. Constraints on primordial magnetic fields</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planck intermediate results. XLVI. Reduction of large-scale systematic effects in HFI polarization maps and estimation of the reionization optical depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baccigalupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ballardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525821⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 596, pp.A107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01115270v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03645029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XVI. Isotropy and statistics of the CMB</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planck 2015 results. XXIV. Cosmology from Sunyaev-Zeldovich cluster counts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526681⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01169549v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01115290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XX. Constraints on inflation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planck 2015 results. XXII. A map of the thermal Sunyaev-Zeldovich effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525898⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01140412v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01115287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XVIII. Background geometry and topology of the Universe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Planck 2015 results. XXI. The integrated Sachs-Wolfe effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5945,108 +5945,108 @@
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525829⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01115263v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01115280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XV. Gravitational lensing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Planck 2015 results. XIV. Dark energy and modified gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6079,1856 +6079,1856 @@
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525941⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01115223v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01115215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XLVI. Reduction of large-scale systematic effects in HFI polarization maps and estimation of the reionization optical depth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck intermediate results. XXXIX. The Planck list of high-redshift source candidates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Ashdown</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baccigalupi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ballardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 596, pp.A107. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628890⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 596, pp.A100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03645029v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01214769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XXXIX. The Planck list of high-redshift source candidates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Baccigalupi</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Planck&amp;lt;/i&amp;gt; intermediate results: XLVII. Planck constraints on reionization history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 596, pp.A100. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527206⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 596, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01214769v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XXI. The integrated Sachs-Wolfe effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Planck 2015 results. XXV. Diffuse low-frequency Galactic foregrounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. R. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A21. </w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01115280v1</w:t>
+                <w:t xml:space="preserve">in2p3-01166790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XXIV. Cosmology from Sunyaev-Zeldovich cluster counts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck 2015 results. X. Diffuse component separation: Foreground maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. R. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A24. </w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01115290v1</w:t>
+                <w:t xml:space="preserve">in2p3-01113941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XXII. A map of the thermal Sunyaev-Zeldovich effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck 2015 results. XII. Full Focal Plane simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A22. </w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01115287v1</w:t>
+                <w:t xml:space="preserve">in2p3-01202980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XIV. Dark energy and modified gravity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">Planck 2015 results. VII. HFI TOI and beam processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planck Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A14. </w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525814⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01115215v1</w:t>
+                <w:t xml:space="preserve">hal-02461152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XXII. Frequency dependence of thermal emission from Galactic dust in intensity and polarization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Planck intermediate results. XIX. An overview of the polarized thermal emission from Galactic dust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. I. R. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 576, pp.A107. </w:t>
+              <w:t xml:space="preserve">, 2015, 576, pp.A104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01000147v1</w:t>
+                <w:t xml:space="preserve">in2p3-01000103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XIX. An overview of the polarized thermal emission from Galactic dust</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Planck 2013 results. XXXII. The updated Planck catalogue of Sunyaev-Zeldovich sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 576, pp.A104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424082⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 581, pp.A14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01000103v1</w:t>
+                <w:t xml:space="preserve">cea-01383677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XXXII. The updated Planck catalogue of Sunyaev-Zeldovich sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Planck intermediate results. XXI. Comparison of polarized thermal emission from Galactic dust at 353 GHz with interstellar polarization in the visible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aniano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 581, pp.A14. </w:t>
+              <w:t xml:space="preserve">, 2015, 576, pp.A106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01383677v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01000134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XXI. Comparison of polarized thermal emission from Galactic dust at 353 GHz with interstellar polarization in the visible</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Planck intermediate results. XXV. The Andromeda Galaxy as seen by Planck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 576, pp.A106. </w:t>
+              <w:t xml:space="preserve">, 2015, 582, pp.A28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01000134v1</w:t>
+                <w:t xml:space="preserve">cea-01383743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XXV. The Andromeda Galaxy as seen by Planck</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Planck intermediate results. XX. Comparison of polarized thermal emission from Galactic dust with simulations of MHD turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Aumont</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. R. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aniano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 582, pp.A28. </w:t>
+              <w:t xml:space="preserve">, 2015, 576, pp.A105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01383743v1</w:t>
+                <w:t xml:space="preserve">in2p3-01000126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XX. Comparison of polarized thermal emission from Galactic dust with simulations of MHD turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">Joint analysis of BICEP2/ keck array and Planck data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aikin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424086⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114 (10), pp.101301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.101301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01000126v1</w:t>
+                <w:t xml:space="preserve">hal-01593518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint analysis of BICEP2/ keck array and Planck data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Alexander</w:t>
+                <w:t xml:space="preserve">Planck intermediate results. XXII. Frequency dependence of thermal emission from Galactic dust in intensity and polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. R. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aniano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 114 (10), pp.101301. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 576, pp.A107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.101301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593518v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01000147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XIX. The integrated Sachs-Wolfe effect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">Planck 2013 results. XXI. Power spectrum and high-order statistics of the Planck all-sky Compton parameter map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7955,108 +7955,108 @@
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321526⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01289968v1</w:t>
+                <w:t xml:space="preserve">in2p3-00804564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XXIII. Isotropy and Statistics of the CMB</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Planck 2013 results. XXVI. Background geometry and topology of the Universe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8089,108 +8089,108 @@
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A23. </w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00804187v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00804193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. VII. HFI time response and beams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Planck 2013 results. X. HFI energetic particle effects: characterization, removal, and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8223,108 +8223,108 @@
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A7. </w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00803652v1</w:t>
+                <w:t xml:space="preserve">in2p3-00803707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XVII. Gravitational lensing by large-scale structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Planck 2013 results. XVI. Cosmological parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8357,108 +8357,108 @@
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A17. </w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00803735v1</w:t>
+                <w:t xml:space="preserve">in2p3-00803732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XII. Diffuse component separation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Planck 2013 results. XXIX. The Planck catalogue of Sunyaev-Zeldovich sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8491,242 +8491,242 @@
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A12. </w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00803714v1</w:t>
+                <w:t xml:space="preserve">in2p3-00804200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XXXI. Consistency of the Planck data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Planck 2013 results. XX. Cosmology from Sunyaev-Zeldovich cluster counts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A31. </w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01058892v1</w:t>
+                <w:t xml:space="preserve">in2p3-00804174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XXI. Power spectrum and high-order statistics of the Planck all-sky Compton parameter map</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Planck 2013 results. IX. HFI spectral response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8759,242 +8759,242 @@
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A21. </w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00804564v1</w:t>
+                <w:t xml:space="preserve">in2p3-00803663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XXVI. Background geometry and topology of the Universe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Planck 2013 results. XXII. Constraints on inflation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planck Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A26. </w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00804193v1</w:t>
+                <w:t xml:space="preserve">in2p3-00804182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XXIX. The Planck catalogue of Sunyaev-Zeldovich sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Planck 2013 results. VIII. HFI photometric calibration and mapmaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9027,784 +9027,784 @@
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A29. </w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00804200v1</w:t>
+                <w:t xml:space="preserve">in2p3-00803661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XX. Cosmology from Sunyaev-Zeldovich cluster counts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+                <w:t xml:space="preserve">Planck 2013 results. XI. All-sky model of thermal dust emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Ashdown</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. R. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321521⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201323195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00804174v1</w:t>
+                <w:t xml:space="preserve">in2p3-00914508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. X. HFI energetic particle effects: characterization, removal, and simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+                <w:t xml:space="preserve">Planck 2013 results. I. Overview of products and scientific results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. R. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A10. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 571, pp.A1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321577⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00803707v1</w:t>
+                <w:t xml:space="preserve">in2p3-00803620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XVI. Cosmological parameters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ashdown</w:t>
+                <w:t xml:space="preserve">Characterization and physical explanation of energetic particles on Planck HFI instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Atik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bréelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 176 (5-6), pp.773-786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10909-014-1116-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321591⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00803732v1</w:t>
+                <w:t xml:space="preserve">in2p3-00847209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XXII. Constraints on inflation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+                <w:t xml:space="preserve">Planck 2013 results. VI. High Frequency Instrument data processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A22. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321569⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00804182v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. IX. HFI spectral response</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Planck 2013 results. XIV. Zodiacal emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planck Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321531⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00803663v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00803726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. VIII. HFI photometric calibration and mapmaking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+                <w:t xml:space="preserve">Planck 2013 results. XV. CMB power spectra and likelihood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9831,516 +9831,516 @@
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321538⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00803661v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XI. All-sky model of thermal dust emission</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">Planck 2013 Results. XXIV. Constraints on primordial non-Gaussianity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. I. R. Alves</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201323195⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00914508v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00804189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. I. Overview of products and scientific results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Arnaud</w:t>
+                <w:t xml:space="preserve">Impact of particles on the Planck HFI detectors: Ground-based measurements and physical interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Atik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bréelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321529⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 569, pp.A88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00803620v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00978447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XIV. Zodiacal emission</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Planck 2013 results. XXV. Searches for cosmic strings and other topological defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321562⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00803726v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00804192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. VI. High Frequency Instrument data processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">Planck 2013 results. XXVIII. The Planck Catalogue of Compact Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10367,248 +10367,248 @@
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321570⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01225863v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00804198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and physical explanation of energetic particles on Planck HFI instrument</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Bréelle</w:t>
+                <w:t xml:space="preserve">Planck 2013 results. XIII. Galactic CO emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. R. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10909-014-1116-6⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 571, pp.A13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00847209v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01080635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XV. CMB power spectra and likelihood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">Planck 2013 results. XVIII. The gravitational lensing-infrared background correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10635,108 +10635,108 @@
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321573⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01225860v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00803736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 Results. XXIV. Constraints on primordial non-Gaussianity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Planck 2013 results. XXX. Cosmic infrared background measurements and implications for star formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10769,242 +10769,242 @@
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A24. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321554⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00804189v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00925897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of particles on the Planck HFI detectors: Ground-based measurements and physical interpretation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Bréelle</w:t>
+                <w:t xml:space="preserve">Planck 2013 results. XII. Diffuse component separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 569, pp.A88. </w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423868⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00978447v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00803714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XVIII. The gravitational lensing-infrared background correlation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Planck 2013 results. XXIII. Isotropy and Statistics of the CMB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11037,108 +11037,108 @@
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A18. </w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00803736v1</w:t>
+                <w:t xml:space="preserve">in2p3-00804187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XXX. Cosmic infrared background measurements and implications for star formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Planck 2013 results. VII. HFI time response and beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11171,108 +11171,108 @@
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A30. </w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00925897v1</w:t>
+                <w:t xml:space="preserve">in2p3-00803652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XXVIII. The Planck Catalogue of Compact Sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Planck 2013 results. XVII. Gravitational lensing by large-scale structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11305,389 +11305,389 @@
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A28. </w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00804198v1</w:t>
+                <w:t xml:space="preserve">in2p3-00803735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XXV. Searches for cosmic strings and other topological defects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Planck 2013 results. XXXI. Consistency of the Planck data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A25. </w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00804192v1</w:t>
+                <w:t xml:space="preserve">in2p3-01058892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XIII. Galactic CO emission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Planck 2013 results. XIX. The integrated Sachs-Wolfe effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A13. </w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01080635v1</w:t>
+                <w:t xml:space="preserve">cea-01289968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck intermediate results. VIII. Filaments between interacting clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11777,77 +11777,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck intermediate results. VII. Statistical properties of infrared and radio extragalactic sources from the Planck Early Release Compact Source Catalogue at frequencies between 100 and 857 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Argüeso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11911,51 +11911,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck Intermediate Results. IV. The XMM-Newton validation programme for new Planck galaxy clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12026,76 +12026,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00716013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results IX. Detection of the Galactic haze with Planck</w:t>
+                <w:t xml:space="preserve">Planck Intermediate Results. V. Pressure profiles of galaxy clusters from the Sunyaev-Zeldovich effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12109,134 +12109,134 @@
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 554, pp.A139. </w:t>
+              <w:t xml:space="preserve">, 2013, 550, pp.A131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01135391v1</w:t>
+                <w:t xml:space="preserve">in2p3-00740049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck intermediate results. XII: Diffuse Galactic components in the Gould Belt system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. I. R. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12294,76 +12294,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01135421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck Intermediate Results. V. Pressure profiles of galaxy clusters from the Sunyaev-Zeldovich effect</w:t>
+                <w:t xml:space="preserve">Planck intermediate results IX. Detection of the Galactic haze with Planck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12377,121 +12377,121 @@
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 550, pp.A131. </w:t>
+              <w:t xml:space="preserve">, 2013, 554, pp.A139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00740049v1</w:t>
+                <w:t xml:space="preserve">cea-01135391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck intermediate results XI. The gas content of dark matter halos: the Sunyaev-Zeldovich-stellar mass relation for locally brightest galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12568,51 +12568,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck intermediate results. III. The relation between galaxy cluster mass and Sunyaev-Zeldovich signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12715,51 +12715,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck intermediate results X. Physics of the hot gas in the Coma cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12849,51 +12849,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck intermediate results. VI. The dynamical structure of PLCKG214.6+37.0, a Planck discovered triple system of galaxy clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13098,1269 +13098,1269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00715966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. XV. Spectral energy distributions and radio continuum spectra of northern extragalactic radio sources</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planck early results. IX. XMM-Newton follow-up for validation of Planck cluster candidates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. F. Aller</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116466⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00644407v1</w:t>
+                <w:t xml:space="preserve">in2p3-00557269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. IV. First assessment of the High Frequency Instrument in-flight performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Ade</w:t>
+                <w:t xml:space="preserve">Planck early results. XIX. All-sky temperature and dust optical depth from Planck and IRAS. Constraints on the &amp;quot;dark gas&amp;quot; in our Galaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planck Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Ansari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116487⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717813v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00644355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. XII. Cluster Sunyaev-Zeldovich optical scaling relations</w:t>
+                <w:t xml:space="preserve">Planck early results. XI. Calibration of the local galaxy cluster Sunyaev-Zeldovich scaling relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116489⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00644433v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00644414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. IX. XMM-Newton follow-up for validation of Planck cluster candidates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck early results. XXVI. Detection with Planck and confirmation by XMM-Newton of PLCK G266.6-27.3, an exceptionally X-ray luminous and massive galaxy cluster at z ~ 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planck Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116460⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00557269v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00644594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. XXV. Thermal dust in nearby molecular clouds</w:t>
+                <w:t xml:space="preserve">Planck early results. XVIII. The power spectrum of cosmic infrared background anisotropies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A25. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116483⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00644571v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00644183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. XXVI. Detection with Planck and confirmation by XMM-Newton of PLCK G266.6-27.3, an exceptionally X-ray luminous and massive galaxy cluster at z ~ 1</w:t>
+                <w:t xml:space="preserve">Planck early results. XXV. Thermal dust in nearby molecular clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A26. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117430⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00644594v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00644571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. XI. Calibration of the local galaxy cluster Sunyaev-Zeldovich scaling relations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Planck early results. I. The Planck mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116458⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00644414v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00555352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. XIX. All-sky temperature and dust optical depth from Planck and IRAS. Constraints on the &amp;quot;dark gas&amp;quot; in our Galaxy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+                <w:t xml:space="preserve">Planck early results. II. The thermal performance of Planck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116479⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00644355v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. XVIII. The power spectrum of cosmic infrared background anisotropies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planck early results. X. Statistical analysis of Sunyaev-Zeldovich scaling relations for X-ray galaxy clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116461⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00644183v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. I. The Planck mission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+                <w:t xml:space="preserve">Planck early results. VII. The Early Release Compact Source Catalogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -14387,1755 +14387,1755 @@
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116464⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00555352v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. II. The thermal performance of Planck</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Ade</w:t>
+                <w:t xml:space="preserve">Planck early results. XIV. ERCSC validation and extreme radio sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Angelakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116486⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714938v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00554684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. X. Statistical analysis of Sunyaev-Zeldovich scaling relations for X-ray galaxy clusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck early results. XVII. Origin of the submillimetre excess dust emission in the Magellanic Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planck Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116457⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720567v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00644443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. VII. The Early Release Compact Source Catalogue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">Planck early results. XVI. The Planck view of nearby galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planck Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116474⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719329v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00644479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. XIV. ERCSC validation and extreme radio sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+                <w:t xml:space="preserve">Planck early results. VI. The High Frequency Instrument data processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Angelakis</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ansari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116475⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00554684v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. XXI. Properties of the interstellar medium in the Galactic plane</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Planck Early Results: The Galactic Cold Core Population revealed by the first all-sky survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A21. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116455⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00646202v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00644552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. XVII. Origin of the submillimetre excess dust emission in the Magellanic Clouds</w:t>
+                <w:t xml:space="preserve">Planck early results. XXI. Properties of the interstellar medium in the Galactic plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A17. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116473⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00644443v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00646202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck Early Results: The Galactic Cold Core Population revealed by the first all-sky survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">Planck early results. XX. New light on anomalous microwave emission from spinning dust grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planck Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A23. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116472⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00644552v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00644348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. VI. The High Frequency Instrument data processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Ade</w:t>
+                <w:t xml:space="preserve">Planck early results. VIII. The all-sky early Sunyaev-Zeldovich cluster sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116462⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716083v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00557254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. XVI. The Planck view of nearby galaxies</w:t>
+                <w:t xml:space="preserve">Planck early results. XXIV. Dust in the diffuse interstellar medium and the Galactic halo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116454⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00644479v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00646198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. VIII. The all-sky early Sunyaev-Zeldovich cluster sample</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+                <w:t xml:space="preserve">Planck early results. XV. Spectral energy distributions and radio continuum spectra of northern extragalactic radio sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aatrokoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Aumont</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. D. Aller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. F. Aller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A8. </w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00557254v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00644407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. XXIV. Dust in the diffuse interstellar medium and the Galactic halo</w:t>
+                <w:t xml:space="preserve">Planck early results. XII. Cluster Sunyaev-Zeldovich optical scaling relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A24. </w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00646198v1</w:t>
+                <w:t xml:space="preserve">in2p3-00644433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. XX. New light on anomalous microwave emission from spinning dust grains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+                <w:t xml:space="preserve">Planck early results. IV. First assessment of the High Frequency Instrument in-flight performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ansari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A20. </w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00644348v1</w:t>
+                <w:t xml:space="preserve">hal-03717813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck pre-launch status: HFI ground calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bréelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Broszkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16346,51 +16346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Puget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16480,51 +16480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bréelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Coulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16723,103 +16723,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic time series performance of the Mid-Infrared Instrument on the JWST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Bouwman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Kendrew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas P. Greene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylor J. Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Lagage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -17021,51 +17021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Gastaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Lagage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Kendrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17659,51 +17659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bréelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17948,51 +17948,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343598v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Voyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Changeat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lagage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tremblin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rens Waters" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/adbd46" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343633v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achr&#232;ne Dyrek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Decin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Bouwman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crouzet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Molli&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06849-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589886v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boccaletti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M&#226;lin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudoz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347912" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503421v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gastaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coulais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J Barlow" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fransson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad2770" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04822445v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dicken" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Garc&#237;a Mar&#237;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Shivaei" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Libralato" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449451" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04843545v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fransson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Barlow" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Kavanagh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larsson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. C. Jones" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adj5796" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343606v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ducrot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Min" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor J Bell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02428-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489132v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489129v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barrado" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polychronis Patapis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06813-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294538v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.C Jones" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J Kavanagh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Temim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad0036" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268697v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gardner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mather" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Abbott" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Abell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Abernathy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/acd1b5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268721v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Rigby" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Perrin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcelwain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Kimble" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Friedman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/acb293" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268715v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Wright" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Rieke" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Glasse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ressler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/acbe66" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006158v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sargent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.C. Jones" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Barlow" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acd555" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03989029v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeongbin Park" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duvert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Jung" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwester Arabas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.04633" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03953597v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lestrade" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. D&#233;sert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lagache" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244036" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513169v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Klaassen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Geers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Beard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A O&#8217;brien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cossou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3416" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279461v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Danielski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Baudino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Gastaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aae651" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678505v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Planck Collaboration" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashar Akrami" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashdown" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aumont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baccigalupi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630311" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461152v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525844" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04491129v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Adam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Aghanim" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ashdown" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aumont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baccigalupi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628897" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01166790v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. R. Ade" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. R. Alves" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526803" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01202980v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527103" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01113941v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525967" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01420470v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ballardini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01119454v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525936" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01230196v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527743" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01174421v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arg&#252;eso" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526914" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645030v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arzoumanian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628636" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01067254v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425034" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115296v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525823" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115237v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arroja" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525836" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01203489v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527418" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534696v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645027v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629018" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01113936v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525820" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01113893v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Akrami" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527101" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01113946v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525830" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01175818v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526926" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115301v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525819" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115270v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525821" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01169549v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K. Aluri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526681" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01140412v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525898" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115263v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525829" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115223v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525941" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645029v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628890" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01214769v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527206" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115280v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525831" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115290v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525833" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115287v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525826" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115215v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525814" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000147v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aniano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armitage-Caplan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424088" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000103v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alina" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424082" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383677v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525787" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000134v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424087" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383743v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424643" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000126v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424086" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593518v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ade" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ahmed" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aikin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alexander" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.101301" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01289968v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321526" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804187v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.R. Ade" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321534" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803652v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321535" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803735v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321543" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803714v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321580" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01058892v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423743" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804564v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321522" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804193v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321546" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804200v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321523" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804174v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321521" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803707v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321577" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803732v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321591" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00804182v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321569" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803663v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321531" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803661v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321538" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00914508v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abergel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323195" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803620v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321529" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00803726v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321562" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225863v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321570" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00847209v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Catalano" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Atik" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benoit" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Br&#233;elle" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-014-1116-6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225860v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321573" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804189v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321554" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00978447v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beno&#238;t" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Br&#233;elle" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423868" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803736v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321540" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00925897v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322093" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804198v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321524" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804192v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321621" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-01080635v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321553" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00792990v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220194" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00790892v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220053" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716013v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219519" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135391v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220271" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135421v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321160" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740049v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220040" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135420v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220941" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716000v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Atrio-Barandela" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219398" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135390v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220247" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740052v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220039" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00715966v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118731" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00644407v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aatrokoski" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. Aller" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Aller" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116466" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717813v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ansari" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116487" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644433v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116489" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00557269v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116460" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644571v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116483" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644594v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117430" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644414v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116458" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644355v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116479" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644183v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116461" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00555352v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116464" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714938v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116486" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720567v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116457" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719329v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116474" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00554684v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Angelakis" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116475" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00646202v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116455" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644443v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116473" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00644552v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116472" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716083v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116462" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644479v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116454" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00557254v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116459" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00646198v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116485" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644348v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116470" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00533648v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pajot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Beney" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Broszkiewicz" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913203" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00533343v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Tauber" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mandolesi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Puget" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Banos" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bersanelli" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912983" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00535714v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lamarre" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guyot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912975" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083629v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piat" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Torre" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Woodcraft" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2005.12.076" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPJMZ7J7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785373v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Giovannelli" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20047011" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03994869v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kendrew" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P. Greene" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor J. Bell" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844577v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03996561v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bouchet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gastaud" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Bombardi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629778" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03996651v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Schellens" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03996753v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duvert" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jung" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arabas" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Flinois" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436787v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ajeddig" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andre" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700027" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809644v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schellens" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Park" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189826v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piat" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Torre" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulais" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Woodcraft" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NIMA.2005.12.076" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343633v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achr&#232;ne Dyrek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Decin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Bouwman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crouzet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Molli&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06849-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343598v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Voyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Changeat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lagage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tremblin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rens Waters" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/adbd46" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04822445v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dicken" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Garc&#237;a Mar&#237;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Shivaei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Libralato" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449451" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503421v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouchet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gastaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coulais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J Barlow" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fransson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad2770" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04843545v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fransson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Barlow" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Kavanagh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larsson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. C. Jones" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adj5796" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343606v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ducrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Min" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor J Bell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02428-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589886v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boccaletti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M&#226;lin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudoz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347912" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489132v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294538v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.C Jones" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J Kavanagh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Temim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad0036" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268697v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gardner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mather" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Abbott" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Abell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Abernathy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/acd1b5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489129v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barrado" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polychronis Patapis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06813-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268721v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Rigby" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Perrin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcelwain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Kimble" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Friedman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/acb293" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268715v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Wright" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Rieke" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Glasse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ressler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/acbe66" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006158v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sargent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.C. Jones" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Barlow" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acd555" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03989029v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeongbin Park" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duvert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Jung" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwester Arabas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.04633" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03953597v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lestrade" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. D&#233;sert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lagache" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244036" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513169v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Klaassen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Geers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Beard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A O&#8217;brien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cossou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3416" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279461v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Danielski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Baudino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Gastaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aae651" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678505v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Planck Collaboration" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashar Akrami" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashdown" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aumont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baccigalupi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630311" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01230196v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527743" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01174421v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. R. Ade" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arg&#252;eso" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526914" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01119454v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525936" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645030v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. R. Alves" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arzoumanian" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628636" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01067254v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425034" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01420470v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ballardini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629022" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115296v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525823" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115237v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arroja" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525836" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645027v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629018" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534696v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628897" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01203489v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527418" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01175818v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526926" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01113893v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Akrami" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527101" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01113936v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525820" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01113946v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525830" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01169549v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K. Aluri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526681" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115270v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525821" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115301v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525819" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01140412v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525898" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115263v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525829" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115223v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525941" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645029v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628890" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115290v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525833" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115287v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525826" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115280v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525831" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115215v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525814" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01214769v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527206" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04491129v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Adam" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Aghanim" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ashdown" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aumont" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baccigalupi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01166790v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526803" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01113941v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525967" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01202980v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527103" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461152v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525844" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000103v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alina" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armitage-Caplan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424082" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383677v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525787" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000134v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aniano" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424087" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383743v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424643" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000126v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424086" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593518v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ade" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ahmed" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aikin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alexander" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.101301" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000147v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424088" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804564v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.R. Ade" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321522" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804193v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321546" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803707v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321577" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803732v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321591" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804200v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321523" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804174v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321521" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803663v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321531" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00804182v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321569" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803661v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321538" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00914508v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abergel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323195" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803620v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321529" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00847209v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Catalano" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Atik" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benoit" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Br&#233;elle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-014-1116-6" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225863v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321570" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00803726v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321562" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225860v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321573" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804189v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321554" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00978447v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beno&#238;t" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Br&#233;elle" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423868" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804192v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321621" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804198v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321524" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-01080635v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321553" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803736v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321540" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00925897v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322093" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803714v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321580" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804187v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321534" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803652v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321535" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803735v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321543" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01058892v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423743" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01289968v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321526" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00792990v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220194" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00790892v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220053" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716013v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219519" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740049v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220040" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135421v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321160" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135391v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220271" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135420v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220941" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716000v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Atrio-Barandela" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219398" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135390v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220247" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740052v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220039" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00715966v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118731" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00557269v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116460" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644355v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116479" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644414v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116458" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644594v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117430" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644183v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116461" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644571v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116483" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00555352v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116464" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714938v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116486" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720567v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116457" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719329v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116474" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00554684v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Angelakis" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116475" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644443v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116473" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644479v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116454" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716083v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ansari" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116462" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00644552v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116472" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00646202v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116455" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644348v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116470" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00557254v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116459" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00646198v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116485" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00644407v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aatrokoski" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. Aller" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Aller" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116466" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644433v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116489" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717813v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116487" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00533648v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pajot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Beney" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Broszkiewicz" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913203" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00533343v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Tauber" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mandolesi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Puget" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Banos" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bersanelli" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912983" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00535714v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lamarre" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guyot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912975" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083629v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piat" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Torre" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Woodcraft" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2005.12.076" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPJMZ7J7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785373v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Giovannelli" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20047011" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03994869v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kendrew" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P. Greene" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor J. Bell" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844577v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03996561v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bouchet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gastaud" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Bombardi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629778" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03996651v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Schellens" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03996753v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duvert" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jung" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arabas" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Flinois" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436787v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ajeddig" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andre" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700027" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809644v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schellens" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Park" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189826v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piat" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Torre" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulais" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Woodcraft" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NIMA.2005.12.076" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>