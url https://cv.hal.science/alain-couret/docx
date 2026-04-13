--- v0 (2026-03-06)
+++ v1 (2026-04-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Couret </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décret no 2025-1198 du 11 décembre 2025 complétant la loi « Attractivité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 02, pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05487610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insaisissable contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18, pp.832</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05065470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force des statuts à l'épreuve d'un pacte d'investisseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 09, pp.549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05231695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi visant à accroître le financement des entreprises et l'attractivité de la France (L. no 2024-537 du 13 juin 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 07 et 08, pp.419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04641964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ω precipitation and its influence on the deformation mechanisms of a TNM Ti-Al alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe P Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.114509. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2024.114509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nullité pour méconnaissance des dispositions statutaires : nouvelle étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04055167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glide and mixed climb dislocation velocity in γ-TiAl investigated by in-situ transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Musi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 228, pp.115333. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caractère résiduel du co-emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 et 8, pp.450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04149989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indemnisation d'un salarié contraint par un pacte d'actionnaires de céder des actions à un prix dégradé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32, pp.1673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04217886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity and brittleness of the ordered beta-0 phase in a TNM-TiAl alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Musi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe P Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Toualbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2022.107653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ observation of the phase evolution during an electromagnetic-assisted sintering experiment of an intermetallic γ-TiAl based alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Musi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 206, pp.114233. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2021.114233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure characterization of high temperature mechanisms in a Nb–Ti–Si alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Drawin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144, pp.107509. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2022.107509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure, plasticity and ductility of a TNM + alloy densified by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Musi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Toualbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (11), pp.1915. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met12111915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805151v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A TEM study of a&amp;lt;001&amp;gt; dislocations in the ßo phase of an intermetallic TNM-TiAl alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Musi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Spoerk-Erdely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 226, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2022.115247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of tungsten alloying and the fluorination on the oxidation behavior of intermetallic titanium aluminides for aerospace applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Donchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Mengis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svea Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 139, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2021.107270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of Metallic Materials by SPS: Processing, Microstructures, Properties, and Shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe P Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Trzaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.322. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met11020322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical heterogeneities in tungsten containing TiAl alloys processed by powder metallurgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Willi Rackel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, pp.101147. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2021.101147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic deformation of TiAl generic microstructures at room and high temperature: Bauschinger effect & strain rate sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Toualbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kanoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 122, pp.106816. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2020.106816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386237v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of β-phase in TiAl alloys on mechanical properties after high temperature air exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe P Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2020.106729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ageing on the properties of the W-containing IRIS-TiAl alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 199, pp.169-180. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2020.07.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the high creep strength of the W containing IRIS-TiAl alloy at 850°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 181, pp.331-341. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2019.09.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPS microscopic mechanisms of metallic systems: experiments and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Trzaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.15999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Pre-Alloyed Rod to Gas-Atomized Powder and SPS Sintered Samples: How the Microstructure of an Nb Silicide Based Alloy Evolves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Drawin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Denquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 941, pp.1264-1269. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.941.1264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spark plasma sintering microscopic mechanisms of metallic systems: experiments and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Trzaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc M Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.15999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pure climb of [001] dislocations in TiAl at 850 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Naanani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 149, pp.53-57. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature materials for aerospace applications : Ni-based superalloys and γ-TiAl alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Perrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (8), pp.657-671. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2018.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation modes and size effect in near-γ TiAl alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangshan Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 679, pp.123 - 132. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2016.09.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a TiAl Alloy by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69 (12), pp.2576 - 2582. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11837-017-2549-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spark plasma sintering mechanisms at the necks between TiAl powder particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Trzaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118, pp.100-108. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2016.07.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Properties of the TiAl IRIS Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (12), p. 6097-6108. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-016-3801-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtaining of a fine near-lamellar microstructure in TiAl alloys by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Perrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71, pp.88-97. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Way to Produce γ-TiAl Blades: Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikhil Karnatak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (10), pp.1408-1413. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201500019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the creep properties of TiAl alloys densified by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Jabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pyczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2013.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructures and mechanical properties of a multi-phase β-solidifying TiAl alloy densified by spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svea Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73, pp.107-115. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2014.03.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-mechanisms of precipitation hardening aluminium alloy for aeronautics [Micro mécanismes du durcissement structural d'un alliage d'aluminium aéronautique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Coujou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 109 (6), pp.415-422. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal/2012036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature control during Spark Plasma Sintering and application to up-scaling and complex shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikhil Karnatak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 213, pp.269--278. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2012.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and mechanical properties of high niobium containing TiAl alloys elaborated by spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Jabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank-Peter Schimansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (12), pp.2312-2321. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2010.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The activation and the spreading of deformation in a fully lamellar Ti-47Al-1Cr-0.2Si Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jung Bahadur Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sundararaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srikumar Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86 (16), pp.2435-2456. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430600606826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative TEM study of the precipitation microstructure in aluminium alloy Al(MgSiCu) 6056 T6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Coujou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 373 (1-2), pp.80-89. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2003.12.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-slip and glide in {001} planes of Al-Mg-Si alloy 6056</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Majimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 83 (5), pp.289 - 296. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/095008303100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straining mechanisms in aluminium alloy 6056. In-situ investigation by transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 340 (1-2), pp.286-291. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5093(02)00184-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of precipitate strength in aluminium alloy 6056-T6 from transmission electron microscopy in situ straining data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine a</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 76 (5), pp.921-931. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01418619708200007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission electron microscopy study of precipitate morphology and precipitate overcoming processes in aluminum alloy 6056 T6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 234, pp.664-667. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5093(97)00274-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociations and friction forces in metals and alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 1 (6), pp.885-907. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1991163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ study of prismatic glide in HCP metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 23 (4), pp.667-667. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rphysap:01988002304066700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00245816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A T.E.M. in situ study of dislocation glide in InSb (III-V compound)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fnaiech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 23 (4), pp.668-668. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rphysap:01988002304066800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00245817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the low cyclic behaviour of the IRIS alloy at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Naanani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Hor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Fatigue Congress (FATIGUE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Poitiers, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densification mechanisms of metallic systems by SPS at the microscopic scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Trzaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIMPART</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and Mechanical Properties of the IRIS - TiAl alloy densified by SPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS fall meeting, Symposium on Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spark Plasma Sintering (SPS): A route for manufacturing TiAl blades ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THERMEC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TiAl alloys by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAT 2015 Gamma (TiAl) Alloy Technology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopic mechanisms of spark plasma sintering in a TiAl alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Trzaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on High-Temperature Metallurgical Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, San Diego, CA, Unknown Region. pp.329-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TiAl alloys by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keynote, MSE Conference, symposium "Intermetallics: Physical metallurgy, processing and characterisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the strengthening of aluminium alloy 6056T6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international conference on aluminum alloys ICAA6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Toyohashi, Japan. p.943-948</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microscopy study of precipitate distribution and precipitate overcoming processes in a aluminium alloy 6056 T6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th international conference on the strenght of metals and alloys ICSMA 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Prague, Czech Republic. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some aspects of precipitation hardening in aluminum alloy 6056 T6 - TEM experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème conférence internationale sur les alliages d'aluminium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Grenoble, France. pp.1305-1310, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.217-222.1305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Creep Resistance of Titanium Aluminides Sintered by SPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges in Mechanics of Time Dependent Materials, Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.17-22, 2016, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-41543-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR PRODUCING A PART FROM A PARTICULATE NATURAL MATERIAL AND PART OBTAINED BY SUCH A METHOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Menny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Neumeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2019077112. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId182"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Couret </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le détenteur d'ADR et la qualité d'actionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 03, pp.168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05549288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décret no 2025-1198 du 11 décembre 2025 complétant la loi « Attractivité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 02, pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05487610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insaisissable contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18, pp.832</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05065470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force des statuts à l'épreuve d'un pacte d'investisseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 09, pp.549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05231695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi visant à accroître le financement des entreprises et l'attractivité de la France (L. no 2024-537 du 13 juin 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 07 et 08, pp.419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04641964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ω precipitation and its influence on the deformation mechanisms of a TNM Ti-Al alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe P Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.114509. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2024.114509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nullité pour méconnaissance des dispositions statutaires : nouvelle étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04055167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glide and mixed climb dislocation velocity in γ-TiAl investigated by in-situ transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Musi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 228, pp.115333. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caractère résiduel du co-emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 et 8, pp.450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04149989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indemnisation d'un salarié contraint par un pacte d'actionnaires de céder des actions à un prix dégradé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32, pp.1673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04217886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A TEM study of a&amp;lt;001&amp;gt; dislocations in the ßo phase of an intermetallic TNM-TiAl alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Musi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Spoerk-Erdely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 226, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2022.115247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity and brittleness of the ordered beta-0 phase in a TNM-TiAl alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Musi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe P Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Toualbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2022.107653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure characterization of high temperature mechanisms in a Nb–Ti–Si alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Drawin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144, pp.107509. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2022.107509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ observation of the phase evolution during an electromagnetic-assisted sintering experiment of an intermetallic γ-TiAl based alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Musi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 206, pp.114233. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2021.114233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure, plasticity and ductility of a TNM + alloy densified by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Musi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Toualbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (11), pp.1915. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met12111915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805151v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of tungsten alloying and the fluorination on the oxidation behavior of intermetallic titanium aluminides for aerospace applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Donchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Mengis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svea Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 139, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2021.107270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of Metallic Materials by SPS: Processing, Microstructures, Properties, and Shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe P Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Trzaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.322. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met11020322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical heterogeneities in tungsten containing TiAl alloys processed by powder metallurgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Willi Rackel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, pp.101147. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2021.101147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ageing on the properties of the W-containing IRIS-TiAl alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 199, pp.169-180. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2020.07.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic deformation of TiAl generic microstructures at room and high temperature: Bauschinger effect & strain rate sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Toualbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kanoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 122, pp.106816. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2020.106816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386237v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of β-phase in TiAl alloys on mechanical properties after high temperature air exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe P Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2020.106729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the high creep strength of the W containing IRIS-TiAl alloy at 850°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 181, pp.331-341. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2019.09.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPS microscopic mechanisms of metallic systems: experiments and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Trzaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.15999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature materials for aerospace applications : Ni-based superalloys and γ-TiAl alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Perrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (8), pp.657-671. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2018.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Pre-Alloyed Rod to Gas-Atomized Powder and SPS Sintered Samples: How the Microstructure of an Nb Silicide Based Alloy Evolves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Drawin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Denquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 941, pp.1264-1269. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.941.1264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pure climb of [001] dislocations in TiAl at 850 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Naanani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 149, pp.53-57. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spark plasma sintering microscopic mechanisms of metallic systems: experiments and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Trzaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc M Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.15999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a TiAl Alloy by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69 (12), pp.2576 - 2582. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11837-017-2549-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation modes and size effect in near-γ TiAl alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangshan Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 679, pp.123 - 132. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2016.09.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtaining of a fine near-lamellar microstructure in TiAl alloys by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Perrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71, pp.88-97. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spark plasma sintering mechanisms at the necks between TiAl powder particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Trzaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118, pp.100-108. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2016.07.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Properties of the TiAl IRIS Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (12), p. 6097-6108. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-016-3801-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Way to Produce γ-TiAl Blades: Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikhil Karnatak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (10), pp.1408-1413. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201500019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructures and mechanical properties of a multi-phase β-solidifying TiAl alloy densified by spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svea Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73, pp.107-115. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2014.03.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the creep properties of TiAl alloys densified by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Jabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pyczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2013.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature control during Spark Plasma Sintering and application to up-scaling and complex shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikhil Karnatak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 213, pp.269--278. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2012.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-mechanisms of precipitation hardening aluminium alloy for aeronautics [Micro mécanismes du durcissement structural d'un alliage d'aluminium aéronautique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Coujou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 109 (6), pp.415-422. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal/2012036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and mechanical properties of high niobium containing TiAl alloys elaborated by spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Jabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank-Peter Schimansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (12), pp.2312-2321. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2010.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The activation and the spreading of deformation in a fully lamellar Ti-47Al-1Cr-0.2Si Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jung Bahadur Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sundararaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srikumar Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86 (16), pp.2435-2456. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430600606826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative TEM study of the precipitation microstructure in aluminium alloy Al(MgSiCu) 6056 T6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Coujou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 373 (1-2), pp.80-89. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2003.12.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straining mechanisms in aluminium alloy 6056. In-situ investigation by transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 340 (1-2), pp.286-291. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5093(02)00184-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-slip and glide in {001} planes of Al-Mg-Si alloy 6056</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Majimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 83 (5), pp.289 - 296. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/095008303100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission electron microscopy study of precipitate morphology and precipitate overcoming processes in aluminum alloy 6056 T6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 234, pp.664-667. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5093(97)00274-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of precipitate strength in aluminium alloy 6056-T6 from transmission electron microscopy in situ straining data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine a</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 76 (5), pp.921-931. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01418619708200007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociations and friction forces in metals and alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 1 (6), pp.885-907. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1991163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A T.E.M. in situ study of dislocation glide in InSb (III-V compound)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fnaiech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 23 (4), pp.668-668. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rphysap:01988002304066800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00245817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ study of prismatic glide in HCP metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 23 (4), pp.667-667. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rphysap:01988002304066700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00245816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the low cyclic behaviour of the IRIS alloy at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Naanani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Hor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Fatigue Congress (FATIGUE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Poitiers, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densification mechanisms of metallic systems by SPS at the microscopic scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Trzaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIMPART</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spark Plasma Sintering (SPS): A route for manufacturing TiAl blades ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THERMEC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and Mechanical Properties of the IRIS - TiAl alloy densified by SPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS fall meeting, Symposium on Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TiAl alloys by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAT 2015 Gamma (TiAl) Alloy Technology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TiAl alloys by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keynote, MSE Conference, symposium "Intermetallics: Physical metallurgy, processing and characterisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopic mechanisms of spark plasma sintering in a TiAl alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Trzaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on High-Temperature Metallurgical Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, San Diego, CA, Unknown Region. pp.329-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the strengthening of aluminium alloy 6056T6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international conference on aluminum alloys ICAA6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Toyohashi, Japan. p.943-948</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microscopy study of precipitate distribution and precipitate overcoming processes in a aluminium alloy 6056 T6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th international conference on the strenght of metals and alloys ICSMA 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Prague, Czech Republic. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some aspects of precipitation hardening in aluminum alloy 6056 T6 - TEM experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème conférence internationale sur les alliages d'aluminium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Grenoble, France. pp.1305-1310, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.217-222.1305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Creep Resistance of Titanium Aluminides Sintered by SPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges in Mechanics of Time Dependent Materials, Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.17-22, 2016, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-41543-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR PRODUCING A PART FROM A PARTICULATE NATURAL MATERIAL AND PART OBTAINED BY SUCH A METHOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Menny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Neumeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2019077112. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId183"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487610v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05065470v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05231695v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04641964v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769519v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mol&#233;nat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe P Monchoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2024.114509" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04055167v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281588v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Musi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Hantcherli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115333" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04149989v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carsin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04217886v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737463v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Toualbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2022.107653" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389681v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monchoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Clemens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2021.114233" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588670v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reyes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Malard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Drawin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2022.107509" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805151v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deshayes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12111915" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283350v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Spoerk-Erdely" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.115247" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389558v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Donchev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Mengis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svea Mayer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2021.107270" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150812v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Durand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Voisin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Trzaska" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11020322" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426716v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Allen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Willi Rackel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Philippe Monchoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101147" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386237v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Serrano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kanoute" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2020.106816" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314662v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sallot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2020.106729" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031131v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernando Reyes Vasquez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.07.061" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391806v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.09.056" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012778v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15999" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103464v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denquin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Monchoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.1264" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907558v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc M Chaix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829956v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Naanani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mabru" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.02.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073852v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Perrut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2018.10.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907480v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangshan Luo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.09.092" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907525v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-017-2549-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726306v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.07.043" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K705L82H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426453v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-016-3801-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726305v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Perrut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2016.01.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726307v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Karnatak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201500019" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DSDXSN87-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726312v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Jabbar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pyczak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2013.10.019" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726309v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.03.058" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48RM4C3B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727574v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delmas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Coujou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2012036" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6EDAD98CAF0F391295DCDCD7A463817830CA13BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789844v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gallet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2012.09.023" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2NZ78B9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742044v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Doll&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-Peter Schimansky" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2010.07.024" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513666v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Bahadur Singh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sundararaman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikumar Banerjee" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saada" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600606826" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716116v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2003.12.068" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01851920v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Majimel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vivas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/095008303100" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716122v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(02)00184-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701682v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaillant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418619708200007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701684v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(97)00274-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G39WX01-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248639v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991163" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245816v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01988002304066700" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245817v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fnaiech" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01988002304066800" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914193v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hor" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727371v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761897v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761887v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761864v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726311v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761769v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799151v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799152v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716125v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.217-222.1305" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845083v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41543-7_3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939771v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Menny" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rouilly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mazars" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neumeyer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05549288v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487610v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05065470v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05231695v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04641964v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769519v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mol&#233;nat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe P Monchoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2024.114509" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04055167v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281588v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Musi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Hantcherli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115333" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04149989v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carsin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04217886v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283350v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monchoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Spoerk-Erdely" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Clemens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.115247" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737463v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Toualbi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2022.107653" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588670v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reyes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Malard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Drawin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2022.107509" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389681v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2021.114233" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805151v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deshayes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12111915" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389558v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Donchev" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Mengis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svea Mayer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2021.107270" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Durand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Voisin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Trzaska" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11020322" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426716v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Allen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Willi Rackel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Philippe Monchoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101147" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031131v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernando Reyes Vasquez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.07.061" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386237v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Serrano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kanoute" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2020.106816" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314662v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sallot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2020.106729" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391806v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.09.056" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012778v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15999" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073852v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Perrut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2018.10.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103464v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denquin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Monchoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.1264" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829956v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Naanani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mabru" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.02.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907558v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc M Chaix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907525v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-017-2549-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907480v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangshan Luo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.09.092" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726305v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Perrut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2016.01.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726306v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.07.043" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K705L82H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426453v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-016-3801-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726307v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Karnatak" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201500019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DSDXSN87-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726309v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.03.058" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48RM4C3B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726312v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Jabbar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pyczak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2013.10.019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789844v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gallet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2012.09.023" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2NZ78B9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727574v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delmas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Coujou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2012036" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6EDAD98CAF0F391295DCDCD7A463817830CA13BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742044v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Doll&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-Peter Schimansky" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2010.07.024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513666v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Bahadur Singh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sundararaman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikumar Banerjee" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saada" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600606826" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716116v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2003.12.068" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716122v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vivas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(02)00184-3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01851920v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Majimel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/095008303100" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701684v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaillant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(97)00274-8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G39WX01-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701682v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418619708200007" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248639v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991163" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245817v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fnaiech" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01988002304066800" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245816v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01988002304066700" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914193v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hor" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727371v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761887v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761897v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761864v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761769v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726311v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799151v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799152v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716125v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.217-222.1305" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845083v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41543-7_3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939771v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Menny" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rouilly" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mazars" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neumeyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>