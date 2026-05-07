--- v1 (2026-04-13)
+++ v2 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Couret </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le détenteur d'ADR et la qualité d'actionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 03, pp.168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05549288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décret no 2025-1198 du 11 décembre 2025 complétant la loi « Attractivité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 02, pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05487610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insaisissable contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18, pp.832</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05065470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force des statuts à l'épreuve d'un pacte d'investisseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 09, pp.549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05231695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi visant à accroître le financement des entreprises et l'attractivité de la France (L. no 2024-537 du 13 juin 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 07 et 08, pp.419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04641964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ω precipitation and its influence on the deformation mechanisms of a TNM Ti-Al alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe P Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.114509. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2024.114509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nullité pour méconnaissance des dispositions statutaires : nouvelle étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04055167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glide and mixed climb dislocation velocity in γ-TiAl investigated by in-situ transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Musi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 228, pp.115333. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caractère résiduel du co-emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 et 8, pp.450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04149989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indemnisation d'un salarié contraint par un pacte d'actionnaires de céder des actions à un prix dégradé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32, pp.1673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04217886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A TEM study of a&amp;lt;001&amp;gt; dislocations in the ßo phase of an intermetallic TNM-TiAl alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Musi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Spoerk-Erdely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 226, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2022.115247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity and brittleness of the ordered beta-0 phase in a TNM-TiAl alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Musi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe P Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Toualbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2022.107653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure characterization of high temperature mechanisms in a Nb–Ti–Si alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Drawin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144, pp.107509. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2022.107509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ observation of the phase evolution during an electromagnetic-assisted sintering experiment of an intermetallic γ-TiAl based alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Musi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 206, pp.114233. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2021.114233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure, plasticity and ductility of a TNM + alloy densified by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Musi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Toualbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (11), pp.1915. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met12111915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805151v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of tungsten alloying and the fluorination on the oxidation behavior of intermetallic titanium aluminides for aerospace applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Donchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Mengis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svea Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 139, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2021.107270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of Metallic Materials by SPS: Processing, Microstructures, Properties, and Shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe P Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Trzaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.322. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met11020322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical heterogeneities in tungsten containing TiAl alloys processed by powder metallurgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Willi Rackel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, pp.101147. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2021.101147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ageing on the properties of the W-containing IRIS-TiAl alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 199, pp.169-180. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2020.07.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic deformation of TiAl generic microstructures at room and high temperature: Bauschinger effect & strain rate sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Toualbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kanoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 122, pp.106816. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2020.106816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386237v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of β-phase in TiAl alloys on mechanical properties after high temperature air exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe P Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2020.106729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the high creep strength of the W containing IRIS-TiAl alloy at 850°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 181, pp.331-341. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2019.09.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPS microscopic mechanisms of metallic systems: experiments and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Trzaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.15999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature materials for aerospace applications : Ni-based superalloys and γ-TiAl alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Perrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (8), pp.657-671. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2018.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Pre-Alloyed Rod to Gas-Atomized Powder and SPS Sintered Samples: How the Microstructure of an Nb Silicide Based Alloy Evolves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Drawin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Denquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 941, pp.1264-1269. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.941.1264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pure climb of [001] dislocations in TiAl at 850 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Naanani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 149, pp.53-57. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spark plasma sintering microscopic mechanisms of metallic systems: experiments and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Trzaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc M Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.15999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a TiAl Alloy by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69 (12), pp.2576 - 2582. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11837-017-2549-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation modes and size effect in near-γ TiAl alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangshan Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 679, pp.123 - 132. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2016.09.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtaining of a fine near-lamellar microstructure in TiAl alloys by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Perrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71, pp.88-97. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spark plasma sintering mechanisms at the necks between TiAl powder particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Trzaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118, pp.100-108. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2016.07.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Properties of the TiAl IRIS Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (12), p. 6097-6108. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-016-3801-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Way to Produce γ-TiAl Blades: Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikhil Karnatak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (10), pp.1408-1413. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201500019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructures and mechanical properties of a multi-phase β-solidifying TiAl alloy densified by spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svea Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73, pp.107-115. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2014.03.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the creep properties of TiAl alloys densified by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Jabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pyczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2013.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature control during Spark Plasma Sintering and application to up-scaling and complex shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikhil Karnatak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 213, pp.269--278. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2012.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-mechanisms of precipitation hardening aluminium alloy for aeronautics [Micro mécanismes du durcissement structural d'un alliage d'aluminium aéronautique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Coujou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 109 (6), pp.415-422. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal/2012036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and mechanical properties of high niobium containing TiAl alloys elaborated by spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Jabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank-Peter Schimansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (12), pp.2312-2321. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2010.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The activation and the spreading of deformation in a fully lamellar Ti-47Al-1Cr-0.2Si Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jung Bahadur Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sundararaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srikumar Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86 (16), pp.2435-2456. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430600606826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative TEM study of the precipitation microstructure in aluminium alloy Al(MgSiCu) 6056 T6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Coujou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 373 (1-2), pp.80-89. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2003.12.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straining mechanisms in aluminium alloy 6056. In-situ investigation by transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 340 (1-2), pp.286-291. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5093(02)00184-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-slip and glide in {001} planes of Al-Mg-Si alloy 6056</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Majimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 83 (5), pp.289 - 296. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/095008303100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission electron microscopy study of precipitate morphology and precipitate overcoming processes in aluminum alloy 6056 T6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 234, pp.664-667. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5093(97)00274-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of precipitate strength in aluminium alloy 6056-T6 from transmission electron microscopy in situ straining data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine a</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 76 (5), pp.921-931. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01418619708200007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociations and friction forces in metals and alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 1 (6), pp.885-907. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1991163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A T.E.M. in situ study of dislocation glide in InSb (III-V compound)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fnaiech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 23 (4), pp.668-668. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rphysap:01988002304066800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00245817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ study of prismatic glide in HCP metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 23 (4), pp.667-667. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rphysap:01988002304066700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00245816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the low cyclic behaviour of the IRIS alloy at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Naanani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Hor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Fatigue Congress (FATIGUE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Poitiers, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densification mechanisms of metallic systems by SPS at the microscopic scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Trzaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIMPART</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spark Plasma Sintering (SPS): A route for manufacturing TiAl blades ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THERMEC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and Mechanical Properties of the IRIS - TiAl alloy densified by SPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS fall meeting, Symposium on Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TiAl alloys by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAT 2015 Gamma (TiAl) Alloy Technology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TiAl alloys by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keynote, MSE Conference, symposium "Intermetallics: Physical metallurgy, processing and characterisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopic mechanisms of spark plasma sintering in a TiAl alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Trzaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on High-Temperature Metallurgical Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, San Diego, CA, Unknown Region. pp.329-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the strengthening of aluminium alloy 6056T6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international conference on aluminum alloys ICAA6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Toyohashi, Japan. p.943-948</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microscopy study of precipitate distribution and precipitate overcoming processes in a aluminium alloy 6056 T6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th international conference on the strenght of metals and alloys ICSMA 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Prague, Czech Republic. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some aspects of precipitation hardening in aluminum alloy 6056 T6 - TEM experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème conférence internationale sur les alliages d'aluminium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Grenoble, France. pp.1305-1310, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.217-222.1305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Creep Resistance of Titanium Aluminides Sintered by SPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges in Mechanics of Time Dependent Materials, Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.17-22, 2016, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-41543-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR PRODUCING A PART FROM A PARTICULATE NATURAL MATERIAL AND PART OBTAINED BY SUCH A METHOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Menny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Neumeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2019077112. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId183"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Couret </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le détenteur d'ADR et la qualité d'actionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 03, pp.168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05549288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décret no 2025-1198 du 11 décembre 2025 complétant la loi « Attractivité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 02, pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05487610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insaisissable contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18, pp.832</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05065470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force des statuts à l'épreuve d'un pacte d'investisseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 09, pp.549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05231695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi visant à accroître le financement des entreprises et l'attractivité de la France (L. no 2024-537 du 13 juin 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 07 et 08, pp.419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04641964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ω precipitation and its influence on the deformation mechanisms of a TNM Ti-Al alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe P Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.114509. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2024.114509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nullité pour méconnaissance des dispositions statutaires : nouvelle étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04055167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glide and mixed climb dislocation velocity in γ-TiAl investigated by in-situ transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Musi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 228, pp.115333. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caractère résiduel du co-emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 et 8, pp.450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04149989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indemnisation d'un salarié contraint par un pacte d'actionnaires de céder des actions à un prix dégradé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32, pp.1673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04217886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity and brittleness of the ordered beta-0 phase in a TNM-TiAl alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Musi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe P Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Toualbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2022.107653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ observation of the phase evolution during an electromagnetic-assisted sintering experiment of an intermetallic γ-TiAl based alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Musi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 206, pp.114233. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2021.114233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure characterization of high temperature mechanisms in a Nb–Ti–Si alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Drawin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144, pp.107509. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2022.107509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure, plasticity and ductility of a TNM + alloy densified by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Musi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Toualbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (11), pp.1915. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met12111915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805151v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A TEM study of a&amp;lt;001&amp;gt; dislocations in the ßo phase of an intermetallic TNM-TiAl alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Musi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Spoerk-Erdely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 226, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2022.115247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of tungsten alloying and the fluorination on the oxidation behavior of intermetallic titanium aluminides for aerospace applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Donchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Mengis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svea Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 139, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2021.107270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of Metallic Materials by SPS: Processing, Microstructures, Properties, and Shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe P Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Trzaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.322. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met11020322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical heterogeneities in tungsten containing TiAl alloys processed by powder metallurgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Willi Rackel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, pp.101147. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2021.101147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic deformation of TiAl generic microstructures at room and high temperature: Bauschinger effect & strain rate sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Toualbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kanoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 122, pp.106816. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2020.106816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386237v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of β-phase in TiAl alloys on mechanical properties after high temperature air exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe P Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2020.106729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ageing on the properties of the W-containing IRIS-TiAl alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 199, pp.169-180. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2020.07.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the high creep strength of the W containing IRIS-TiAl alloy at 850°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 181, pp.331-341. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2019.09.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPS microscopic mechanisms of metallic systems: experiments and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Trzaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.15999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Pre-Alloyed Rod to Gas-Atomized Powder and SPS Sintered Samples: How the Microstructure of an Nb Silicide Based Alloy Evolves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Drawin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Denquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 941, pp.1264-1269. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.941.1264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pure climb of [001] dislocations in TiAl at 850 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Naanani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 149, pp.53-57. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spark plasma sintering microscopic mechanisms of metallic systems: experiments and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Trzaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc M Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.15999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature materials for aerospace applications : Ni-based superalloys and γ-TiAl alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Perrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (8), pp.657-671. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2018.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation modes and size effect in near-γ TiAl alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangshan Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 679, pp.123 - 132. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2016.09.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a TiAl Alloy by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69 (12), pp.2576 - 2582. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11837-017-2549-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spark plasma sintering mechanisms at the necks between TiAl powder particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Trzaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118, pp.100-108. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2016.07.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Properties of the TiAl IRIS Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (12), p. 6097-6108. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-016-3801-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtaining of a fine near-lamellar microstructure in TiAl alloys by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Perrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71, pp.88-97. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Way to Produce γ-TiAl Blades: Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikhil Karnatak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (10), pp.1408-1413. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201500019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the creep properties of TiAl alloys densified by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Jabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pyczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2013.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructures and mechanical properties of a multi-phase β-solidifying TiAl alloy densified by spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svea Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73, pp.107-115. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2014.03.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-mechanisms of precipitation hardening aluminium alloy for aeronautics [Micro mécanismes du durcissement structural d'un alliage d'aluminium aéronautique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Coujou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 109 (6), pp.415-422. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal/2012036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature control during Spark Plasma Sintering and application to up-scaling and complex shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikhil Karnatak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 213, pp.269--278. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2012.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and mechanical properties of high niobium containing TiAl alloys elaborated by spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Jabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank-Peter Schimansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (12), pp.2312-2321. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2010.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The activation and the spreading of deformation in a fully lamellar Ti-47Al-1Cr-0.2Si Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jung Bahadur Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sundararaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srikumar Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86 (16), pp.2435-2456. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430600606826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative TEM study of the precipitation microstructure in aluminium alloy Al(MgSiCu) 6056 T6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Coujou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 373 (1-2), pp.80-89. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2003.12.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straining mechanisms in aluminium alloy 6056. In-situ investigation by transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 340 (1-2), pp.286-291. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5093(02)00184-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-slip and glide in {001} planes of Al-Mg-Si alloy 6056</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Majimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 83 (5), pp.289 - 296. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/095008303100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of precipitate strength in aluminium alloy 6056-T6 from transmission electron microscopy in situ straining data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine a</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 76 (5), pp.921-931. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01418619708200007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission electron microscopy study of precipitate morphology and precipitate overcoming processes in aluminum alloy 6056 T6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 234, pp.664-667. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5093(97)00274-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociations and friction forces in metals and alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 1 (6), pp.885-907. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1991163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ study of prismatic glide in HCP metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 23 (4), pp.667-667. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rphysap:01988002304066700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00245816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A T.E.M. in situ study of dislocation glide in InSb (III-V compound)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fnaiech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 23 (4), pp.668-668. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rphysap:01988002304066800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00245817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the low cyclic behaviour of the IRIS alloy at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Naanani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Hor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Fatigue Congress (FATIGUE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Poitiers, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densification mechanisms of metallic systems by SPS at the microscopic scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Trzaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIMPART</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spark Plasma Sintering (SPS): A route for manufacturing TiAl blades ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THERMEC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and Mechanical Properties of the IRIS - TiAl alloy densified by SPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS fall meeting, Symposium on Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TiAl alloys by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAT 2015 Gamma (TiAl) Alloy Technology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopic mechanisms of spark plasma sintering in a TiAl alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Trzaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on High-Temperature Metallurgical Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, San Diego, CA, Unknown Region. pp.329-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TiAl alloys by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keynote, MSE Conference, symposium "Intermetallics: Physical metallurgy, processing and characterisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the strengthening of aluminium alloy 6056T6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international conference on aluminum alloys ICAA6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Toyohashi, Japan. p.943-948</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microscopy study of precipitate distribution and precipitate overcoming processes in a aluminium alloy 6056 T6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th international conference on the strenght of metals and alloys ICSMA 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Prague, Czech Republic. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some aspects of precipitation hardening in aluminum alloy 6056 T6 - TEM experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème conférence internationale sur les alliages d'aluminium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Grenoble, France. pp.1305-1310, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.217-222.1305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Creep Resistance of Titanium Aluminides Sintered by SPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges in Mechanics of Time Dependent Materials, Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.17-22, 2016, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-41543-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR PRODUCING A PART FROM A PARTICULATE NATURAL MATERIAL AND PART OBTAINED BY SUCH A METHOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Menny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Neumeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2019077112. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId183"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05549288v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487610v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05065470v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05231695v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04641964v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769519v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mol&#233;nat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe P Monchoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2024.114509" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04055167v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281588v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Musi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Hantcherli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115333" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04149989v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carsin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04217886v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283350v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monchoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Spoerk-Erdely" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Clemens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.115247" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737463v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Toualbi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2022.107653" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588670v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reyes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Malard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Drawin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2022.107509" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389681v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2021.114233" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805151v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deshayes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12111915" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389558v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Donchev" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Mengis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svea Mayer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2021.107270" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Durand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Voisin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Trzaska" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11020322" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426716v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Allen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Willi Rackel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Philippe Monchoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101147" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031131v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernando Reyes Vasquez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.07.061" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386237v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Serrano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kanoute" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2020.106816" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314662v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sallot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2020.106729" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391806v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.09.056" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012778v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15999" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073852v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Perrut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2018.10.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103464v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denquin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Monchoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.1264" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829956v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Naanani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mabru" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.02.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907558v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc M Chaix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907525v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-017-2549-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907480v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangshan Luo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.09.092" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726305v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Perrut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2016.01.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726306v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.07.043" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K705L82H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426453v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-016-3801-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726307v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Karnatak" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201500019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DSDXSN87-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726309v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.03.058" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48RM4C3B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726312v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Jabbar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pyczak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2013.10.019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789844v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gallet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2012.09.023" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2NZ78B9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727574v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delmas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Coujou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2012036" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6EDAD98CAF0F391295DCDCD7A463817830CA13BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742044v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Doll&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-Peter Schimansky" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2010.07.024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513666v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Bahadur Singh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sundararaman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikumar Banerjee" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saada" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600606826" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716116v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2003.12.068" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716122v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vivas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(02)00184-3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01851920v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Majimel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/095008303100" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701684v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaillant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(97)00274-8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G39WX01-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701682v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418619708200007" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248639v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991163" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245817v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fnaiech" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01988002304066800" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245816v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01988002304066700" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914193v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hor" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727371v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761887v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761897v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761864v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761769v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726311v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799151v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799152v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716125v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.217-222.1305" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845083v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41543-7_3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939771v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Menny" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rouilly" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mazars" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neumeyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05549288v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487610v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05065470v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05231695v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04641964v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769519v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mol&#233;nat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe P Monchoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2024.114509" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04055167v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281588v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Musi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Hantcherli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115333" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04149989v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carsin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04217886v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737463v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Toualbi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2022.107653" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389681v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monchoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Clemens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2021.114233" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588670v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reyes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Malard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Drawin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2022.107509" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805151v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deshayes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12111915" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283350v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Spoerk-Erdely" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.115247" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389558v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Donchev" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Mengis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svea Mayer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2021.107270" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Durand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Voisin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Trzaska" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11020322" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426716v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Allen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Willi Rackel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Philippe Monchoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101147" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386237v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Serrano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kanoute" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2020.106816" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314662v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sallot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2020.106729" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031131v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernando Reyes Vasquez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.07.061" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391806v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.09.056" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012778v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15999" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103464v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denquin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Monchoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.1264" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829956v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Naanani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mabru" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.02.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907558v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc M Chaix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073852v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Perrut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2018.10.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907480v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangshan Luo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.09.092" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907525v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-017-2549-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726306v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.07.043" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K705L82H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426453v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-016-3801-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726305v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Perrut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2016.01.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726307v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Karnatak" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201500019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DSDXSN87-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726312v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Jabbar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pyczak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2013.10.019" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726309v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.03.058" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48RM4C3B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727574v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delmas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Coujou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2012036" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6EDAD98CAF0F391295DCDCD7A463817830CA13BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789844v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gallet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2012.09.023" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2NZ78B9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742044v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Doll&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-Peter Schimansky" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2010.07.024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513666v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Bahadur Singh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sundararaman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikumar Banerjee" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saada" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600606826" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716116v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2003.12.068" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716122v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vivas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(02)00184-3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01851920v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Majimel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/095008303100" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701682v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaillant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418619708200007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701684v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(97)00274-8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G39WX01-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248639v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991163" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245816v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01988002304066700" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245817v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fnaiech" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01988002304066800" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914193v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hor" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727371v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761887v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761897v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761864v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726311v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761769v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799151v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799152v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716125v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.217-222.1305" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845083v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41543-7_3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939771v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Menny" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rouilly" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mazars" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neumeyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>