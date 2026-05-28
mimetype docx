--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Couret </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le détenteur d'ADR et la qualité d'actionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 03, pp.168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05549288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décret no 2025-1198 du 11 décembre 2025 complétant la loi « Attractivité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 02, pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05487610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insaisissable contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18, pp.832</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05065470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force des statuts à l'épreuve d'un pacte d'investisseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 09, pp.549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05231695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi visant à accroître le financement des entreprises et l'attractivité de la France (L. no 2024-537 du 13 juin 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 07 et 08, pp.419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04641964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ω precipitation and its influence on the deformation mechanisms of a TNM Ti-Al alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe P Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.114509. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2024.114509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nullité pour méconnaissance des dispositions statutaires : nouvelle étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04055167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glide and mixed climb dislocation velocity in γ-TiAl investigated by in-situ transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Musi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 228, pp.115333. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caractère résiduel du co-emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 et 8, pp.450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04149989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indemnisation d'un salarié contraint par un pacte d'actionnaires de céder des actions à un prix dégradé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32, pp.1673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04217886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity and brittleness of the ordered beta-0 phase in a TNM-TiAl alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Musi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe P Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Toualbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2022.107653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ observation of the phase evolution during an electromagnetic-assisted sintering experiment of an intermetallic γ-TiAl based alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Musi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 206, pp.114233. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2021.114233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure characterization of high temperature mechanisms in a Nb–Ti–Si alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Drawin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144, pp.107509. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2022.107509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure, plasticity and ductility of a TNM + alloy densified by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Musi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Toualbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (11), pp.1915. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met12111915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805151v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A TEM study of a&amp;lt;001&amp;gt; dislocations in the ßo phase of an intermetallic TNM-TiAl alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Musi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Spoerk-Erdely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 226, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2022.115247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of tungsten alloying and the fluorination on the oxidation behavior of intermetallic titanium aluminides for aerospace applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Donchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Mengis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svea Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 139, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2021.107270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of Metallic Materials by SPS: Processing, Microstructures, Properties, and Shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe P Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Trzaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.322. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met11020322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical heterogeneities in tungsten containing TiAl alloys processed by powder metallurgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Willi Rackel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, pp.101147. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2021.101147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic deformation of TiAl generic microstructures at room and high temperature: Bauschinger effect & strain rate sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Toualbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kanoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 122, pp.106816. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2020.106816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386237v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of β-phase in TiAl alloys on mechanical properties after high temperature air exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe P Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2020.106729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ageing on the properties of the W-containing IRIS-TiAl alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 199, pp.169-180. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2020.07.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the high creep strength of the W containing IRIS-TiAl alloy at 850°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 181, pp.331-341. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2019.09.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPS microscopic mechanisms of metallic systems: experiments and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Trzaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.15999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Pre-Alloyed Rod to Gas-Atomized Powder and SPS Sintered Samples: How the Microstructure of an Nb Silicide Based Alloy Evolves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Drawin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Denquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 941, pp.1264-1269. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.941.1264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pure climb of [001] dislocations in TiAl at 850 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Naanani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 149, pp.53-57. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spark plasma sintering microscopic mechanisms of metallic systems: experiments and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Trzaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc M Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.15999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature materials for aerospace applications : Ni-based superalloys and γ-TiAl alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Perrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (8), pp.657-671. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2018.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation modes and size effect in near-γ TiAl alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangshan Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 679, pp.123 - 132. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2016.09.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a TiAl Alloy by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69 (12), pp.2576 - 2582. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11837-017-2549-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spark plasma sintering mechanisms at the necks between TiAl powder particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Trzaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118, pp.100-108. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2016.07.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Properties of the TiAl IRIS Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (12), p. 6097-6108. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-016-3801-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtaining of a fine near-lamellar microstructure in TiAl alloys by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Perrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71, pp.88-97. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Way to Produce γ-TiAl Blades: Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikhil Karnatak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (10), pp.1408-1413. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201500019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the creep properties of TiAl alloys densified by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Jabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pyczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2013.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructures and mechanical properties of a multi-phase β-solidifying TiAl alloy densified by spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svea Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73, pp.107-115. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2014.03.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-mechanisms of precipitation hardening aluminium alloy for aeronautics [Micro mécanismes du durcissement structural d'un alliage d'aluminium aéronautique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Coujou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 109 (6), pp.415-422. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal/2012036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature control during Spark Plasma Sintering and application to up-scaling and complex shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikhil Karnatak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 213, pp.269--278. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2012.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and mechanical properties of high niobium containing TiAl alloys elaborated by spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Jabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank-Peter Schimansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (12), pp.2312-2321. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2010.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The activation and the spreading of deformation in a fully lamellar Ti-47Al-1Cr-0.2Si Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jung Bahadur Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sundararaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srikumar Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86 (16), pp.2435-2456. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430600606826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative TEM study of the precipitation microstructure in aluminium alloy Al(MgSiCu) 6056 T6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Coujou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 373 (1-2), pp.80-89. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2003.12.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straining mechanisms in aluminium alloy 6056. In-situ investigation by transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 340 (1-2), pp.286-291. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5093(02)00184-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-slip and glide in {001} planes of Al-Mg-Si alloy 6056</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Majimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 83 (5), pp.289 - 296. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/095008303100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of precipitate strength in aluminium alloy 6056-T6 from transmission electron microscopy in situ straining data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine a</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 76 (5), pp.921-931. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01418619708200007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission electron microscopy study of precipitate morphology and precipitate overcoming processes in aluminum alloy 6056 T6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 234, pp.664-667. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5093(97)00274-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociations and friction forces in metals and alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 1 (6), pp.885-907. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1991163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ study of prismatic glide in HCP metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 23 (4), pp.667-667. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rphysap:01988002304066700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00245816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A T.E.M. in situ study of dislocation glide in InSb (III-V compound)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fnaiech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 23 (4), pp.668-668. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rphysap:01988002304066800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00245817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the low cyclic behaviour of the IRIS alloy at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Naanani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Hor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Fatigue Congress (FATIGUE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Poitiers, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densification mechanisms of metallic systems by SPS at the microscopic scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Trzaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIMPART</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spark Plasma Sintering (SPS): A route for manufacturing TiAl blades ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THERMEC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and Mechanical Properties of the IRIS - TiAl alloy densified by SPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS fall meeting, Symposium on Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TiAl alloys by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAT 2015 Gamma (TiAl) Alloy Technology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopic mechanisms of spark plasma sintering in a TiAl alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Trzaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on High-Temperature Metallurgical Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, San Diego, CA, Unknown Region. pp.329-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TiAl alloys by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keynote, MSE Conference, symposium "Intermetallics: Physical metallurgy, processing and characterisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the strengthening of aluminium alloy 6056T6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international conference on aluminum alloys ICAA6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Toyohashi, Japan. p.943-948</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microscopy study of precipitate distribution and precipitate overcoming processes in a aluminium alloy 6056 T6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th international conference on the strenght of metals and alloys ICSMA 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Prague, Czech Republic. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some aspects of precipitation hardening in aluminum alloy 6056 T6 - TEM experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème conférence internationale sur les alliages d'aluminium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Grenoble, France. pp.1305-1310, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.217-222.1305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Creep Resistance of Titanium Aluminides Sintered by SPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges in Mechanics of Time Dependent Materials, Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.17-22, 2016, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-41543-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR PRODUCING A PART FROM A PARTICULATE NATURAL MATERIAL AND PART OBTAINED BY SUCH A METHOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Menny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Neumeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2019077112. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId183"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Couret </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le détenteur d'ADR et la qualité d'actionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 03, pp.168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05549288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décret no 2025-1198 du 11 décembre 2025 complétant la loi « Attractivité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 02, pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05487610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insaisissable contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18, pp.832</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05065470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force des statuts à l'épreuve d'un pacte d'investisseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 09, pp.549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05231695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi visant à accroître le financement des entreprises et l'attractivité de la France (L. no 2024-537 du 13 juin 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 07 et 08, pp.419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04641964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ω precipitation and its influence on the deformation mechanisms of a TNM Ti-Al alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe P Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.114509. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2024.114509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nullité pour méconnaissance des dispositions statutaires : nouvelle étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04055167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glide and mixed climb dislocation velocity in γ-TiAl investigated by in-situ transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Musi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 228, pp.115333. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caractère résiduel du co-emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 et 8, pp.450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04149989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indemnisation d'un salarié contraint par un pacte d'actionnaires de céder des actions à un prix dégradé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32, pp.1673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04217886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity and brittleness of the ordered beta-0 phase in a TNM-TiAl alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Musi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe P Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Toualbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2022.107653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure characterization of high temperature mechanisms in a Nb–Ti–Si alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Drawin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144, pp.107509. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2022.107509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ observation of the phase evolution during an electromagnetic-assisted sintering experiment of an intermetallic γ-TiAl based alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Musi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 206, pp.114233. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2021.114233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure, plasticity and ductility of a TNM + alloy densified by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Musi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Toualbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (11), pp.1915. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met12111915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805151v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A TEM study of a&amp;lt;001&amp;gt; dislocations in the ßo phase of an intermetallic TNM-TiAl alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Musi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Spoerk-Erdely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 226, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2022.115247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of tungsten alloying and the fluorination on the oxidation behavior of intermetallic titanium aluminides for aerospace applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Donchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Mengis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svea Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 139, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2021.107270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of Metallic Materials by SPS: Processing, Microstructures, Properties, and Shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe P Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Trzaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.322. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met11020322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical heterogeneities in tungsten containing TiAl alloys processed by powder metallurgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Willi Rackel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, pp.101147. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2021.101147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic deformation of TiAl generic microstructures at room and high temperature: Bauschinger effect & strain rate sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Toualbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kanoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 122, pp.106816. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2020.106816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386237v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of β-phase in TiAl alloys on mechanical properties after high temperature air exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe P Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2020.106729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ageing on the properties of the W-containing IRIS-TiAl alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 199, pp.169-180. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2020.07.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the high creep strength of the W containing IRIS-TiAl alloy at 850°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 181, pp.331-341. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2019.09.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPS microscopic mechanisms of metallic systems: experiments and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Trzaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.15999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Pre-Alloyed Rod to Gas-Atomized Powder and SPS Sintered Samples: How the Microstructure of an Nb Silicide Based Alloy Evolves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Drawin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Denquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 941, pp.1264-1269. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.941.1264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pure climb of [001] dislocations in TiAl at 850 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Naanani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 149, pp.53-57. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spark plasma sintering microscopic mechanisms of metallic systems: experiments and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Trzaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc M Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.15999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature materials for aerospace applications : Ni-based superalloys and γ-TiAl alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Perrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (8), pp.657-671. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2018.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation modes and size effect in near-γ TiAl alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangshan Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 679, pp.123 - 132. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2016.09.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a TiAl Alloy by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69 (12), pp.2576 - 2582. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11837-017-2549-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spark plasma sintering mechanisms at the necks between TiAl powder particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Trzaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118, pp.100-108. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2016.07.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Properties of the TiAl IRIS Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (12), p. 6097-6108. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-016-3801-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtaining of a fine near-lamellar microstructure in TiAl alloys by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Perrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71, pp.88-97. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Way to Produce γ-TiAl Blades: Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikhil Karnatak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (10), pp.1408-1413. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201500019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the creep properties of TiAl alloys densified by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Jabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pyczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2013.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructures and mechanical properties of a multi-phase β-solidifying TiAl alloy densified by spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svea Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73, pp.107-115. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2014.03.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-mechanisms of precipitation hardening aluminium alloy for aeronautics [Micro mécanismes du durcissement structural d'un alliage d'aluminium aéronautique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Coujou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 109 (6), pp.415-422. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal/2012036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature control during Spark Plasma Sintering and application to up-scaling and complex shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikhil Karnatak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 213, pp.269--278. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2012.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and mechanical properties of high niobium containing TiAl alloys elaborated by spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Jabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank-Peter Schimansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (12), pp.2312-2321. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2010.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The activation and the spreading of deformation in a fully lamellar Ti-47Al-1Cr-0.2Si Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jung Bahadur Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sundararaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srikumar Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86 (16), pp.2435-2456. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430600606826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative TEM study of the precipitation microstructure in aluminium alloy Al(MgSiCu) 6056 T6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Coujou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 373 (1-2), pp.80-89. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2003.12.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straining mechanisms in aluminium alloy 6056. In-situ investigation by transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 340 (1-2), pp.286-291. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5093(02)00184-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-slip and glide in {001} planes of Al-Mg-Si alloy 6056</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Majimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 83 (5), pp.289 - 296. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/095008303100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of precipitate strength in aluminium alloy 6056-T6 from transmission electron microscopy in situ straining data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine a</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 76 (5), pp.921-931. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01418619708200007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission electron microscopy study of precipitate morphology and precipitate overcoming processes in aluminum alloy 6056 T6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 234, pp.664-667. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5093(97)00274-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociations and friction forces in metals and alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 1 (6), pp.885-907. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1991163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ study of prismatic glide in HCP metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 23 (4), pp.667-667. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rphysap:01988002304066700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00245816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A T.E.M. in situ study of dislocation glide in InSb (III-V compound)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fnaiech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 23 (4), pp.668-668. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rphysap:01988002304066800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00245817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the low cyclic behaviour of the IRIS alloy at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Naanani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Hor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Fatigue Congress (FATIGUE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Poitiers, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densification mechanisms of metallic systems by SPS at the microscopic scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Trzaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIMPART</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spark Plasma Sintering (SPS): A route for manufacturing TiAl blades ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THERMEC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and Mechanical Properties of the IRIS - TiAl alloy densified by SPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS fall meeting, Symposium on Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TiAl alloys by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAT 2015 Gamma (TiAl) Alloy Technology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopic mechanisms of spark plasma sintering in a TiAl alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Trzaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on High-Temperature Metallurgical Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, San Diego, CA, Unknown Region. pp.329-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TiAl alloys by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keynote, MSE Conference, symposium "Intermetallics: Physical metallurgy, processing and characterisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the strengthening of aluminium alloy 6056T6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international conference on aluminum alloys ICAA6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Toyohashi, Japan. p.943-948</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microscopy study of precipitate distribution and precipitate overcoming processes in a aluminium alloy 6056 T6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th international conference on the strenght of metals and alloys ICSMA 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Prague, Czech Republic. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some aspects of precipitation hardening in aluminum alloy 6056 T6 - TEM experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème conférence internationale sur les alliages d'aluminium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Grenoble, France. pp.1305-1310, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.217-222.1305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Creep Resistance of Titanium Aluminides Sintered by SPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges in Mechanics of Time Dependent Materials, Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.17-22, 2016, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-41543-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR PRODUCING A PART FROM A PARTICULATE NATURAL MATERIAL AND PART OBTAINED BY SUCH A METHOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Menny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Neumeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2019077112. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId183"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05549288v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487610v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05065470v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05231695v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04641964v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769519v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mol&#233;nat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe P Monchoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2024.114509" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04055167v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281588v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Musi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Hantcherli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115333" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04149989v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carsin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04217886v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737463v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Toualbi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2022.107653" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389681v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monchoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Clemens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2021.114233" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588670v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reyes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Malard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Drawin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2022.107509" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805151v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deshayes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12111915" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283350v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Spoerk-Erdely" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.115247" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389558v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Donchev" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Mengis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svea Mayer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2021.107270" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Durand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Voisin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Trzaska" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11020322" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426716v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Allen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Willi Rackel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Philippe Monchoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101147" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386237v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Serrano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kanoute" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2020.106816" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314662v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sallot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2020.106729" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031131v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernando Reyes Vasquez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.07.061" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391806v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.09.056" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012778v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15999" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103464v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denquin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Monchoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.1264" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829956v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Naanani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mabru" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.02.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907558v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc M Chaix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073852v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Perrut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2018.10.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907480v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangshan Luo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.09.092" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907525v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-017-2549-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726306v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.07.043" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K705L82H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426453v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-016-3801-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726305v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Perrut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2016.01.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726307v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Karnatak" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201500019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DSDXSN87-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726312v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Jabbar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pyczak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2013.10.019" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726309v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.03.058" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48RM4C3B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727574v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delmas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Coujou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2012036" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6EDAD98CAF0F391295DCDCD7A463817830CA13BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789844v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gallet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2012.09.023" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2NZ78B9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742044v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Doll&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-Peter Schimansky" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2010.07.024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513666v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Bahadur Singh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sundararaman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikumar Banerjee" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saada" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600606826" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716116v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2003.12.068" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716122v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vivas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(02)00184-3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01851920v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Majimel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/095008303100" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701682v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaillant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418619708200007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701684v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(97)00274-8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G39WX01-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248639v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991163" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245816v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01988002304066700" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245817v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fnaiech" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01988002304066800" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914193v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hor" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727371v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761887v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761897v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761864v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726311v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761769v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799151v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799152v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716125v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.217-222.1305" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845083v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41543-7_3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939771v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Menny" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rouilly" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mazars" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neumeyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05549288v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487610v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05065470v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05231695v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04641964v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769519v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mol&#233;nat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe P Monchoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2024.114509" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04055167v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281588v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Musi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Hantcherli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115333" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04149989v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carsin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04217886v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737463v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Toualbi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2022.107653" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reyes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Malard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Drawin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monchoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2022.107509" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389681v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Clemens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2021.114233" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805151v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deshayes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12111915" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283350v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Spoerk-Erdely" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.115247" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389558v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Donchev" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Mengis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svea Mayer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2021.107270" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Durand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Voisin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Trzaska" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11020322" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426716v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Allen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Willi Rackel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Philippe Monchoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101147" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386237v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Serrano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kanoute" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2020.106816" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314662v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sallot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2020.106729" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031131v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernando Reyes Vasquez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.07.061" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391806v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.09.056" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012778v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15999" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103464v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denquin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Monchoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.1264" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829956v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Naanani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mabru" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.02.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907558v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc M Chaix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073852v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Perrut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2018.10.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907480v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangshan Luo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.09.092" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907525v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-017-2549-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726306v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.07.043" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K705L82H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426453v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-016-3801-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726305v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Perrut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2016.01.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726307v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Karnatak" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201500019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DSDXSN87-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726312v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Jabbar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pyczak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2013.10.019" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726309v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.03.058" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48RM4C3B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727574v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delmas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Coujou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2012036" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6EDAD98CAF0F391295DCDCD7A463817830CA13BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789844v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gallet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2012.09.023" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2NZ78B9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742044v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Doll&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-Peter Schimansky" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2010.07.024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513666v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Bahadur Singh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sundararaman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikumar Banerjee" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saada" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600606826" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716116v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2003.12.068" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716122v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vivas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(02)00184-3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01851920v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Majimel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/095008303100" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701682v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaillant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418619708200007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701684v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(97)00274-8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G39WX01-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248639v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991163" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245816v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01988002304066700" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245817v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fnaiech" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01988002304066800" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914193v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hor" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727371v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761887v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761897v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761864v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726311v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761769v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799151v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799152v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716125v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.217-222.1305" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845083v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41543-7_3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939771v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Menny" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rouilly" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mazars" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neumeyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>