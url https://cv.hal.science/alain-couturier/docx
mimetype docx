--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -368,389 +368,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01103359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative performance of classification algorithms for the development of models of spatial distribution of landscape structures</w:t>
+                <w:t xml:space="preserve">Simulation of medium-term soil redistributions for different land use and landscape design scenarios within a vineyard landscape in Mediterranean France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+                <w:t xml:space="preserve">Mélodie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphane Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossano Ciampalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alain Couturier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 219-220, pp.136-144. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 214, pp.10-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2014.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308430v1</w:t>
+                <w:t xml:space="preserve">hal-01209191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of medium-term soil redistributions for different land use and landscape design scenarios within a vineyard landscape in Mediterranean France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative performance of classification algorithms for the development of models of spatial distribution of landscape structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélodie David</w:t>
+                <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Follain</w:t>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rossano Ciampalini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Couturier</w:t>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 219-220, pp.136-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2014.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.03.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01209191v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geostatistical approach for identifying scale-specific correlations between soil thickness and topographic attributes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 220, pp.58-67. </w:t>
@@ -800,51 +800,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of surface flow network prediction for the modeling of erosion processes in agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -852,51 +852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 183, pp.120-129. </w:t>
@@ -928,388 +928,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion and sediment budget across scale: A case study in a catchment of the European loess belt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geostatistical filtering for improved soil water content estimation from electrical resistivity data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Delmas</w:t>
+                <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lai Ting Pak</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+                <w:t xml:space="preserve">Bruno B. Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 183-184, pp.32-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.12.008⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662064v1</w:t>
+                <w:t xml:space="preserve">hal-02644737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geostatistical filtering for improved soil water content estimation from electrical resistivity data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+                <w:t xml:space="preserve">Erosion and sediment budget across scale: A case study in a catchment of the European loess belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pasquier</w:t>
+                <w:t xml:space="preserve">Lai Ting Pak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno B. Mary</w:t>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 183-184, pp.32-40. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 420-421, pp.255-263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.03.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644737v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative sensitivity analysis of four distributed erosion models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio José Gumière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1360,103 +1360,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty assessment of soil water content spatial patterns using geostatistical simulations: An empirical comparison of a simulation accounting for single attribute and a simulation accounting for secondary information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 205 (3-4), pp.323-335. </w:t>
@@ -1545,51 +1545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Ouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lechêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1808,51 +1808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Jetten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1915,64 +1915,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale effect on runoff from experimental plots to catchments in agricultural areas in Normandy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Govers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2087,64 +2087,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schnebelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Verbeque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2208,77 +2208,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling ephemeral gully erosion in small cultivated catchements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2320,90 +2320,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rill erosion on cultivated hillslopes during two extreme rainfall events in Normandy, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2441,64 +2441,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling interril erosion in small cultivated catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2549,51 +2549,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporating soil surface crusting processes in an expert-based runoff model : STREAM (Sealing and Transfer by Runoff and Erosion related to Agricultural Managment)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2601,51 +2601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 46, pp.189-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2670,51 +2670,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of kriging with external drift and simple linear regression for predicting soil horizon thickness with different sample densities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2880,424 +2880,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02691142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion hydrique et transfert de produits phytosanitaires dans les eaux de ruissellement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent erosion and spatial soil distribution in silty zones of intensive agriculture (northwest France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Micheline Eimberck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">B. Renaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Ligneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 6 (3), pp.175-183</w:t>
+              <w:t xml:space="preserve">Communications of the Austrian Soil Science Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 55, pp.129-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687719v1</w:t>
+                <w:t xml:space="preserve">hal-02688177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité intraparcellaire de quelques propriétés des sols sableux des landes de Gascogne (France). Conséquences sur la stratégie d'échantillonnage agronomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Vion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 4 (1), pp.5-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02690093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent erosion and spatial soil distribution in silty zones of intensive agriculture (northwest France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Micheline Eimberck</w:t>
+                <w:t xml:space="preserve">Erosion hydrique et transfert de produits phytosanitaires dans les eaux de ruissellement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bonnaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Renaux</w:t>
+                <w:t xml:space="preserve">L. Ligneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications of the Austrian Soil Science Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 55, pp.129-132</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 6 (3), pp.175-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688177v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of soil distribution according to slope orientation in the &amp;quot;Vexin français&amp;quot; region France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3501,103 +3501,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations à moyen terme des redistribtuions des sols à l’échelle d’un paysage viticole méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France. 350 p</w:t>
@@ -3639,51 +3639,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape design for soir conservation under land use and climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3745,338 +3745,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie du fonctionnement hydrique des sols d’une parcelle agricole hétérogène à partir d’informations pédologiques et environnementales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation de l'évolution temporelle des teneurs en eau des sols à l'échelle de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Vaysse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
+                <w:t xml:space="preserve">Christine Le Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine N. Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. Journées scientifiques du GFHN;8. Colloque GEOFCAN;Milieux poreux et géophysique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t>
+              <w:t xml:space="preserve">, Nov 2011, Orléans, France. pp.57-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750409v1</w:t>
+                <w:t xml:space="preserve">hal-00999950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de l'évolution temporelle des teneurs en eau des sols à l'échelle de la France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre M.-P. Lefebvre</w:t>
+                <w:t xml:space="preserve">Cartographie du fonctionnement hydrique des sols d’une parcelle agricole hétérogène à partir d’informations pédologiques et environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Richard</w:t>
+                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. Journées scientifiques du GFHN;8. Colloque GEOFCAN;Milieux poreux et géophysique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2011, Orléans, France. pp.57-60</w:t>
+              <w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999950v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of distributed erosion models - Application to four models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio José Gumière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4112,359 +4112,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to assign a value to soil sustainability? An example based on water erosion modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t>
+                <w:t xml:space="preserve">Amélioration des paramètres hydriques des sols du modèle STICS pour l'ensemble du territoire français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joël J. Daroussin</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine N. Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LandCon1010: International Conference on Combating Land Degradation in Agricultural Areas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, institute of soil and water conservation, CAS (ISWC - CAS). Shaanxi, CHN. Chinese Academy of Sciences (CAS), CHN. Ministry of Water Resources (MWR)., Oct 2010, Xi'an, China</w:t>
+              <w:t xml:space="preserve">STICS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Sorèze (81), France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005063v1</w:t>
+                <w:t xml:space="preserve">hal-02756250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des paramètres hydriques des sols du modèle STICS pour l'ensemble du territoire français</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre M.-P. Lefebvre</w:t>
+                <w:t xml:space="preserve">How to assign a value to soil sustainability? An example based on water erosion modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadine N. Brisson</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël J. Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STICS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Sorèze (81), France. 2 p</w:t>
+              <w:t xml:space="preserve">LandCon1010: International Conference on Combating Land Degradation in Agricultural Areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, institute of soil and water conservation, CAS (ISWC - CAS). Shaanxi, CHN. Chinese Academy of Sciences (CAS), CHN. Ministry of Water Resources (MWR)., Oct 2010, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756250v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life Expectancy of Soils to Evaluate their Sustainability to Water Erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AgroEnviron 2010: Environmental Sustainability of Agricultural Management Systems in an Ever Changing World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Cancun, Mexico</w:t>
@@ -4493,90 +4493,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of soil hydraulic and mechanical models for mapping compaction risks on the French territory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre M.-P. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine N. Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline P. Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4618,90 +4618,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to assess the risks of soil compaction in France using a soil water model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre M.-P. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4737,277 +4737,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La maîtrise collective par les agriculteurs du ruissellement érosif sur le territoire agricole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Souchère</w:t>
+                <w:t xml:space="preserve">Maîtrise de l'érosion hydrique des sols cultivés phénomènes physiques et dispositifs d'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+                <w:t xml:space="preserve">François Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la recherche sur les sols à la décision publique. Colloque GESSOL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Paris, France. 3 p</w:t>
+              <w:t xml:space="preserve">Journées d'échanges et prospectives. De la recherche des sols à la décision publique : le programme Gessol (Gestion Durable des Sols), un support à la Directive Cadre sur la Protection des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458460v1</w:t>
+                <w:t xml:space="preserve">hal-01829199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtrise de l'érosion hydrique des sols cultivés phénomènes physiques et dispositifs d'action</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+                <w:t xml:space="preserve">La maîtrise collective par les agriculteurs du ruissellement érosif sur le territoire agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Papy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'échanges et prospectives. De la recherche des sols à la décision publique : le programme Gessol (Gestion Durable des Sols), un support à la Directive Cadre sur la Protection des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">De la recherche sur les sols à la décision publique. Colloque GESSOL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Paris, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829199v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in field pattern and land use: consequences for runoff and soil erosion</w:t>
               </w:r>
@@ -5114,77 +5114,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overland flow and erosion modelling on cultivated catchment (100-1000 km2) at the cultural year scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5222,103 +5222,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A potential role of permanent soil variables and field topography to reveal scale dependence and the temporal persistence of soil water content spatial patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. ECPA, European Conference on Precision Agriculture.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Uppsala, Sweden</w:t>
@@ -5360,77 +5360,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of economic efficiency and return of erosive management scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5468,64 +5468,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of spatial correlation between wheat yields and some physical and chemical soil properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5602,51 +5602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5714,51 +5714,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil erosion pattern at catchment scale : coupling of interrill and ephemeral gully erosion modules in the STREAM model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5835,64 +5835,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schnebelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5934,64 +5934,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of soil types and variable-rate irrigation on maize yield variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6042,90 +6042,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de données géophysiques dans un modèle spatialisé de culture (maïs) : Application en vue d'une irrigation de précision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zanolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Dorigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6167,64 +6167,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of the temporal variance and effects of soil types and grain varieties on the wheat yield variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6301,51 +6301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6400,90 +6400,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling runoff and erosion processes within small cultivated catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euroconférence Water and Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6508,90 +6508,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion récente et organisation spatiale de la couverture pédologique en zones limoneuses de grande culture du Nord-Ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Eimberck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Renaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées du Réseau Erosion : Le sol et l'eau, deux ressources à gérer en inter-relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1997, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6610,540 +6610,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences des effets de l'hétérogénéité parcellaire et de la spatialisation des systèmes de culture sur la maîtrise de la pollution nitrique agricole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cartographie géophysique des sols et des formations superficielles. Cas de la forêt de Fréteval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Mary</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alain A. Couturier</w:t>
+                <w:t xml:space="preserve">C. Panissod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Dorigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de synthèse : AIP Organisation spatiale et conduite des cultures (ECOSPACE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Paris, France. 4 p</w:t>
+              <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02836384v1</w:t>
+                <w:t xml:space="preserve">hal-02771646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of agricultural praticies on ephemeral gullies location</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Souchère</w:t>
+                <w:t xml:space="preserve">Comparison of the external drift and linear regression methods according to the sampling density of the variable of interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767143v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the external drift and linear regression methods according to the sampling density of the variable of interest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+                <w:t xml:space="preserve">Effects of agricultural praticies on ephemeral gullies location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël J. Daroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Papy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766746v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie géophysique des sols et des formations superficielles. Cas de la forêt de Fréteval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Michot</w:t>
+                <w:t xml:space="preserve">Conséquences des effets de l'hétérogénéité parcellaire et de la spatialisation des systèmes de culture sur la maîtrise de la pollution nitrique agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Panissod</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Renaux</w:t>
+                <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée de synthèse : AIP Organisation spatiale et conduite des cultures (ECOSPACE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Paris, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02771646v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02836384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining satellite spectral and stereoscopic data for soil mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7211,90 +7211,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent erosion and spatial soil distribution in silty zones of intensive agriculture (northwest France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Eimberck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Renaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Soil System Behaviour in Time and Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1997, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7332,90 +7332,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie géophysique des sols et des formations superficielles. Cas du &amp;quot;Grison&amp;quot; en forêt de Fréteval (Loir et Cher)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Panissod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Dorigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEOFCAN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Bondy, France</w:t>
@@ -7470,51 +7470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7552,51 +7552,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'un SIG pour la gestion des parcelles d'une exploitation agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7705,51 +7705,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on protéger les sols en raisonnant l’organisation des paysages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7856,64 +7856,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Halais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gaudubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t>
@@ -7968,77 +7968,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Halais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées d'Etude des Sols (JES) "Le sol face aux changements globaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012, 11e Journées d'Etude des Sols. Acte du colloque "Le sol face aux changements globaux"</w:t>
@@ -8067,64 +8067,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling sediment concentration in interrill flow as a function of soil surface conditions, vegetation and rainfall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8205,77 +8205,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de méthodes statistiques pour l'estimation de l'épaisseur d'un horizon argilo-limoneux sur un secteur de Petite Beauce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Renaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées Nationales de l'Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, Nancy, France. 1 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8425,64 +8425,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répartition et variabilité des stocks de carbone organique des sols: Possibilité de généralisation spatiale sur les Landes de Gascogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8565,90 +8565,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The state of the soils in France in 2011 - A synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols, 24 p., 2013, 978-2-7380-1296-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -8687,90 +8687,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'état des sols de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -8919,77 +8919,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation spatiale à l'échelle parcellaire des effets de la variabilité des sols et des pratiques culturales sur la pollution nitrique agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coutadeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9027,263 +9027,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la recharge de la nappe de Beauce. Esquisse cartographique des Réserves Utiles potentielles en eau des sols</w:t>
+                <w:t xml:space="preserve">Etude de l'alimentation naturelle de la nappe de Beauce. Elaboration d'un modèle de calcul de l'infiltration efficace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Chapelier</w:t>
+                <w:t xml:space="preserve">C. Nouzille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël J. Daroussin</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Golaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">57 p., 1999</w:t>
+              <w:t xml:space="preserve">78 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02840682v1</w:t>
+                <w:t xml:space="preserve">hal-02841773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'alimentation naturelle de la nappe de Beauce. Elaboration d'un modèle de calcul de l'infiltration efficace</w:t>
+                <w:t xml:space="preserve">Etude de la recharge de la nappe de Beauce. Esquisse cartographique des Réserves Utiles potentielles en eau des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Nouzille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
+                <w:t xml:space="preserve">G. Chapelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël J. Daroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Golaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain A. Couturier</w:t>
+                <w:t xml:space="preserve">G. Bastet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">78 p., 1999</w:t>
+              <w:t xml:space="preserve">57 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02841773v1</w:t>
+                <w:t xml:space="preserve">hal-02840682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9301,90 +9301,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local sensitivity analysis of the Landsoil erosion model applied to a virtual catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9461,77 +9461,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Dorigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Agriculture de précision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -9675,294 +9675,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des sols et agriculture de précision</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N. Beaudoin</w:t>
+                <w:t xml:space="preserve">Apport des méthodes géophysiques à la connaissance de la variabilité spatiale et du fonctionnement hydrique des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Roque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain A. Couturier</w:t>
+                <w:t xml:space="preserve">B. Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Maucorps</w:t>
+                <w:t xml:space="preserve">A. Dorigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martine Guérif, Dominique King. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture de précision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Update Sciences and Technologies, 978-2-7592-0019-1</w:t>
+              <w:t xml:space="preserve">, Versailles : Editions Quae, pp.59-77, 2007, Update sciences &amp; technologies, ISSN 1773-7923</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824990v1</w:t>
+                <w:t xml:space="preserve">halshs-00718343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des méthodes géophysiques à la connaissance de la variabilité spatiale et du fonctionnement hydrique des sols</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Nicoullaud</w:t>
+                <w:t xml:space="preserve">Cartographie des sols et agriculture de précision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dorigny</w:t>
+                <w:t xml:space="preserve">Jacques Roque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bourennane</w:t>
+                <w:t xml:space="preserve">Jean Maucorps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture de précision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Versailles : Editions Quae, pp.59-77, 2007, Update sciences &amp; technologies, ISSN 1773-7923</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Update Sciences and Technologies, 978-2-7592-0019-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00718343v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie du rendement du blé et des caractéristiques qualitatives des grains</w:t>
               </w:r>
@@ -10056,90 +10056,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation spatiale à l'échelle parcellaire des effets de la variabilité des sols et des pratiques culturales sur la pollution nitrique agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coutadeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10213,77 +10213,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maîtrise de l'érosion hydrique des sols cultivés : phénomènes physiques et dispositifs d'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10406,64 +10406,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10526,51 +10526,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation du modèle STREAM sur un cycle hydrologique : Poursuite de l’application sur le bassin versant de l’Austreberthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10601,51 +10601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’application du modèle STREAM à l’échelle d’un bassin versant au cours d’une année culturale sur le bassin de l’Austreberthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10741,51 +10741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport d'activité 2005, Hydrologie et agriculture. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10972,51 +10972,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03159357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaudoin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maucorps" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vandenberghe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pugeaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145954" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103359v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Paroissien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Couturier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.10.034" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308430v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chartin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.01.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGH6ML23-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209191v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie David" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.03.016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308425v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.05.026" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7X6L629-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00780330v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.07.025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00662064v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Ting Pak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.12.008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4NWVSJ4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644737v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.03.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XDMDTW1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00560466v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Jos&#233; Gumi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR009158" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.02.034" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QW1WGFNQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197666v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lheriteau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ouvry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lech&#234;ne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660473v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Macaire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2004.12.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCPCMGPM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682748v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Nearing" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Jetten" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baffaut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.03.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5VLD2JL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Govers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecompte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Oost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.02.017" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD7LZ12D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023861v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnebelen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeque" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2004039" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680341v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ludwig" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679930v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671479v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683557v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecomte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685186v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691142v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Thomas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roque" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687719v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ligneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690093v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vion" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688177v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Eimberck" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695115v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isambert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamagne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02731355v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schwartz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marocke" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couturier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ochsenbein" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209209v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750409v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vaysse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999950v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Lefebvre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533215v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005063v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Paroissien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Devillers" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756250v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005062v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751204v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Defossez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821153v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458460v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829199v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829722v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759160v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sorel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760738v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829193v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759057v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759013v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salvador-Blanes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825439v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cerdan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759758v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760653v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760720v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanolin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Dorigny" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759434v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761961v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. King" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769685v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766974v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836384v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767143v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766746v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771646v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Panissod" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769180v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aubron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838001v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768885v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767563v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778833v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Damay" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Machet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209275v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809227v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Halais" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaudubert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748267v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Halais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831600v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842846v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835800v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Cochrane" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Gilkes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourenanne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fisher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839690v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828874v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaultier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828875v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutadeur" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840682v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chapelier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Duval" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bastet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841773v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nouzille" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Golaz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604720v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803011-0.00003-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824343v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.lk/books?id=88BJTZILaWcC&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815580v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1095-agriculture-de-precision.html" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824990v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roque" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maucorps" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718343v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicoullaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dorigny" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourennane" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812804v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829916v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830198v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827356v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823994v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824262v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mercier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819994v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03159357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaudoin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maucorps" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vandenberghe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pugeaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145954" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103359v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Paroissien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Couturier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.10.034" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209191v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.03.016" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308430v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chartin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.01.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGH6ML23-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308425v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.05.026" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7X6L629-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00780330v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.07.025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644737v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.03.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XDMDTW1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00662064v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Ting Pak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.12.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4NWVSJ4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00560466v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Jos&#233; Gumi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR009158" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.02.034" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QW1WGFNQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197666v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lheriteau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ouvry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lech&#234;ne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660473v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Macaire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2004.12.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCPCMGPM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682748v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Nearing" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Jetten" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baffaut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.03.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5VLD2JL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Govers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecompte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Oost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.02.017" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD7LZ12D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023861v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnebelen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeque" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2004039" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680341v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ludwig" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679930v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671479v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683557v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecomte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685186v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691142v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Thomas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roque" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688177v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Eimberck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690093v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687719v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ligneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695115v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isambert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamagne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02731355v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schwartz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marocke" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couturier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ochsenbein" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209209v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999950v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Lefebvre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750409v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vaysse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533215v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756250v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005063v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Paroissien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Devillers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005062v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751204v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Defossez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821153v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829199v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458460v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829722v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759160v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sorel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760738v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829193v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759057v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759013v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salvador-Blanes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825439v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cerdan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759758v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760653v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760720v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanolin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Dorigny" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759434v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761961v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. King" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769685v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766974v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771646v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Panissod" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766746v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767143v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836384v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769180v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aubron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838001v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768885v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767563v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778833v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Damay" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Machet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209275v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809227v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Halais" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaudubert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748267v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Halais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831600v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842846v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835800v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Cochrane" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Gilkes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourenanne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fisher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839690v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828874v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaultier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828875v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutadeur" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841773v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nouzille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Duval" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Golaz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840682v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chapelier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bastet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604720v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803011-0.00003-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824343v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.lk/books?id=88BJTZILaWcC&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815580v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1095-agriculture-de-precision.html" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718343v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicoullaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dorigny" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourennane" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824990v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roque" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maucorps" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812804v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829916v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830198v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827356v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823994v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824262v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mercier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819994v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>