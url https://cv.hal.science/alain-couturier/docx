--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -2435,256 +2435,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling interril erosion in small cultivated catchments</w:t>
+                <w:t xml:space="preserve">Incorporating soil surface crusting processes in an expert-based runoff model : STREAM (Sealing and Transfer by Runoff and Erosion related to Agricultural Managment)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 16, pp.3215-3226</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 46, pp.189-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671479v1</w:t>
+                <w:t xml:space="preserve">hal-02683557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporating soil surface crusting processes in an expert-based runoff model : STREAM (Sealing and Transfer by Runoff and Erosion related to Agricultural Managment)</w:t>
+                <w:t xml:space="preserve">Modelling interril erosion in small cultivated catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Souchère</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lecomte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+                <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 46, pp.189-205</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 16, pp.3215-3226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683557v1</w:t>
+                <w:t xml:space="preserve">hal-02671479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of kriging with external drift and simple linear regression for predicting soil horizon thickness with different sample densities</w:t>
               </w:r>
@@ -3119,51 +3119,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion hydrique et transfert de produits phytosanitaires dans les eaux de ruissellement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6413,51 +6413,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling runoff and erosion processes within small cultivated catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8119,51 +8119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium. The significance of soil surface characteristics in soil erosion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Strasbourg, France. 1 p., 2001</w:t>
@@ -10972,51 +10972,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03159357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaudoin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maucorps" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vandenberghe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pugeaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145954" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103359v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Paroissien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Couturier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.10.034" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209191v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.03.016" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308430v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chartin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.01.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGH6ML23-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308425v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.05.026" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7X6L629-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00780330v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.07.025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644737v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.03.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XDMDTW1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00662064v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Ting Pak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.12.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4NWVSJ4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00560466v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Jos&#233; Gumi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR009158" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.02.034" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QW1WGFNQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197666v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lheriteau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ouvry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lech&#234;ne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660473v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Macaire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2004.12.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCPCMGPM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682748v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Nearing" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Jetten" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baffaut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.03.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5VLD2JL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Govers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecompte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Oost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.02.017" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD7LZ12D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023861v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnebelen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeque" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2004039" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680341v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ludwig" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679930v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671479v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683557v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecomte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685186v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691142v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Thomas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roque" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688177v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Eimberck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690093v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687719v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ligneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695115v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isambert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamagne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02731355v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schwartz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marocke" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couturier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ochsenbein" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209209v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999950v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Lefebvre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750409v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vaysse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533215v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756250v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005063v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Paroissien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Devillers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005062v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751204v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Defossez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821153v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829199v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458460v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829722v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759160v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sorel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760738v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829193v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759057v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759013v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salvador-Blanes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825439v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cerdan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759758v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760653v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760720v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanolin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Dorigny" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759434v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761961v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. King" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769685v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766974v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771646v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Panissod" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766746v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767143v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836384v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769180v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aubron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838001v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768885v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767563v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778833v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Damay" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Machet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209275v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809227v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Halais" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaudubert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748267v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Halais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831600v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842846v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835800v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Cochrane" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Gilkes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourenanne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fisher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839690v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828874v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaultier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828875v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutadeur" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841773v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nouzille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Duval" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Golaz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840682v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chapelier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bastet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604720v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803011-0.00003-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824343v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.lk/books?id=88BJTZILaWcC&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815580v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1095-agriculture-de-precision.html" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718343v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicoullaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dorigny" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourennane" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824990v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roque" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maucorps" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812804v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829916v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830198v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827356v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823994v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824262v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mercier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819994v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03159357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaudoin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maucorps" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vandenberghe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pugeaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145954" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103359v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Paroissien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Couturier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.10.034" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209191v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.03.016" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308430v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chartin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.01.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGH6ML23-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308425v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.05.026" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7X6L629-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00780330v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.07.025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644737v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.03.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XDMDTW1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00662064v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Ting Pak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.12.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4NWVSJ4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00560466v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Jos&#233; Gumi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR009158" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.02.034" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QW1WGFNQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197666v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lheriteau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ouvry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lech&#234;ne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660473v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Macaire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2004.12.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCPCMGPM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682748v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Nearing" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Jetten" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baffaut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.03.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5VLD2JL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Govers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecompte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Oost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.02.017" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD7LZ12D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023861v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnebelen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeque" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2004039" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680341v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ludwig" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679930v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683557v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecomte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671479v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685186v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691142v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Thomas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roque" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688177v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Eimberck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690093v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687719v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ligneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695115v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isambert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamagne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02731355v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schwartz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marocke" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couturier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ochsenbein" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209209v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999950v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Lefebvre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750409v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vaysse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533215v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756250v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005063v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Paroissien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Devillers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005062v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751204v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Defossez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821153v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829199v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458460v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829722v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759160v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sorel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760738v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829193v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759057v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759013v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salvador-Blanes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825439v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cerdan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759758v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760653v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760720v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanolin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Dorigny" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759434v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761961v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. King" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769685v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766974v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771646v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Panissod" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766746v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767143v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836384v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769180v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aubron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838001v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768885v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767563v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778833v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Damay" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Machet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209275v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809227v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Halais" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaudubert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748267v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Halais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831600v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842846v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835800v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Cochrane" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Gilkes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourenanne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fisher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839690v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828874v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaultier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828875v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutadeur" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841773v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nouzille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Duval" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Golaz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840682v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chapelier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bastet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604720v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803011-0.00003-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824343v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.lk/books?id=88BJTZILaWcC&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815580v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1095-agriculture-de-precision.html" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718343v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicoullaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dorigny" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourennane" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824990v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roque" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maucorps" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812804v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829916v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830198v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827356v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823994v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824262v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mercier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819994v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>