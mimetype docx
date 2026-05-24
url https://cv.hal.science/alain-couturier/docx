--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2435,256 +2435,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporating soil surface crusting processes in an expert-based runoff model : STREAM (Sealing and Transfer by Runoff and Erosion related to Agricultural Managment)</w:t>
+                <w:t xml:space="preserve">Modelling interril erosion in small cultivated catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Souchère</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lecomte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+                <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 46, pp.189-205</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 16, pp.3215-3226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683557v1</w:t>
+                <w:t xml:space="preserve">hal-02671479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling interril erosion in small cultivated catchments</w:t>
+                <w:t xml:space="preserve">Incorporating soil surface crusting processes in an expert-based runoff model : STREAM (Sealing and Transfer by Runoff and Erosion related to Agricultural Managment)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 16, pp.3215-3226</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 46, pp.189-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671479v1</w:t>
+                <w:t xml:space="preserve">hal-02683557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of kriging with external drift and simple linear regression for predicting soil horizon thickness with different sample densities</w:t>
               </w:r>
@@ -2880,381 +2880,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02691142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent erosion and spatial soil distribution in silty zones of intensive agriculture (northwest France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erosion hydrique et transfert de produits phytosanitaires dans les eaux de ruissellement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micheline Eimberck</w:t>
+                <w:t xml:space="preserve">B. Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bonnaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Renaux</w:t>
+                <w:t xml:space="preserve">L. Ligneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications of the Austrian Soil Science Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 55, pp.129-132</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 6 (3), pp.175-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02688177v1</w:t>
+                <w:t xml:space="preserve">hal-02687719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité intraparcellaire de quelques propriétés des sols sableux des landes de Gascogne (France). Conséquences sur la stratégie d'échantillonnage agronomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Arrouays</w:t>
+                <w:t xml:space="preserve">I. Vion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Vion</w:t>
+                <w:t xml:space="preserve">C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 4 (1), pp.5-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02690093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion hydrique et transfert de produits phytosanitaires dans les eaux de ruissellement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Recent erosion and spatial soil distribution in silty zones of intensive agriculture (northwest France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Eimberck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Renaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Ligneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 6 (3), pp.175-183</w:t>
+              <w:t xml:space="preserve">Communications of the Austrian Soil Science Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 55, pp.129-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687719v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of soil distribution according to slope orientation in the &amp;quot;Vexin français&amp;quot; region France</w:t>
               </w:r>
@@ -4112,359 +4112,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des paramètres hydriques des sols du modèle STICS pour l'ensemble du territoire français</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre M.-P. Lefebvre</w:t>
+                <w:t xml:space="preserve">How to assign a value to soil sustainability? An example based on water erosion modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadine N. Brisson</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël J. Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STICS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Sorèze (81), France. 2 p</w:t>
+              <w:t xml:space="preserve">LandCon1010: International Conference on Combating Land Degradation in Agricultural Areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, institute of soil and water conservation, CAS (ISWC - CAS). Shaanxi, CHN. Chinese Academy of Sciences (CAS), CHN. Ministry of Water Resources (MWR)., Oct 2010, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756250v1</w:t>
+                <w:t xml:space="preserve">hal-01005063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to assign a value to soil sustainability? An example based on water erosion modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t>
+                <w:t xml:space="preserve">Amélioration des paramètres hydriques des sols du modèle STICS pour l'ensemble du territoire français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joël J. Daroussin</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine N. Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LandCon1010: International Conference on Combating Land Degradation in Agricultural Areas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, institute of soil and water conservation, CAS (ISWC - CAS). Shaanxi, CHN. Chinese Academy of Sciences (CAS), CHN. Ministry of Water Resources (MWR)., Oct 2010, Xi'an, China</w:t>
+              <w:t xml:space="preserve">STICS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Sorèze (81), France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005063v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life Expectancy of Soils to Evaluate their Sustainability to Water Erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain A. Couturier</w:t>
+                <w:t xml:space="preserve">Benoît B. Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AgroEnviron 2010: Environmental Sustainability of Agricultural Management Systems in an Ever Changing World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Cancun, Mexico</w:t>
@@ -5216,273 +5216,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A potential role of permanent soil variables and field topography to reveal scale dependence and the temporal persistence of soil water content spatial patterns</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of economic efficiency and return of erosive management scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. ECPA, European Conference on Precision Agriculture.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">COST 634: On- and Off-site Environmental Impacts of Runoff and Erosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Mont Saint Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760738v1</w:t>
+                <w:t xml:space="preserve">hal-01829193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of economic efficiency and return of erosive management scenarios</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A potential role of permanent soil variables and field topography to reveal scale dependence and the temporal persistence of soil water content spatial patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST 634: On- and Off-site Environmental Impacts of Runoff and Erosion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Mont Saint Aignan, France</w:t>
+              <w:t xml:space="preserve">5. ECPA, European Conference on Precision Agriculture.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829193v1</w:t>
+                <w:t xml:space="preserve">hal-02760738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of spatial correlation between wheat yields and some physical and chemical soil properties</w:t>
               </w:r>
@@ -6413,51 +6413,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling runoff and erosion processes within small cultivated catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6508,90 +6508,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion récente et organisation spatiale de la couverture pédologique en zones limoneuses de grande culture du Nord-Ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Eimberck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Renaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées du Réseau Erosion : Le sol et l'eau, deux ressources à gérer en inter-relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1997, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6668,51 +6668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Dorigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
@@ -6735,138 +6735,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the external drift and linear regression methods according to the sampling density of the variable of interest</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. King</w:t>
+                <w:t xml:space="preserve">Conséquences des effets de l'hétérogénéité parcellaire et de la spatialisation des systèmes de culture sur la maîtrise de la pollution nitrique agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée de synthèse : AIP Organisation spatiale et conduite des cultures (ECOSPACE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Paris, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766746v1</w:t>
+                <w:t xml:space="preserve">hal-02836384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of agricultural praticies on ephemeral gullies location</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6875,232 +6905,202 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences des effets de l'hétérogénéité parcellaire et de la spatialisation des systèmes de culture sur la maîtrise de la pollution nitrique agricole</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
+                <w:t xml:space="preserve">Comparison of the external drift and linear regression methods according to the sampling density of the variable of interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de synthèse : AIP Organisation spatiale et conduite des cultures (ECOSPACE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Paris, France. 4 p</w:t>
+              <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02836384v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining satellite spectral and stereoscopic data for soil mapping</w:t>
               </w:r>
@@ -7211,90 +7211,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent erosion and spatial soil distribution in silty zones of intensive agriculture (northwest France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Eimberck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Renaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Soil System Behaviour in Time and Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1997, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7371,51 +7371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Dorigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEOFCAN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Bondy, France</w:t>
@@ -7856,51 +7856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Halais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gaudubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7968,51 +7968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Halais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8119,51 +8119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium. The significance of soil surface characteristics in soil erosion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Strasbourg, France. 1 p., 2001</w:t>
@@ -8231,51 +8231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Renaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées Nationales de l'Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, Nancy, France. 1 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8425,64 +8425,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répartition et variabilité des stocks de carbone organique des sols: Possibilité de généralisation spatiale sur les Landes de Gascogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8565,51 +8565,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The state of the soils in France in 2011 - A synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8687,51 +8687,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'état des sols de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8945,51 +8945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coutadeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9177,51 +9177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chapelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10082,51 +10082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10972,51 +10972,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03159357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaudoin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maucorps" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vandenberghe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pugeaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145954" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103359v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Paroissien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Couturier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.10.034" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209191v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.03.016" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308430v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chartin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.01.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGH6ML23-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308425v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.05.026" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7X6L629-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00780330v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.07.025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644737v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.03.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XDMDTW1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00662064v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Ting Pak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.12.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4NWVSJ4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00560466v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Jos&#233; Gumi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR009158" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.02.034" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QW1WGFNQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197666v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lheriteau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ouvry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lech&#234;ne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660473v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Macaire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2004.12.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCPCMGPM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682748v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Nearing" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Jetten" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baffaut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.03.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5VLD2JL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Govers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecompte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Oost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.02.017" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD7LZ12D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023861v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnebelen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeque" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2004039" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680341v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ludwig" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679930v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683557v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecomte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671479v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685186v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691142v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Thomas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roque" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688177v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Eimberck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690093v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687719v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ligneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695115v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isambert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamagne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02731355v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schwartz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marocke" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couturier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ochsenbein" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209209v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999950v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Lefebvre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750409v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vaysse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533215v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756250v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005063v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Paroissien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Devillers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005062v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751204v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Defossez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821153v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829199v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458460v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829722v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759160v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sorel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760738v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829193v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759057v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759013v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salvador-Blanes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825439v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cerdan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759758v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760653v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760720v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanolin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Dorigny" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759434v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761961v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. King" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769685v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766974v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771646v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Panissod" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766746v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767143v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836384v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769180v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aubron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838001v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768885v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767563v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778833v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Damay" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Machet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209275v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809227v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Halais" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaudubert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748267v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Halais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831600v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842846v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835800v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Cochrane" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Gilkes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourenanne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fisher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839690v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828874v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaultier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828875v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutadeur" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841773v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nouzille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Duval" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Golaz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840682v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chapelier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bastet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604720v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803011-0.00003-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824343v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.lk/books?id=88BJTZILaWcC&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815580v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1095-agriculture-de-precision.html" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718343v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicoullaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dorigny" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourennane" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824990v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roque" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maucorps" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812804v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829916v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830198v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827356v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823994v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824262v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mercier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819994v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03159357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaudoin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maucorps" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vandenberghe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pugeaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145954" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103359v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Paroissien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Couturier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.10.034" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209191v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.03.016" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308430v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chartin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.01.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGH6ML23-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308425v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.05.026" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7X6L629-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00780330v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.07.025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644737v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.03.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XDMDTW1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00662064v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Ting Pak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.12.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4NWVSJ4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00560466v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Jos&#233; Gumi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR009158" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.02.034" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QW1WGFNQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197666v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lheriteau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ouvry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lech&#234;ne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660473v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Macaire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2004.12.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCPCMGPM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682748v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Nearing" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Jetten" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baffaut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.03.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5VLD2JL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Govers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecompte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Oost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.02.017" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD7LZ12D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023861v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnebelen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeque" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2004039" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680341v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ludwig" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679930v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671479v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683557v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecomte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685186v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691142v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Thomas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roque" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687719v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ligneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690093v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vion" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688177v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Eimberck" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695115v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isambert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamagne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02731355v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schwartz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marocke" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couturier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ochsenbein" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209209v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999950v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Lefebvre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750409v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vaysse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533215v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005063v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Paroissien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Devillers" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756250v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005062v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751204v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Defossez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821153v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829199v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458460v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829722v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759160v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sorel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829193v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760738v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759057v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759013v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salvador-Blanes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825439v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cerdan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759758v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760653v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760720v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanolin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Dorigny" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759434v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761961v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. King" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769685v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766974v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771646v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Panissod" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836384v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767143v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766746v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769180v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aubron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838001v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768885v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767563v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778833v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Damay" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Machet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209275v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809227v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Halais" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaudubert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748267v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Halais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831600v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842846v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835800v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Cochrane" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Gilkes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourenanne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fisher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839690v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828874v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaultier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828875v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutadeur" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841773v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nouzille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Duval" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Golaz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840682v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chapelier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bastet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604720v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803011-0.00003-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824343v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.lk/books?id=88BJTZILaWcC&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815580v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1095-agriculture-de-precision.html" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718343v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicoullaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dorigny" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourennane" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824990v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roque" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maucorps" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812804v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829916v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830198v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827356v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823994v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824262v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mercier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819994v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>