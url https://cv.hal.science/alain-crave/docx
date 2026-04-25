--- v0 (2026-03-28)
+++ v1 (2026-04-25)
@@ -166,4157 +166,909 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
-[...3246 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a granulometric measurement protocol using underwater imagery and monitoring of the effects of ecological restoration of the Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Thas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Benacchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moiroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l’arasement de barrages sur la microbiologie et biogéochimie de sédiments de la Sélune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Daburon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigaël Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Active-DTS measurements in a lowland river to characterize the spatiotemporal variability of stream water infiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataline Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nataline Simon</w:t>
+                <w:t xml:space="preserve">Joris Heyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bour</w:t>
+                <w:t xml:space="preserve">Nicolas Lavenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2023 (AGU 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, San Francisco, United States. pp.H11Q-1481, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04448327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the effect of reservoirs on suspended sediments and biogeochemical fluxes over seasonal and storm scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gilliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-6470, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01768368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences of Dam Operations and groundwater pumping in the control of Groundwater-SurfaceWater Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bour</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lavenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-13271, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01768619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current deformation of Okavango rift: a coupling between regional tectonics and groundwater accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Murray Hudson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-4077, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01113678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting hydrology and suspended sediment transport with precipitation in the Nepal Himalayas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristoff Andermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, San Francisco, United States. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01119929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4326,2340 +1078,5588 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the stability of hyporheic flows in a losing river section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataline Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nataline Simon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joris Heyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne (Autriche), Austria. pp.EGU25-12075, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-12075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and automatic measurement of grain geometries from 3D point clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2022 (EGU22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, May 2022, Vienna, Austria. pp.EGU22-6321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03693807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution et origine de la déformation actuelle dans un basin intracontinental : le Delta de l’Okavango (Botswana)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Moreau</w:t>
+                <w:t xml:space="preserve">Field measurements and laboratory calibrations of suspended sediment concentration in tidal bores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Réunion des Sciences de la terre - RST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lille, France. pp.590</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-12417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01916419v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing modern river sediment discharge to the ocean using satellite gravimetry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Lemoine</w:t>
+                <w:t xml:space="preserve">Distribution et origine de la déformation actuelle dans un basin intracontinental : le Delta de l’Okavango (Botswana)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Murray Hudson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Wolski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union 2018, Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington, United States. pp.EP12B-08</w:t>
+              <w:t xml:space="preserve">26ème Réunion des Sciences de la terre - RST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France. pp.590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01927880v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01916419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field measurements and laboratory calibrations of suspended sediment concentration in tidal bores</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Assessing modern river sediment discharge to the ocean using satellite gravimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mouyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-12417</w:t>
+              <w:t xml:space="preserve">American Geophysical Union 2018, Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington, United States. pp.EP12B-08</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764862v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01927880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking for very low tectonic deformation in GNSS time series impacted by strong hydrological signal in the Okavango Delta, Botswana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Murray-Hudson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-14965</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01510127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly seasonal suspended sediment and bed load transport dynamic in tropical mountain catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morera S.B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Loup Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Symposium on River Sedimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Stuttgart, Germany. pp.82, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781315623207-65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01798828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate control on silicate weathering and physical erosion rates in young orogenic belts: Case study along a runoff gradient in Pacific and Amazonian Andean basins based on SNO-HYBAM Monitoring Program data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Loup Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-19569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01534324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing modern rates of river sediment discharge to the ocean using satellite gravimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mouyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-7577</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01520871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A geomorphologist’s dream come true: synoptic high resolution river bathymetry with the latest generation of airborne dual wavelength lidar</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ASSESSING MODERN RATES OF RIVER SEDIMENT DISCHARGE TO THE OCEAN USING SATELLITE GRAVIMETRY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mouyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-12238</w:t>
+              <w:t xml:space="preserve">Source to Sink: a long term perspective of sediment budgets and sources characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Géosciences-Rennes, Nov 2016, Rennes, France. pp.79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01308936v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01406500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D granulometry: grain-scale shape and size distribution from point cloud dataset of river environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">A geomorphologist’s dream come true: synoptic high resolution river bathymetry with the latest generation of airborne dual wavelength lidar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Launeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gouraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Juge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-8514</w:t>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-12238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01308938v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01308936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASSESSING MODERN RATES OF RIVER SEDIMENT DISCHARGE TO THE OCEAN USING SATELLITE GRAVIMETRY</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">3D granulometry: grain-scale shape and size distribution from point cloud dataset of river environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Source to Sink: a long term perspective of sediment budgets and sources characterization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Géosciences-Rennes, Nov 2016, Rennes, France. pp.79</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-8514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01406500v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01308938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENJEUX ET SUIVI DE LA DYNAMIQUE SÉDIMENTAIRE APRÈS ARRASEMENT D’OUVRAGE : LA SÉLUNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association des Sédimentologistes Français. 15ème congrès français de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Sédimentologistes Français, Oct 2015, Chambéry, France. pp.360-361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01252279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation en sédimentologie : quelles approches ? Quelles méthodes ? Quels couplages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Borgomano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14 ème congrès français de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00913297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The real cause of the suspended sediment transport - river discharge hysteresis loop, in the Nepal Himalayas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Connecting hydrology and suspended sediment transport with precipitation in the Nepal Himalayas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristoff Andermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union, Dec 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01119821v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01122547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting hydrology and suspended sediment transport with precipitation in the Nepal Himalayas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">The real cause of the suspended sediment transport - river discharge hysteresis loop, in the Nepal Himalayas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristoff Andermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union, Dec 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01122547v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01119821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of sediment concentration in major rivers of the Nepal Himalayas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristoff Andermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, France. pp.EP22A-08</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00610435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développements méthodologiques à l'échelle de temps pluri-journalière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mélinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e rencontres de l’AUGC - 25e Rencontres Universitaires de Génie Civil Conception et vie des ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02659509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de l'occupation du sol. Possible complémentarité SPOT-ERS. Une étude sur un paysage agricole breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Louahala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium ESA.CNES De l'optique au radar les applications de SPOT et ERS, Paris, 10-13 mai 1993</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, Paris, France. pp.435-444</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02578096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La photogrammétrie subaquatique pour l’étude des habitats en cours d’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Kreutzenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47, pp.8319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/revue-set.2025.47.8319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04975520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of large dams on the aquatic food web along a coastal stream with high sediment loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Frontiers in Ecology and Evolution, 11, pp.1250892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1250892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatiotemporal Variability of Hyporheic Flow in a Losing River Section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataline Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Heyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lavenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (6), pp.e2023WR035475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023wr035475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04600698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EVOLUCION HISTORICA DE LA DINÁMICA FLUVIAL DEL RÍO UCAYALI (PERÚ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Quintana-Cobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keila Aniceto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Campello Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Geonorte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (52), pp.219-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21170/geonorte.2024.V.15.N.52.219.242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05322461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A dataset on physico-chemical hyporheic variables in the Selune River: Towards understanding the impact of dam removal on riverbed clogging processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadoul Moustapha Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Heyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Oliver Soulayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Stubbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46, pp.108837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03917857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A French hydrologist’s research for sustainable agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice H. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 617 (Part A), pp.128907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.128907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03899923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early assessment of effects of dam removal on abiotic fluxes of the Selune River, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Meric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1231721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2023.1231721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04182359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical and experimental validation of the applicability of active‐DTS experiments to estimate thermal conductivity and groundwater flux in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataline Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lavenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Porel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Nauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (1), pp.e2020WR028078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020WR028078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03048099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In-Stream Variability of Litter Breakdown and Consequences on Environmental Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gbenga Emmanuel Omoniyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (16), pp.2246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w13162246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03338747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainfall control on Amazon sediment flux: synthesis from 20 years of monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Armijos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhan Carlo Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naziano Filizola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Espinoza-Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (5), pp.051008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2515-7620/ab9003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02569689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing modern river sediment discharge to the ocean using satellite gravimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mouyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.Art. n°3384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-05921-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01862202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics of floodplain lakes in the Upper Amazon Basin during the late Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Quintana-Cobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keila Aniceto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 350 (1-2), pp.55-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2017.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01683995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring and modeling vertical gradients in suspended sediments in the Solimões/Amazon River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Armijos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fraizy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L.M.R. dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (1), pp.564-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.11059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01469623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of suspended particle matter concentration rating curves: methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103 (6), pp.7-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2017050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01689844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of extreme El Niño events on modern sediment transport along the western Peruvian Andes (1968–2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio B Morera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Condom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean L Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.11947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-12220-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01609247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison between Silicate Weathering and Physical Erosion Rates in Andean Basins of the Amazon River ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Armijos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lagane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10, pp.275-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeps.2014.08.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01061116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cl and Na Fluxes in an Andean Foreland Basin of the Peruvian Amazon: An Anthropogenic Impact Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lore Arevano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquatic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (6), pp.613-637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10498-014-9239-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01072679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pertinent spatio-temporal scale of observation to understand suspended sediment yield control factors in the Andean region: the case of the Santa River (Peru)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. B. Morera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Condom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vauchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Galvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17, pp.4641-4657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-17-4641-2013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00912365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrodynamic modelling of the Amazon River: Factors of uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chavarri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Mejia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joecila Santos da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44, pp.94-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2012.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00827367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suspended sediment dynamics in the Amazon River of Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Armijos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vauchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fraisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44, pp.75-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2012.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00827329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sediment transfer and the hydrological cycle of Himalayan rivers in Nepal = Transfert de sédiments et cycle hydrologique des rivières himalayennes au Népal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristoff Andermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 344 (11-12), pp.627-635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2012.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00788819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connecting source and transport: Suspended sediments in the Nepal Himalayas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristoff Andermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 351-352, pp.158-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.06.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00769744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The integration of field measurements and satellite observations to determine river solid loads in poorly monitored basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raulespinoza Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02578096v1</w:t>
+                <w:t xml:space="preserve">Jean-Loup Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fraizy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Armojos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 444-445, pp.221-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.04.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00714693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemical weathering and atmospheric/soil CO2 uptake in the Andean and Foreland Amazon basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Seyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et Al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 287 (1-2), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00623731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6690,77 +6690,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique fluviale - flux hydriques, sédimentaires et chimiques - rapport bilan 2023-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Méric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024, 44 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6900,77 +6900,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet LEARN: Impact de l'arasement des barrages sur les flux hyporhéiques et les échanges nappe rivière de la Sélune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadoul Moustapha Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7018,103 +7018,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique Fluviale : Flux hydriques, sédimentaires et chimiques - rapport bilan 2022-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Meric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7132,103 +7132,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase « Post-Travaux d'arasement » Rapport bilan 2022-2023 Dynamique fluviale volet 1 Flux hydriques, sédimentaires et chimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Meric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2023, 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7298,51 +7298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter F. Mateia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">University of Botswana, Botswana International University of Science and Technology. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7362,386 +7362,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique Fluviale : Flux hydriques, sédimentaires et chimiques - Rapport bilan 2021-2022</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Dynamique fluviale (Volet 1) : Flux hydriques, sédimentaires et chimiques [Programme Sélune - Phase travaux d'arasement. Rapport bilan 2019-2021]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Stubbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2022, 41 p</w:t>
+              <w:t xml:space="preserve">INRAE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839929v1</w:t>
+                <w:t xml:space="preserve">hal-03960468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme Sélune. Phase « Travaux d'arasement » Rapport bilan 2021-2022. Dynamique fluviale volet 1 Flux hydriques, sédimentaires et chimiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Dynamique Fluviale : Flux hydriques, sédimentaires et chimiques - Rapport bilan 2021-2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Meric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrae. 2022, 41 p</w:t>
+              <w:t xml:space="preserve">INRAE. 2022, 41 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681161v1</w:t>
+                <w:t xml:space="preserve">hal-04839929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique fluviale (Volet 1) : Flux hydriques, sédimentaires et chimiques [Programme Sélune - Phase travaux d'arasement. Rapport bilan 2019-2021]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Programme Sélune. Phase « Travaux d'arasement » Rapport bilan 2021-2022. Dynamique fluviale volet 1 Flux hydriques, sédimentaires et chimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Meric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2022</w:t>
+              <w:t xml:space="preserve">Inrae. 2022, 41 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03960468v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique fluviale : Géomorphologie [Programme Sélune - Rapport bilan 2013-2015]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7815,77 +7815,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2015, pp.96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8065,51 +8065,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification de l'organisation des réseaux hydrographiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université Rennes 1, 1995. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8226,51 +8226,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E48156F"/>
+    <w:nsid w:val="C149E4D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8457,51 +8457,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-crave" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0103-4782" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04975520v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forget" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kreutzenberger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.8319" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05322461v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Quintana-Cobo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keila Aniceto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreira-Turcq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Campello Cordeiro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21170/geonorte.2024.V.15.N.52.219.242" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04600698v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataline Simon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Heyman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavenant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023wr035475" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383209v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraisse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1250892" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03917857v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadoul Moustapha Ba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oliver Soulayrol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Stubbe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108837" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03899923v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice H. Aubert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128907" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182359v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meric" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2023.1231721" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03048099v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Porel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nauleau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR028078" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03338747v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbenga Emmanuel Omoniyi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pellan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Delmotte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13162246" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02569689v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Armijos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhan Carlo Espinoza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziano Filizola" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Espinoza-Villar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7620/ab9003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01862202v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lemoine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05921-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01683995v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Cordeiro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.10.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01469623v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Espinoza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fraizy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L.M.R. dos Santos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11059" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01689844v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017050" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01609247v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio B Morera" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condom" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L Guyot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12220-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01061116v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lagane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2014.08.061" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01072679v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Arevano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-014-9239-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00912365v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Morera" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vauchel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Guyot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galvez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-4641-2013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00827367v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chavarri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Mejia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joecila Santos da Silva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2012.10.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWG1LJC3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00827329v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fraisy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Santini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2012.09.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7BH17G8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00769744v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristoff Andermann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gloaguen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.06.059" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQG4MWMS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00714693v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raulespinoza Villar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guyot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Armojos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.04.024" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00788819v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.10.009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBTLGQSK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00623731v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Seyler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.01.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170213v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Benacchio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mora" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;rin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moiroud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202798v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daburon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chiron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Laverman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#235;l Hervieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04448327v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768368v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndom" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilliet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768619v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113678v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Murray Hudson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Moreau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Portier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119929v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gloaguen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063569v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12075" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693807v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guerit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lague" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gourdon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01916419v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Morwenn Pastier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wolski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927880v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01764862v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510127v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Murray-Hudson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01798828v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morera S.B." TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Loup Guyot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315623207-65" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534324v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01520871v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308936v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Michon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gouraud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Juge" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308938v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croissant" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01406500v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252279v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Beauchamp" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00913297v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joseph" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Borgomano" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caumon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119821v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01122547v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610435v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02659509v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laguionie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;linge" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578096v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Louahala" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Normand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loumagne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vidal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cann" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167027v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;ric" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649382v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839983v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681168v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04757125v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Murray-Hudson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Franchi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Harris" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter F. Mateia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839929v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681161v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meric" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960468v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408338v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Gonidec" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378202v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378760v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daroux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00620071v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-crave" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0103-4782" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170213v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Benacchio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mora" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;rin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moiroud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202798v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daburon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chiron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Laverman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#235;l Hervieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04448327v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataline Simon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Heyman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavenant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768368v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndom" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilliet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768619v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113678v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Murray Hudson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Moreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Portier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119929v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristoff Andermann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gloaguen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12075" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693807v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guerit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lague" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gourdon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01764862v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01916419v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Morwenn Pastier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wolski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927880v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lemoine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510127v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Murray-Hudson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01798828v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morera S.B." TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Loup Guyot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315623207-65" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534324v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01520871v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01406500v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308936v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Michon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gouraud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Juge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308938v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croissant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252279v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Beauchamp" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00913297v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joseph" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Borgomano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caumon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01122547v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119821v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610435v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gloaguen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02659509v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laguionie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;linge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578096v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Louahala" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Normand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loumagne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vidal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04975520v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forget" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kreutzenberger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.8319" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383209v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraisse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1250892" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04600698v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023wr035475" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05322461v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Quintana-Cobo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keila Aniceto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreira-Turcq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Campello Cordeiro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21170/geonorte.2024.V.15.N.52.219.242" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03917857v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadoul Moustapha Ba" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oliver Soulayrol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Stubbe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108837" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03899923v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice H. Aubert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128907" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182359v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meric" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2023.1231721" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03048099v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Porel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nauleau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR028078" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03338747v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbenga Emmanuel Omoniyi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pellan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Delmotte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13162246" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02569689v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Armijos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhan Carlo Espinoza" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziano Filizola" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Espinoza-Villar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7620/ab9003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01862202v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05921-y" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01683995v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Cordeiro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.10.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01469623v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Espinoza" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fraizy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L.M.R. dos Santos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11059" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01689844v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017050" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01609247v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio B Morera" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condom" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L Guyot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12220-x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01061116v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lagane" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2014.08.061" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01072679v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Arevano" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-014-9239-6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00912365v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Morera" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vauchel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Guyot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galvez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-4641-2013" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00827367v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chavarri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Mejia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joecila Santos da Silva" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2012.10.010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWG1LJC3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00827329v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fraisy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Santini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2012.09.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7BH17G8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00788819v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.10.009" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBTLGQSK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00769744v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.06.059" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQG4MWMS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00714693v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raulespinoza Villar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guyot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Armojos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.04.024" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00623731v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Seyler" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.01.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167027v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;ric" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649382v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839983v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681168v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04757125v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Murray-Hudson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Franchi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Harris" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter F. Mateia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960468v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839929v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681161v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meric" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408338v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Gonidec" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378202v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378760v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daroux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00620071v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>