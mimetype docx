--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -166,909 +166,4157 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La photogrammétrie subaquatique pour l’étude des habitats en cours d’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Kreutzenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47, pp.8319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/revue-set.2025.47.8319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04975520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EVOLUCION HISTORICA DE LA DINÁMICA FLUVIAL DEL RÍO UCAYALI (PERÚ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Quintana-Cobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keila Aniceto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Campello Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Geonorte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (52), pp.219-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21170/geonorte.2024.V.15.N.52.219.242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05322461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatiotemporal Variability of Hyporheic Flow in a Losing River Section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataline Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Heyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lavenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (6), pp.e2023WR035475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023wr035475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04600698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of large dams on the aquatic food web along a coastal stream with high sediment loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Frontiers in Ecology and Evolution, 11, pp.1250892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1250892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A dataset on physico-chemical hyporheic variables in the Selune River: Towards understanding the impact of dam removal on riverbed clogging processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadoul Moustapha Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Heyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Oliver Soulayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Stubbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46, pp.108837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03917857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A French hydrologist’s research for sustainable agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice H. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 617 (Part A), pp.128907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.128907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03899923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early assessment of effects of dam removal on abiotic fluxes of the Selune River, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Meric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1231721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2023.1231721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04182359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical and experimental validation of the applicability of active‐DTS experiments to estimate thermal conductivity and groundwater flux in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataline Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lavenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Porel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Nauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (1), pp.e2020WR028078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020WR028078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03048099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In-Stream Variability of Litter Breakdown and Consequences on Environmental Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gbenga Emmanuel Omoniyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (16), pp.2246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w13162246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03338747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainfall control on Amazon sediment flux: synthesis from 20 years of monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Armijos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhan Carlo Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naziano Filizola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Espinoza-Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (5), pp.051008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2515-7620/ab9003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02569689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing modern river sediment discharge to the ocean using satellite gravimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mouyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.Art. n°3384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-05921-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01862202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics of floodplain lakes in the Upper Amazon Basin during the late Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Quintana-Cobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keila Aniceto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 350 (1-2), pp.55-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2017.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01683995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring and modeling vertical gradients in suspended sediments in the Solimões/Amazon River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Armijos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fraizy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L.M.R. dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (1), pp.564-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.11059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01469623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of suspended particle matter concentration rating curves: methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103 (6), pp.7-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2017050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01689844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of extreme El Niño events on modern sediment transport along the western Peruvian Andes (1968–2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio B Morera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Condom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean L Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.11947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-12220-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01609247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison between Silicate Weathering and Physical Erosion Rates in Andean Basins of the Amazon River ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Armijos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lagane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10, pp.275-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeps.2014.08.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01061116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cl and Na Fluxes in an Andean Foreland Basin of the Peruvian Amazon: An Anthropogenic Impact Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lore Arevano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquatic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (6), pp.613-637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10498-014-9239-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01072679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pertinent spatio-temporal scale of observation to understand suspended sediment yield control factors in the Andean region: the case of the Santa River (Peru)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. B. Morera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Condom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vauchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Galvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17, pp.4641-4657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-17-4641-2013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00912365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrodynamic modelling of the Amazon River: Factors of uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chavarri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Mejia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joecila Santos da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44, pp.94-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2012.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00827367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suspended sediment dynamics in the Amazon River of Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Armijos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vauchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fraisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44, pp.75-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2012.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00827329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connecting source and transport: Suspended sediments in the Nepal Himalayas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristoff Andermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 351-352, pp.158-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.06.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00769744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The integration of field measurements and satellite observations to determine river solid loads in poorly monitored basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raulespinoza Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fraizy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Armojos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 444-445, pp.221-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.04.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00714693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sediment transfer and the hydrological cycle of Himalayan rivers in Nepal = Transfert de sédiments et cycle hydrologique des rivières himalayennes au Népal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristoff Andermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 344 (11-12), pp.627-635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2012.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00788819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemical weathering and atmospheric/soil CO2 uptake in the Andean and Foreland Amazon basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Seyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et Al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 287 (1-2), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00623731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a granulometric measurement protocol using underwater imagery and monitoring of the effects of ecological restoration of the Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Thas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Benacchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moiroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l’arasement de barrages sur la microbiologie et biogéochimie de sédiments de la Sélune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Daburon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigaël Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Active-DTS measurements in a lowland river to characterize the spatiotemporal variability of stream water infiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Heyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lavenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2023 (AGU 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, San Francisco, United States. pp.H11Q-1481, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04448327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the effect of reservoirs on suspended sediments and biogeochemical fluxes over seasonal and storm scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gilliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-6470, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01768368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences of Dam Operations and groundwater pumping in the control of Groundwater-SurfaceWater Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lavenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-13271, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01768619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current deformation of Okavango rift: a coupling between regional tectonics and groundwater accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Murray Hudson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-4077, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01113678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting hydrology and suspended sediment transport with precipitation in the Nepal Himalayas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristoff Andermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, San Francisco, United States. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01119929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1078,5588 +4326,2340 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the stability of hyporheic flows in a losing river section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Heyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne (Autriche), Austria. pp.EGU25-12075, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-12075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and automatic measurement of grain geometries from 3D point clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2022 (EGU22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, May 2022, Vienna, Austria. pp.EGU22-6321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03693807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field measurements and laboratory calibrations of suspended sediment concentration in tidal bores</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Crave</w:t>
+                <w:t xml:space="preserve">Distribution et origine de la déformation actuelle dans un basin intracontinental : le Delta de l’Okavango (Botswana)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Murray Hudson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Wolski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-12417</w:t>
+              <w:t xml:space="preserve">26ème Réunion des Sciences de la terre - RST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France. pp.590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764862v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01916419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution et origine de la déformation actuelle dans un basin intracontinental : le Delta de l’Okavango (Botswana)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Moreau</w:t>
+                <w:t xml:space="preserve">Assessing modern river sediment discharge to the ocean using satellite gravimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mouyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Réunion des Sciences de la terre - RST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lille, France. pp.590</w:t>
+              <w:t xml:space="preserve">American Geophysical Union 2018, Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington, United States. pp.EP12B-08</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01916419v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01927880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing modern river sediment discharge to the ocean using satellite gravimetry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Field measurements and laboratory calibrations of suspended sediment concentration in tidal bores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union 2018, Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington, United States. pp.EP12B-08</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-12417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01927880v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking for very low tectonic deformation in GNSS time series impacted by strong hydrological signal in the Okavango Delta, Botswana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Murray-Hudson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-14965</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01510127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly seasonal suspended sediment and bed load transport dynamic in tropical mountain catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morera S.B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Loup Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Symposium on River Sedimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Stuttgart, Germany. pp.82, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781315623207-65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01798828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate control on silicate weathering and physical erosion rates in young orogenic belts: Case study along a runoff gradient in Pacific and Amazonian Andean basins based on SNO-HYBAM Monitoring Program data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Loup Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-19569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01534324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing modern rates of river sediment discharge to the ocean using satellite gravimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mouyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-7577</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01520871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASSESSING MODERN RATES OF RIVER SEDIMENT DISCHARGE TO THE OCEAN USING SATELLITE GRAVIMETRY</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A geomorphologist’s dream come true: synoptic high resolution river bathymetry with the latest generation of airborne dual wavelength lidar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Launeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gouraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Juge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Source to Sink: a long term perspective of sediment budgets and sources characterization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Géosciences-Rennes, Nov 2016, Rennes, France. pp.79</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-12238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01406500v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01308936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A geomorphologist’s dream come true: synoptic high resolution river bathymetry with the latest generation of airborne dual wavelength lidar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">3D granulometry: grain-scale shape and size distribution from point cloud dataset of river environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-12238</w:t>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-8514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01308936v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01308938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D granulometry: grain-scale shape and size distribution from point cloud dataset of river environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">ASSESSING MODERN RATES OF RIVER SEDIMENT DISCHARGE TO THE OCEAN USING SATELLITE GRAVIMETRY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mouyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-8514</w:t>
+              <w:t xml:space="preserve">Source to Sink: a long term perspective of sediment budgets and sources characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Géosciences-Rennes, Nov 2016, Rennes, France. pp.79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01308938v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01406500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENJEUX ET SUIVI DE LA DYNAMIQUE SÉDIMENTAIRE APRÈS ARRASEMENT D’OUVRAGE : LA SÉLUNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association des Sédimentologistes Français. 15ème congrès français de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Sédimentologistes Français, Oct 2015, Chambéry, France. pp.360-361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01252279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation en sédimentologie : quelles approches ? Quelles méthodes ? Quels couplages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Borgomano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14 ème congrès français de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00913297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting hydrology and suspended sediment transport with precipitation in the Nepal Himalayas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">The real cause of the suspended sediment transport - river discharge hysteresis loop, in the Nepal Himalayas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristoff Andermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union, Dec 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01122547v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01119821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The real cause of the suspended sediment transport - river discharge hysteresis loop, in the Nepal Himalayas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Connecting hydrology and suspended sediment transport with precipitation in the Nepal Himalayas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristoff Andermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union, Dec 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01119821v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01122547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of sediment concentration in major rivers of the Nepal Himalayas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristoff Andermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, France. pp.EP22A-08</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00610435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développements méthodologiques à l'échelle de temps pluri-journalière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mélinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e rencontres de l’AUGC - 25e Rencontres Universitaires de Génie Civil Conception et vie des ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02659509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de l'occupation du sol. Possible complémentarité SPOT-ERS. Une étude sur un paysage agricole breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Louahala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium ESA.CNES De l'optique au radar les applications de SPOT et ERS, Paris, 10-13 mai 1993</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, Paris, France. pp.435-444</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578096v1</w:t>
-              </w:r>
-[...3246 lines deleted...]
-                <w:t xml:space="preserve">insu-00623731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6690,77 +6690,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique fluviale - flux hydriques, sédimentaires et chimiques - rapport bilan 2023-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Méric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024, 44 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6900,77 +6900,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet LEARN: Impact de l'arasement des barrages sur les flux hyporhéiques et les échanges nappe rivière de la Sélune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadoul Moustapha Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7018,103 +7018,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique Fluviale : Flux hydriques, sédimentaires et chimiques - rapport bilan 2022-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Meric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7132,103 +7132,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase « Post-Travaux d'arasement » Rapport bilan 2022-2023 Dynamique fluviale volet 1 Flux hydriques, sédimentaires et chimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Meric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2023, 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7298,51 +7298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter F. Mateia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">University of Botswana, Botswana International University of Science and Technology. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7362,386 +7362,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique fluviale (Volet 1) : Flux hydriques, sédimentaires et chimiques [Programme Sélune - Phase travaux d'arasement. Rapport bilan 2019-2021]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Dynamique Fluviale : Flux hydriques, sédimentaires et chimiques - Rapport bilan 2021-2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Meric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2022</w:t>
+              <w:t xml:space="preserve">INRAE. 2022, 41 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03960468v1</w:t>
+                <w:t xml:space="preserve">hal-04839929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique Fluviale : Flux hydriques, sédimentaires et chimiques - Rapport bilan 2021-2022</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Programme Sélune. Phase « Travaux d'arasement » Rapport bilan 2021-2022. Dynamique fluviale volet 1 Flux hydriques, sédimentaires et chimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Meric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2022, 41 p</w:t>
+              <w:t xml:space="preserve">Inrae. 2022, 41 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839929v1</w:t>
+                <w:t xml:space="preserve">hal-04681161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme Sélune. Phase « Travaux d'arasement » Rapport bilan 2021-2022. Dynamique fluviale volet 1 Flux hydriques, sédimentaires et chimiques</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamique fluviale (Volet 1) : Flux hydriques, sédimentaires et chimiques [Programme Sélune - Phase travaux d'arasement. Rapport bilan 2019-2021]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Stubbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Meric</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-04681161v1</w:t>
+                <w:t xml:space="preserve">hal-03960468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique fluviale : Géomorphologie [Programme Sélune - Rapport bilan 2013-2015]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7815,77 +7815,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2015, pp.96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8065,51 +8065,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification de l'organisation des réseaux hydrographiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université Rennes 1, 1995. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8226,51 +8226,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C149E4D3"/>
+    <w:nsid w:val="1A3114F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8457,51 +8457,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-crave" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0103-4782" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170213v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Benacchio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mora" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;rin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moiroud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202798v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daburon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chiron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Laverman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#235;l Hervieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04448327v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataline Simon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Heyman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavenant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768368v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndom" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilliet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768619v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113678v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Murray Hudson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Moreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Portier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119929v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristoff Andermann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gloaguen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12075" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693807v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guerit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lague" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gourdon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01764862v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01916419v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Morwenn Pastier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wolski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927880v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lemoine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510127v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Murray-Hudson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01798828v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morera S.B." TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Loup Guyot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315623207-65" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534324v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01520871v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01406500v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308936v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Michon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gouraud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Juge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308938v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croissant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252279v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Beauchamp" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00913297v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joseph" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Borgomano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caumon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01122547v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119821v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610435v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gloaguen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02659509v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laguionie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;linge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578096v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Louahala" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Normand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loumagne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vidal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04975520v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forget" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kreutzenberger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.8319" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383209v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraisse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1250892" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04600698v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023wr035475" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05322461v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Quintana-Cobo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keila Aniceto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreira-Turcq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Campello Cordeiro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21170/geonorte.2024.V.15.N.52.219.242" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03917857v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadoul Moustapha Ba" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oliver Soulayrol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Stubbe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108837" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03899923v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice H. Aubert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128907" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182359v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meric" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2023.1231721" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03048099v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Porel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nauleau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR028078" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03338747v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbenga Emmanuel Omoniyi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pellan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Delmotte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13162246" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02569689v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Armijos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhan Carlo Espinoza" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziano Filizola" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Espinoza-Villar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7620/ab9003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01862202v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05921-y" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01683995v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Cordeiro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.10.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01469623v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Espinoza" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fraizy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L.M.R. dos Santos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11059" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01689844v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017050" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01609247v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio B Morera" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condom" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L Guyot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12220-x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01061116v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lagane" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2014.08.061" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01072679v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Arevano" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-014-9239-6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00912365v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Morera" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vauchel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Guyot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galvez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-4641-2013" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00827367v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chavarri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Mejia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joecila Santos da Silva" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2012.10.010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWG1LJC3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00827329v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fraisy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Santini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2012.09.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7BH17G8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00788819v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.10.009" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBTLGQSK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00769744v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.06.059" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQG4MWMS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00714693v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raulespinoza Villar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guyot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Armojos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.04.024" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00623731v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Seyler" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.01.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167027v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;ric" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649382v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839983v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681168v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04757125v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Murray-Hudson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Franchi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Harris" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter F. Mateia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960468v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839929v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681161v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meric" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408338v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Gonidec" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378202v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378760v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daroux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00620071v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-crave" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0103-4782" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04975520v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forget" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kreutzenberger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.8319" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05322461v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Quintana-Cobo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keila Aniceto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreira-Turcq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Campello Cordeiro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21170/geonorte.2024.V.15.N.52.219.242" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04600698v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataline Simon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Heyman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavenant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023wr035475" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383209v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraisse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1250892" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03917857v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadoul Moustapha Ba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oliver Soulayrol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Stubbe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108837" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03899923v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice H. Aubert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128907" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182359v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meric" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2023.1231721" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03048099v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Porel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nauleau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR028078" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03338747v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbenga Emmanuel Omoniyi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pellan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Delmotte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13162246" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02569689v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Armijos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhan Carlo Espinoza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziano Filizola" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Espinoza-Villar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7620/ab9003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01862202v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lemoine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05921-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01683995v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Cordeiro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.10.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01469623v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Espinoza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fraizy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L.M.R. dos Santos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11059" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01689844v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017050" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01609247v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio B Morera" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condom" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L Guyot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12220-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01061116v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lagane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2014.08.061" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01072679v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Arevano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-014-9239-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00912365v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Morera" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vauchel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Guyot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galvez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-4641-2013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00827367v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chavarri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Mejia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joecila Santos da Silva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2012.10.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWG1LJC3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00827329v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fraisy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Santini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2012.09.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7BH17G8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00769744v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristoff Andermann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gloaguen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.06.059" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQG4MWMS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00714693v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raulespinoza Villar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guyot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Armojos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.04.024" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00788819v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.10.009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBTLGQSK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00623731v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Seyler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.01.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170213v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Benacchio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mora" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;rin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moiroud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202798v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daburon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chiron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Laverman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#235;l Hervieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04448327v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768368v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndom" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilliet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768619v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113678v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Murray Hudson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Moreau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Portier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119929v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gloaguen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063569v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12075" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693807v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guerit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lague" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gourdon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01916419v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Morwenn Pastier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wolski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927880v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01764862v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510127v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Murray-Hudson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01798828v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morera S.B." TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Loup Guyot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315623207-65" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534324v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01520871v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308936v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Michon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gouraud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Juge" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308938v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croissant" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01406500v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252279v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Beauchamp" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00913297v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joseph" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Borgomano" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caumon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119821v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01122547v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610435v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02659509v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laguionie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;linge" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578096v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Louahala" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Normand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loumagne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vidal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cann" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167027v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;ric" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649382v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839983v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681168v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04757125v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Murray-Hudson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Franchi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Harris" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter F. Mateia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839929v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681161v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meric" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960468v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408338v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Gonidec" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378202v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378760v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daroux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00620071v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>