--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -883,291 +883,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal image representation of 3D skeletal movements for view-invariant action recognition with deep convolutional neural networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Houssam Salmane</w:t>
+                <w:t xml:space="preserve">Learning to Recognise 3D Human Action from a New Skeleton-Based Representation Using Deep Convolutional Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy‐hieu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louahdi Khoudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crouzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Zegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Velastin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s19081932⟩</w:t>
+              <w:t xml:space="preserve">IET Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (3), pp.319-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-cvi.2018.5014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02192281v1</w:t>
+                <w:t xml:space="preserve">hal-02192282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to Recognise 3D Human Action from a New Skeleton-Based Representation Using Deep Convolutional Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huy‐hieu Pham</w:t>
+                <w:t xml:space="preserve">Spatio-temporal image representation of 3D skeletal movements for view-invariant action recognition with deep convolutional neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy-Hieu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Salmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louahdi Khoudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crouzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Zegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (3), pp.319-328. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (8), pp.1932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-cvi.2018.5014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s19081932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192282v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Deep Residual Networks for Human Action Recognition from Skeletal Data</w:t>
               </w:r>
@@ -1192,51 +1192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louahdi Khoudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crouzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Zegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio A. Velastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2329,420 +2329,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CEASEFIRE: An AI-Powered System for Combating Illicit Firearms Trafficking</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanouil Adamakis</w:t>
+                <w:t xml:space="preserve">Ceasefire Hierarchical Weapon Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Malon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crouzil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Lechelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Conference on Big Data (BigData)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/BigData62323.2024.10825989⟩</w:t>
+              <w:t xml:space="preserve">MMSys '24: ACM Multimedia Systems Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Bari, Italy. pp.243-249, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3625468.3653434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04949493v1</w:t>
+                <w:t xml:space="preserve">hal-04752643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceasefire Hierarchical Weapon Dataset</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégory Jalabert</w:t>
+                <w:t xml:space="preserve">Heterotrophic biofilm control in constructed wetlands and drip-irrigation devices as a key factor in the reuse capacity of water in Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gerino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Albasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Alliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Canovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMSys '24: ACM Multimedia Systems Conference 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18. International Conference on Wetland Systems for Water Pollution Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Fort-de-France, Martinique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752643v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterotrophic biofilm control in constructed wetlands and drip-irrigation devices as a key factor in the reuse capacity of water in Occitanie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CEASEFIRE: An AI-Powered System for Combating Illicit Firearms Trafficking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorgen Cani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Gerino</w:t>
+                <w:t xml:space="preserve">Ioannis Mademlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
+                <w:t xml:space="preserve">Marina Mancuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Albasi</w:t>
+                <w:t xml:space="preserve">Caterina Paternoster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Alliet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Canovas</w:t>
+                <w:t xml:space="preserve">Emmanouil Adamakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Conference on Wetland Systems for Water Pollution Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE International Conference on Big Data (BigData)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Washington, United States. pp.2697-2705, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BigData62323.2024.10825989⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04949738v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camera and LiDAR analysis for 3D object detection in foggy weather conditions</w:t>
               </w:r>
@@ -3498,51 +3498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louahdi Khoudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crouzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Zegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Image Analysis and Recognition (ICIAR 2019can)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Waterloo, Canada. pp.18-32, </w:t>
@@ -3574,309 +3574,309 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of correspondent trajectories in multiple overlapping synchronized videos using correlation of activity functions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Charvillat</w:t>
+                <w:t xml:space="preserve">Skeletal Movement to Enhanced Color Map: A Novel Representation for Rgb-d Based 3D Human Action Recognition with Densely Connected Convolutional Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy-Hieu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Salmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louahdi Khoudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crouzil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Zegers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. pp.994-998</w:t>
+              <w:t xml:space="preserve">16th International Conference on Image Analysis and Recognition (ICIAR 2019), august 27-29, 2019, Waterloo, Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Waterloo, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02450853v1</w:t>
+                <w:t xml:space="preserve">hal-02193713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal Movement to Enhanced Color Map: A Novel Representation for Rgb-d Based 3D Human Action Recognition with Densely Connected Convolutional Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louahdi Khoudour</w:t>
+                <w:t xml:space="preserve">Estimation of correspondent trajectories in multiple overlapping synchronized videos using correlation of activity functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Malon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charvillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crouzil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Image Analysis and Recognition (ICIAR 2019), august 27-29, 2019, Waterloo, Canada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Waterloo, Canada</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. pp.994-998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193713v1</w:t>
+                <w:t xml:space="preserve">hal-02450853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toulouse Campus Surveillance Dataset: scenarios, soundtracks, synchronized videos with overlapping and disjoint views</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Malon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Roman-Jimenez</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Roman Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3890,586 +3890,586 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charvillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th ACM Multimedia Systems Conference (MMSys 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ACM, Jun 2018, Amsterdam, Netherlands. pp.393-398, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands. pp.393-398</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03684113v1</w:t>
+                <w:t xml:space="preserve">hal-03623089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toulouse Campus Surveillance Dataset: scenarios, soundtracks, synchronized videos with overlapping and disjoint views</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Audiovisual annotation procedure for multi-view field recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Malon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrice Guyot</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Roman-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charvillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ACM Multimedia Systems Conference (MMSys 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Conference on MultiMedia Modeling (MMM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Thessaloniki, Greece. pp.399-410, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-05710-7_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623089v1</w:t>
+                <w:t xml:space="preserve">hal-03684061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audiovisual annotation procedure for multi-view field recordings</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Skeletal Movement to Color Map: A Novel Representation for 3D Action Recognition with Inception Residual Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy-Hieu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louahdi Khoudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crouzil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Zegers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio A. Velastin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on MultiMedia Modeling (MMM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Thessaloniki, Greece. pp.399-410, </w:t>
+              <w:t xml:space="preserve">2018 IEEE International Conference on Image Processing : Imaging beyond imagination, October 7-10, 2018, Athens, Greece</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Athens, Greece. pp.3483-3487, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-05710-7_33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icip.2018.8451404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03684061v1</w:t>
+                <w:t xml:space="preserve">hal-02193711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal Movement to Color Map: A Novel Representation for 3D Action Recognition with Inception Residual Networks</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toulouse Campus Surveillance Dataset: scenarios, soundtracks, synchronized videos with overlapping and disjoint views</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Malon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Roman-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charvillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Conference on Image Processing : Imaging beyond imagination, October 7-10, 2018, Athens, Greece</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Athens, Greece. pp.3483-3487, </w:t>
+              <w:t xml:space="preserve">9th ACM Multimedia Systems Conference (MMSys 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jun 2018, Amsterdam, Netherlands. pp.393-398, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icip.2018.8451404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3204949.3208133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193711v1</w:t>
+                <w:t xml:space="preserve">hal-03684113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une application distribuée pour l'enseignement du paysage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oversegmentation methods: a new evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crouzil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Puel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Crouzil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Géomatique, Enseignement &amp; Apprentissage (GET 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Toulouse, France. pp. 23-28</w:t>
+              <w:t xml:space="preserve">Iberian Conference on Pattern Recognition and Image Analysis (IbPRIA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Faro, Portugal. pp. 185-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740000v1</w:t>
+                <w:t xml:space="preserve">hal-01913671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oversegmentation methods: a new evaluation</w:t>
+                <w:t xml:space="preserve">ASARI: a new adaptive oversegmentation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crouzil</w:t>
@@ -4478,294 +4478,294 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iberian Conference on Pattern Recognition and Image Analysis (IbPRIA 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Faro, Portugal. pp. 185-193</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Faro, Portugal. pp. 194-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01913671v1</w:t>
+                <w:t xml:space="preserve">hal-01913673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASARI: a new adaptive oversegmentation method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Mathieu</w:t>
+                <w:t xml:space="preserve">Learning and Recognizing Human Action from Skeleton Movement with Deep Residual Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy-Hieu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louahdi Khoudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crouzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Puel</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Zegers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Velastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iberian Conference on Pattern Recognition and Image Analysis (IbPRIA 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference of Pattern Recognition Systems (ICPRS 2017), July 11-13, 2017, Madrid, Spain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/cp.2017.0154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01913673v1</w:t>
+                <w:t xml:space="preserve">hal-02193705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning and Recognizing Human Action from Skeleton Movement with Deep Residual Neural Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louahdi Khoudour</w:t>
+                <w:t xml:space="preserve">Une application distribuée pour l'enseignement du paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crouzil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sergio Velastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference of Pattern Recognition Systems (ICPRS 2017), July 11-13, 2017, Madrid, Spain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Géomatique, Enseignement &amp; Apprentissage (GET 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Toulouse, France. pp. 23-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/cp.2017.0154⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02193705v1</w:t>
+                <w:t xml:space="preserve">hal-01740000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation interactive pour l'annotation de photographies de paysages</w:t>
               </w:r>
@@ -6045,51 +6045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louahdi Khoudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crouzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Zegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio A. Velastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6720,51 +6720,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Malon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chambon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crouzil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charvillat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.119344" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047579v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Housam Salmane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Manuel Rivera Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louahdi Khoudour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Anh Minh Mai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duthon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23063223" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523805v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Velastin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21206711" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126045v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman-Jimenez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guyot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cvi2.12010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03763498v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3548555.3548560" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970860v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Hieu Pham" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Salmane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A. Velastin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20071825" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192281v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Zegers" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19081932" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192282v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy&#8208;hieu Pham" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cvi.2018.5014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192228v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2018.03.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512910v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Mathieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Puel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.26.6.061606" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512114v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.22.5.59-68" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530099v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Valiere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Nghi Truong Cong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.25.5.051207" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614017v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2011.02.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584921v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courteille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Durou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gurdjos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2007.02.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18F0HVMB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587421v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-006-0062-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NNZQ6873-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587426v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590706v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2003.1240116" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056799v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Lechelek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddam Abdulwahab" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jalabert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712676.3718333" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949493v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgen Cani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Mademlis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mancuso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Paternoster" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Adamakis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10825989" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752643v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3625468.3653434" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949738v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alliet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canovas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820137v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPRS54038.2022.9854073" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339637v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523956v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412387" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523807v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A Velastin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.1442" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891736v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950728v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883879v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27202-9_2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450853v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193713v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684113v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204949.3208133" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623089v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman Jimenez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684061v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05710-7_33" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193711v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2018.8451404" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740000v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913671v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913673v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193705v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2017.0154" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671344v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592042v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260595v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2181411" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614106v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404642v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gales" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147655v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bocquillon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147662v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587423v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587430v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587431v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589558v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2004.1334160" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511796v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668855v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233457v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071578v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589560v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589565v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dalle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Malon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chambon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crouzil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charvillat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.119344" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047579v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Housam Salmane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Manuel Rivera Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louahdi Khoudour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Anh Minh Mai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duthon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23063223" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523805v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Velastin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21206711" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126045v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman-Jimenez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guyot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cvi2.12010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03763498v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3548555.3548560" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970860v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Hieu Pham" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Salmane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A. Velastin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20071825" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192282v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy&#8208;hieu Pham" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Zegers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cvi.2018.5014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192281v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19081932" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192228v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2018.03.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512910v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Mathieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Puel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.26.6.061606" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512114v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.22.5.59-68" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530099v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Valiere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Nghi Truong Cong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.25.5.051207" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614017v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2011.02.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584921v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courteille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Durou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gurdjos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2007.02.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18F0HVMB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587421v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-006-0062-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NNZQ6873-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587426v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590706v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2003.1240116" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056799v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Lechelek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddam Abdulwahab" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jalabert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712676.3718333" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752643v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3625468.3653434" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949738v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alliet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canovas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949493v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgen Cani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Mademlis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mancuso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Paternoster" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Adamakis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10825989" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820137v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPRS54038.2022.9854073" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339637v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523956v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412387" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523807v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A Velastin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.1442" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891736v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950728v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883879v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27202-9_2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193713v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450853v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623089v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman Jimenez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684061v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05710-7_33" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193711v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2018.8451404" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684113v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204949.3208133" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913671v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913673v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193705v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2017.0154" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740000v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671344v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592042v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260595v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2181411" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614106v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404642v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gales" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147655v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bocquillon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147662v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587423v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587430v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587431v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589558v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2004.1334160" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511796v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668855v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233457v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071578v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589560v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589565v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dalle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>