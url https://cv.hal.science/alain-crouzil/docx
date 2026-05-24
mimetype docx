--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -883,291 +883,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to Recognise 3D Human Action from a New Skeleton-Based Representation Using Deep Convolutional Neural Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatio-temporal image representation of 3D skeletal movements for view-invariant action recognition with deep convolutional neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy-Hieu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Salmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louahdi Khoudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crouzil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huy‐hieu Pham</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pablo Zegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Computer Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-cvi.2018.5014⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (8), pp.1932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s19081932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02192282v1</w:t>
+                <w:t xml:space="preserve">hal-02192281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal image representation of 3D skeletal movements for view-invariant action recognition with deep convolutional neural networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Houssam Salmane</w:t>
+                <w:t xml:space="preserve">Learning to Recognise 3D Human Action from a New Skeleton-Based Representation Using Deep Convolutional Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy‐hieu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louahdi Khoudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crouzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Zegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Velastin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (8), pp.1932. </w:t>
+              <w:t xml:space="preserve">IET Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (3), pp.319-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s19081932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/iet-cvi.2018.5014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192281v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Deep Residual Networks for Human Action Recognition from Skeletal Data</w:t>
               </w:r>
@@ -1192,51 +1192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louahdi Khoudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crouzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Zegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio A. Velastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2329,420 +2329,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceasefire Hierarchical Weapon Dataset</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégory Jalabert</w:t>
+                <w:t xml:space="preserve">CEASEFIRE: An AI-Powered System for Combating Illicit Firearms Trafficking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorgen Cani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Mademlis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Mancuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Paternoster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Adamakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMSys '24: ACM Multimedia Systems Conference 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3625468.3653434⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE International Conference on Big Data (BigData)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Washington, United States. pp.2697-2705, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BigData62323.2024.10825989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752643v1</w:t>
+                <w:t xml:space="preserve">hal-04949493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterotrophic biofilm control in constructed wetlands and drip-irrigation devices as a key factor in the reuse capacity of water in Occitanie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Canovas</w:t>
+                <w:t xml:space="preserve">Ceasefire Hierarchical Weapon Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Malon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crouzil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Lechelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Conference on Wetland Systems for Water Pollution Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MMSys '24: ACM Multimedia Systems Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Bari, Italy. pp.243-249, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3625468.3653434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04949738v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CEASEFIRE: An AI-Powered System for Combating Illicit Firearms Trafficking</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterotrophic biofilm control in constructed wetlands and drip-irrigation devices as a key factor in the reuse capacity of water in Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Mademlis</w:t>
+                <w:t xml:space="preserve">Magali Gerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Mancuso</w:t>
+                <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caterina Paternoster</w:t>
+                <w:t xml:space="preserve">Claire Albasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanouil Adamakis</w:t>
+                <w:t xml:space="preserve">Marion Alliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Canovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Conference on Big Data (BigData)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18. International Conference on Wetland Systems for Water Pollution Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Fort-de-France, Martinique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04949493v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camera and LiDAR analysis for 3D object detection in foggy weather conditions</w:t>
               </w:r>
@@ -3498,51 +3498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louahdi Khoudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crouzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Zegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Image Analysis and Recognition (ICIAR 2019can)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Waterloo, Canada. pp.18-32, </w:t>
@@ -3632,51 +3632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louahdi Khoudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crouzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Zegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Image Analysis and Recognition (ICIAR 2019), august 27-29, 2019, Waterloo, Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Waterloo, Canada</w:t>
@@ -3826,57 +3826,57 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toulouse Campus Surveillance Dataset: scenarios, soundtracks, synchronized videos with overlapping and disjoint views</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Malon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Roman Jimenez</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Roman-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3890,203 +3890,203 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charvillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th ACM Multimedia Systems Conference (MMSys 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands. pp.393-398</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, ACM, Jun 2018, Amsterdam, Netherlands. pp.393-398, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3204949.3208133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623089v1</w:t>
+                <w:t xml:space="preserve">hal-03684113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audiovisual annotation procedure for multi-view field recordings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toulouse Campus Surveillance Dataset: scenarios, soundtracks, synchronized videos with overlapping and disjoint views</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Malon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Roman Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Roman-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charvillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on MultiMedia Modeling (MMM 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th ACM Multimedia Systems Conference (MMSys 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands. pp.393-398</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03684061v1</w:t>
+                <w:t xml:space="preserve">hal-03623089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skeletal Movement to Color Map: A Novel Representation for 3D Action Recognition with Inception Residual Networks</w:t>
               </w:r>
@@ -4111,51 +4111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louahdi Khoudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crouzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Zegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio A. Velastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4196,280 +4196,280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toulouse Campus Surveillance Dataset: scenarios, soundtracks, synchronized videos with overlapping and disjoint views</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Audiovisual annotation procedure for multi-view field recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Malon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Roman-Jimenez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charvillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ACM Multimedia Systems Conference (MMSys 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM, Jun 2018, Amsterdam, Netherlands. pp.393-398, </w:t>
+              <w:t xml:space="preserve">25th International Conference on MultiMedia Modeling (MMM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Thessaloniki, Greece. pp.399-410, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3204949.3208133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-05710-7_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03684113v1</w:t>
+                <w:t xml:space="preserve">hal-03684061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oversegmentation methods: a new evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une application distribuée pour l'enseignement du paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crouzil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iberian Conference on Pattern Recognition and Image Analysis (IbPRIA 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Faro, Portugal. pp. 185-193</w:t>
+              <w:t xml:space="preserve">Journées Géomatique, Enseignement &amp; Apprentissage (GET 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Toulouse, France. pp. 23-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01913671v1</w:t>
+                <w:t xml:space="preserve">hal-01740000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASARI: a new adaptive oversegmentation method</w:t>
+                <w:t xml:space="preserve">Oversegmentation methods: a new evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crouzil</w:t>
@@ -4478,294 +4478,294 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iberian Conference on Pattern Recognition and Image Analysis (IbPRIA 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Faro, Portugal. pp. 194-202</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Faro, Portugal. pp. 185-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01913673v1</w:t>
+                <w:t xml:space="preserve">hal-01913671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning and Recognizing Human Action from Skeleton Movement with Deep Residual Neural Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louahdi Khoudour</w:t>
+                <w:t xml:space="preserve">ASARI: a new adaptive oversegmentation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crouzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sergio Velastin</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference of Pattern Recognition Systems (ICPRS 2017), July 11-13, 2017, Madrid, Spain</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Iberian Conference on Pattern Recognition and Image Analysis (IbPRIA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Faro, Portugal. pp. 194-202</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193705v1</w:t>
+                <w:t xml:space="preserve">hal-01913673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une application distribuée pour l'enseignement du paysage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Mathieu</w:t>
+                <w:t xml:space="preserve">Learning and Recognizing Human Action from Skeleton Movement with Deep Residual Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy-Hieu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louahdi Khoudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crouzil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Zegers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Velastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Géomatique, Enseignement &amp; Apprentissage (GET 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference of Pattern Recognition Systems (ICPRS 2017), July 11-13, 2017, Madrid, Spain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/cp.2017.0154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740000v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation interactive pour l'annotation de photographies de paysages</w:t>
               </w:r>
@@ -6045,51 +6045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louahdi Khoudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crouzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Zegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio A. Velastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6720,51 +6720,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Malon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chambon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crouzil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charvillat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.119344" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047579v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Housam Salmane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Manuel Rivera Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louahdi Khoudour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Anh Minh Mai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duthon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23063223" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523805v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Velastin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21206711" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126045v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman-Jimenez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guyot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cvi2.12010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03763498v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3548555.3548560" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970860v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Hieu Pham" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Salmane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A. Velastin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20071825" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192282v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy&#8208;hieu Pham" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Zegers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cvi.2018.5014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192281v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19081932" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192228v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2018.03.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512910v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Mathieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Puel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.26.6.061606" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512114v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.22.5.59-68" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530099v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Valiere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Nghi Truong Cong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.25.5.051207" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614017v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2011.02.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584921v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courteille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Durou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gurdjos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2007.02.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18F0HVMB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587421v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-006-0062-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NNZQ6873-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587426v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590706v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2003.1240116" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056799v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Lechelek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddam Abdulwahab" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jalabert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712676.3718333" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752643v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3625468.3653434" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949738v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alliet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canovas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949493v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgen Cani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Mademlis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mancuso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Paternoster" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Adamakis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10825989" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820137v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPRS54038.2022.9854073" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339637v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523956v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412387" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523807v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A Velastin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.1442" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891736v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950728v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883879v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27202-9_2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193713v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450853v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623089v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman Jimenez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684061v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05710-7_33" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193711v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2018.8451404" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684113v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204949.3208133" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913671v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913673v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193705v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2017.0154" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740000v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671344v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592042v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260595v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2181411" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614106v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404642v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gales" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147655v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bocquillon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147662v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587423v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587430v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587431v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589558v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2004.1334160" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511796v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668855v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233457v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071578v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589560v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589565v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dalle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Malon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chambon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crouzil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charvillat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.119344" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047579v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Housam Salmane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Manuel Rivera Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louahdi Khoudour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Anh Minh Mai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duthon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23063223" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523805v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Velastin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21206711" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126045v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman-Jimenez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guyot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cvi2.12010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03763498v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3548555.3548560" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970860v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Hieu Pham" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Salmane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A. Velastin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20071825" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192281v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Zegers" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19081932" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192282v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy&#8208;hieu Pham" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cvi.2018.5014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192228v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2018.03.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512910v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Mathieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Puel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.26.6.061606" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512114v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.22.5.59-68" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530099v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Valiere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Nghi Truong Cong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.25.5.051207" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614017v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2011.02.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584921v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courteille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Durou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gurdjos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2007.02.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18F0HVMB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587421v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-006-0062-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NNZQ6873-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587426v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590706v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2003.1240116" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056799v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Lechelek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddam Abdulwahab" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jalabert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712676.3718333" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949493v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgen Cani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Mademlis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mancuso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Paternoster" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Adamakis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10825989" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752643v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3625468.3653434" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949738v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alliet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canovas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820137v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPRS54038.2022.9854073" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339637v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523956v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412387" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523807v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A Velastin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.1442" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891736v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950728v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883879v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27202-9_2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193713v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450853v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684113v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204949.3208133" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623089v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman Jimenez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193711v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2018.8451404" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684061v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05710-7_33" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740000v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913671v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913673v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193705v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2017.0154" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671344v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592042v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260595v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2181411" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614106v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404642v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gales" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147655v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bocquillon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147662v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587423v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587430v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587431v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589558v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2004.1334160" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511796v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668855v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233457v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071578v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589560v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589565v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dalle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>