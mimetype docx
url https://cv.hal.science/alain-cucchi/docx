--- v0 (2026-03-12)
+++ v1 (2026-04-05)
@@ -195,213 +195,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How Do Students Develop Intercultural Competence During International Mobility?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Intercultural Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 105, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijintrel.2024.102132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851689v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce qu'un &amp;quot;bon employeur&amp;quot;? Caractérisation de la notion d’employeurabilité à partir de la littérature grise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Urasadettan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIHME : Revue Interdisciplinaire Management Homme &amp; Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 14 (58), pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05294702v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-04851689v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of technostress on small business owners burnout: the mediating role of strain</w:t>
               </w:r>
@@ -716,51 +716,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle caractérisation du savoir-être ? Une revue de la littérature en deux temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -807,51 +807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle caractérisation du savoir-être ? Une revue de la littérature en deux temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1271,341 +1271,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue de thèse : Complémentarité et substitution des médias : le cas du courrier électronique et du téléphone</w:t>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">Alain Cucchi</w:t>
+                <w:t xml:space="preserve">Contribution des réseaux d’innovation au développement des organisations : une interprétation en termes de capital sociotechnique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 4 (3), pp.2</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 21 (3), pp.7-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.163.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703995v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des réseaux d’innovation au développement des organisations : une interprétation en termes de capital sociotechnique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chantal Fuhrer</w:t>
+                <w:t xml:space="preserve">Les communautés cognitives : l'information et la décision au coeur des relations partenariales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 21 (3), pp.7-61. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 4 (3), pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sim.163.0007⟩</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue de thèse : &amp;quot;Capital sociotechnique et innovation : le cas du réseau QualiREG&amp;quot;, par Melle Émilie Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.133--134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.163.0133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...4 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue de thèse : Complémentarité et substitution des médias : le cas du courrier électronique et du téléphone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703994v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue de thèse : &amp;quot;Conception et évaluation d’un Serious Game pour le personnel des EHPAD&amp;quot; par Monsieur Philippe Cohard</w:t>
               </w:r>
@@ -1905,1306 +1905,1306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01703998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue de thèse : « L'intégration des médias sociaux dans les stratégies d'e-GRH : le cas du recrutement », par Aurélie Girard</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revue de thèse : « Traduire pour aligner : Une analyse par les pratiques de la conduite de projets de reconfigurations de systèmes d'information », par Alexandre Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.140--142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.133.0140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703999v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">hal-01704001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue de thèse : &amp;quot;Visibilité du capital social à travers les médias sociaux : Études de cas sur les dynamiques sociales de l'appropriation d'un outil d'Analyse de Réseaux Sociaux&amp;quot; par Myriam Karoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.126--128. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.131.0126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sim.131.0126⟩</w:t>
+                <w:t xml:space="preserve">hal-01243430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue de thèse : &amp;quot;De la conception d'une plateforme de télétravail virtualisée et unifiée : Analyses sociotechniques du travail à « distance » équipé&amp;quot;, par Laurie Marrauld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.126--128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.134.0126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...50 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sim.133.0140⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-01704002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue de thèse : « L'intégration des médias sociaux dans les stratégies d'e-GRH : le cas du recrutement », par Aurélie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.164--166</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...50 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sim.134.0126⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01704002v1</w:t>
+                <w:t xml:space="preserve">hal-01703999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue de thèse : &amp;quot;From global template to local enactments: a longitudinal account of erp practice diffusion in chinese subsidiaries of a french multinational corporation&amp;quot; par Julien Malaurent</w:t>
+                <w:t xml:space="preserve">Revue de thèse : Quel apport des technologies de l'information et de la communication (TIC) à l'improvisation organisationnelle durant la réponse à la crise ? par Anouck Adrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, pp.143--144. </w:t>
+              <w:t xml:space="preserve">, 2012, pp.144--146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sim.123.0143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sim.121.0144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243437v1</w:t>
+                <w:t xml:space="preserve">hal-01243435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue de thèse : Quel apport des technologies de l'information et de la communication (TIC) à l'improvisation organisationnelle durant la réponse à la crise ? par Anouck Adrot</w:t>
+                <w:t xml:space="preserve">Revue de thèse : &amp;quot;Management des processus et réduction de l'équivocité ; Un cas d'adaptation d'une organisation industrielle aux contraintes de normalisation&amp;quot; par Céline Averseng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, pp.144--146. </w:t>
+              <w:t xml:space="preserve">, 2012, pp.150--151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sim.121.0144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sim.122.0150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243435v1</w:t>
+                <w:t xml:space="preserve">hal-01243434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue de thèse : &amp;quot;Management des processus et réduction de l'équivocité ; Un cas d'adaptation d'une organisation industrielle aux contraintes de normalisation&amp;quot; par Céline Averseng</w:t>
+                <w:t xml:space="preserve">Relations Between Social Capital and Use of ICT; A Social Network Analysis Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (2), pp.15-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/jthi.2012040102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue de thèse : Compréhension de la continuité d'utilisation des réseaux sociaux numériques : les apports de la théorie du don, par Alya Mlaiki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, pp.150--151. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, Volume 17 (4), pp.96--97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Revue de thèse : Compréhension de la continuité d'utilisation des réseaux sociaux numériques : les apports de la théorie du don, par Alya Mlaiki</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue de thèse : &amp;quot;From global template to local enactments: a longitudinal account of erp practice diffusion in chinese subsidiaries of a french multinational corporation&amp;quot; par Julien Malaurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Volume 17 (4), pp.96--97</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, pp.143--144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.123.0143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01243438v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue de thèse : &amp;quot;Management de la sécurité de l'information - mise en œuvre, évaluation et pilotage de la sécurité de l'information dans les organisations&amp;quot; par Nathalie Dagorn</w:t>
+                <w:t xml:space="preserve">Quand l'environnement relationnel contribue à la compréhension du burnout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Moisson-Duthoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (1), pp.194-215</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue de thèse : &amp;quot;Les effets de l'utilisation de la messagerie électronique sur les relations hiérarchiques&amp;quot; par Géraldine De La Rupelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp.104--106. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sim.114.0104⟩</w:t>
+              <w:t xml:space="preserve">, 2011, pp.141--142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.113.0141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capital social et usage des technologies de l'information et de la communication (TIC) : une analyse par les réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 41 (1), pp.194-215</w:t>
+              <w:t xml:space="preserve">, 2011, 45 (5), pp.179-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Revue de thèse : &amp;quot;Les effets de l'utilisation de la messagerie électronique sur les relations hiérarchiques&amp;quot; par Géraldine De La Rupelle</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue de thèse : &amp;quot;Management de la sécurité de l'information - mise en œuvre, évaluation et pilotage de la sécurité de l'information dans les organisations&amp;quot; par Nathalie Dagorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp.141--142. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, pp.104--106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.114.0104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sim.113.0141⟩</w:t>
+                <w:t xml:space="preserve">hal-01243450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue de thèse : « Fracture liée aux e-services publics dans les pays en voie de développement : exemple du Liban », par Antoine Harfouche ( Public e-services divide in developing countries. An exemple from Lebanon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, pp.132--133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.101.0132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 45 (5), pp.179-206</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue de thèse : Fracture liée aux e-services publics dans les pays en voie de développement, exemple du Liban, par Antoine Harfouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue de thèse : Public e-services divide in developing countries. An exemple from Lebanon par Antoine Harfouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 15 (1), pp.132--133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...139 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes sur l’adaptation des utilisateurs aux technologies de l’information : usages et stratégies d’adaptation, par Christophe Max-Olivier Elie-Dit-Cosaque</w:t>
+                <w:t xml:space="preserve">Revue de thèse : &amp;quot;La dynamique de création de connaissances dans les processus d’innovation. Etudes de cas et simulation multi-agents&amp;quot;, par Johanna HABIB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
@@ -3218,75 +3218,75 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sim.094.0106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243473v1</w:t>
+                <w:t xml:space="preserve">hal-01243470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue de thèse : &amp;quot;La dynamique de création de connaissances dans les processus d’innovation. Etudes de cas et simulation multi-agents&amp;quot;, par Johanna HABIB</w:t>
+                <w:t xml:space="preserve">Etudes sur l’adaptation des utilisateurs aux technologies de l’information : usages et stratégies d’adaptation, par Christophe Max-Olivier Elie-Dit-Cosaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
@@ -3300,211 +3300,211 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sim.094.0106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243470v1</w:t>
+                <w:t xml:space="preserve">hal-01243473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lifting the Veil on Organizational Structure: A Social Network Analysis of Professional E-Mail Use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications of the Association for Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18, pp.2-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attention et formes réticulées d'organisation , Attention and Network Organizations : the case of the « cognitive communities »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 220-221 (4), pp.125--137. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsg.220.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rsg.220.0125⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01704005v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01656776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Four-Country Investigation of Factors Facilitating Student Internet Use</w:t>
               </w:r>
@@ -3793,290 +3793,510 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Industrie culturelle et créative&amp;quot; et &amp;quot;Intelligence Artificielle&amp;quot; dans le domaine du management: une revue de littérature par classification sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanités Numériques et Industries culturelles et créatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université des Mascareignes, Apr 2025, Pamplemousses, Mauritius</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confiance relative, demande de fermeté et d’éthique, peur de l’IA, la CNIL à la croisée des chemins du privacy calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30ème Conférence Internationale de l’Association Information et Management (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Information et Management (AIM), May 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">IA et privacy : vers une ère du Tekhnétocène ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Conférence Internationale de l’Association Information et Management (AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Information et Management (AIM), May 2024, La grande motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bientôt tous Fibrés ? Le déploiement du FTTH à La Réunion : une aide au développement des micros régions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Conférence Internationale de l’Association Information et Management (AIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Information et Management (AIM), May 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Le numérique et les Outre-mer de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Oct 2024, Saint-Denis (La Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Industrie culturelle et créative&amp;quot; et &amp;quot;Intelligence Artificielle&amp;quot; dans le domaine du management: une revue de littérature par classification sémantique</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le numérique, pharmakon pour traiter les problématiques de la Responsabilité Sociale et Sociétale des Entreprises ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanités Numériques et Industries culturelles et créatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université des Mascareignes, Apr 2025, Pamplemousses, Mauritius</w:t>
+              <w:t xml:space="preserve">Le numérique et les Outre-mer de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Oct 2024, Saint-Denis (La Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cas de l’Observatoire des Usages du Numérique (OBSUN) de l'Université de La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les observatoires : Instruments de recherche ou instrumentation de gestion ? Observer les entreprises à l’ère du digital et du Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Evry Courcouronnes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do individual characteristics influence trust in a global virtual team ? A serious game simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle A. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4091,976 +4311,756 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Réseau d'internationalisation et internationalisation des réseaux » : 14ème conférence annuelle Atlas-AFMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlas-AFMI Association Francophone de Management International, May 2024, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le cas de l’Observatoire des Usages du Numérique (OBSUN) de l'Université de La Réunion</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Corporate Digital Responsibility: what's on the minds of employees? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les observatoires : Instruments de recherche ou instrumentation de gestion ? Observer les entreprises à l’ère du digital et du Big Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Evry Courcouronnes, France</w:t>
+              <w:t xml:space="preserve">28ème Conférence Internationale de l’Association Information et Management (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Information et Management, May 2023, Dijon (Bourgogne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How do language proficiency and cultural sensitivity influence trust in a global virtual team? A serious game simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle A. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le numérique et les Outre-mer de l'Union européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion, Oct 2024, Saint-Denis (La Réunion), France</w:t>
+              <w:t xml:space="preserve">The Changing Global Power Balance: Challenges for European Firms - 49th Conference of the European International Business Academy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEG Lisbon School of Economics &amp; Management of University of Lisbon., Dec 2023, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“A bibliometric analysis of privacy concepts based on Westin information privacy eras”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le numérique et les Outre-mer de l'Union européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion, Oct 2024, Saint-Denis (La Réunion), France</w:t>
+              <w:t xml:space="preserve">Workshop on Information Security and Privacy (WISP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIS Special Interest Group in Information Security and Privacy (SIGSEC), Dec 2023, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technostress et organisations en transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organisations et décisions à l’heure des transitions : regards croisés des chercheurs et des professionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MEMIAD, Dec 2023, Fort-de-France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le numérique, Pharmakon des organisations à l’heure des transitions? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Organisations et décisions à l’heure des transitions :regards croisés des chercheurs et des professionnels »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MEMIAD, Dec 2023, Fort-de-France (Martinique), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of boundary spanning in corporate learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Ofstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Changing Global Power Balance: Challenges for European Firms - 49th Conference of the European International Business Academy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEG Lisbon School of Economics &amp; Management of University of Lisbon, Dec 2023, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of boundary spanning in corporate learning: the case of digital transformation in a German MNC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ofstad Barbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXIIème conférence de l’AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Management Stratégique (AIMS), Jun 2023, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« How do students develop intercultural competence during international mobility ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Binet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Conférence Internationale d’Atlas AFMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Atlas AFMI, May 2023, Bordeaux (Gironde), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...572 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bibliometric analysis of privacy concerns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5258,51 +5258,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Etude de la relation entre churn et comportement RGPD dans les télécommunications : une analyse par les tables de survie. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5409,51 +5409,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Analyse datamining du churn client et des demandes RGPD dans le secteur des télécommunications »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5485,70 +5485,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Moodleboard: Dynamic and Interactive Indicators for Teachers and Pedagogical Engineers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Timol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2019 Conference on Next Generation Computing Applications (NextComp)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Mauritius, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEXTCOMP.2019.8883651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The impact of technostress on burnout of small business owners.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Khedhaouria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5563,411 +5697,277 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie de l'Entrepreneuriat et de l'Innovation, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Véronique Sébastien</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les déterminants à la transformation numérique de l’université dans les représentations des acteurs experts de l’Enseignement Supérieur et de la Recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Porlier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Conference on Next Generation Computing Applications (NextComp)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23ème Conférence Internationale de l’Association Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIM - Association Information et Management, May 2018, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technostress, traits de personnalité et natures de stress : une analyse par les configurations issues de la logique floue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23ème Conférence Internationale de l’Association Information et Management </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIM -Association Information et Management May 2018, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Stress, Technostress et usage des technologies numériques dans les organisations »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études internationale Littératie numérique et pédagogie universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de La Réunion, May 2018, Saint Denis (La Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570538v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-01701990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle du support à l’innovation dans la centralité des acteurs : le cas du réseau d’innovation QualiREG</w:t>
               </w:r>
@@ -6098,50 +6098,283 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intégration des acteurs humains et non-humains dans l’interprétation des phénomènes relationnels : le cas de la dualité Acteurs-Projets dans le cadre d’un réseau d’innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porphyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21ème congrès de l’AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Information et Management, May 2016, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouvernance du réseau d’innovation QualiREG : une interprétation en termes de réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Rencontre de l’Agroalimentaire en Océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, QualiREG, Nov 2016, Saint-Pierre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stress, environnement relationnel et TIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche : Chaire Santé des Entrepreneurs du LabEx Entreprendre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Montpellier Business School; Laboratoire AMAROK; Labex Entreprendre - Université de Montpellier, Jan 2016, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Représentation du réseau d’innovation QualiReg selon la méthode SONA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6150,290 +6383,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées QualiReg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la réunion (IUT), Nov 2016, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657023v1</w:t>
-              </w:r>
-[...231 lines deleted...]
-                <w:t xml:space="preserve">hal-01701879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils de Gestion, Controverses, Connaissances et Organisation</w:t>
               </w:r>
@@ -6551,50 +6551,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Capitalisation dans un réseau d'innovation : une approche quantitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19ème Conférence Internationale de l’ Association Information et Management </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIM - Association Information et Management May 2014, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Risques Psycho-Sociaux et TIC : Le cas de l’usage des TIC à domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6603,139 +6685,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Conférence Internationale de l’Association Information et Management </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIM - Association Information et Management May 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702031v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01702053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers le digital workplace : atouts, contraintes, étapes à franchir</w:t>
               </w:r>
@@ -7289,50 +7289,331 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Relations Between Social Capital and Use of ICT; A Social Network Analysis Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NET2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les déterminants du stress et de l’épuisement professionnel : le rôle de l’environnement relationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Moisson-Duthoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21ème Congrès de l’AGRH : "Nouveaux comportements, nouvelle GRH ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l’environnement relationnel contribue à la compréhension du burnout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Moisson-Duthoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20ème congrès des IAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Strasbourg, France. pp.194--215, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.041.0194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Capital social et usage des TIC ; Une analyse par les réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7341,338 +7622,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque annuel de l'AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246330v1</w:t>
-              </w:r>
-[...279 lines deleted...]
-                <w:t xml:space="preserve">hal-01246329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les capacités relationnelles des technologies de l’information : le concept de capital technico-social a-t-il un sens ?</w:t>
               </w:r>
@@ -8062,207 +8062,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Internet Technology Acceptance : an International Comparison in India, Mauritius, Reunion Island, and USA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelline Fusilier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dr Subhash Durlabhji</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème colloque de l’AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIM - Association Information et Management, Sep 2005, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">GAME : An hybrid Genetic Algorithm and Expectation-Maximization Approach for Latent Class Modeling. Application to an international comparison of the Internet Technology Acceptance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Colloque de l’ARSEG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARSEG - Association des Directeurs de l'Environnement de Travail, Nov 2005, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Dr Subhash Durlabhji</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théorie des genres et gestion des processus : proposition méthodologique et application au cas de la liste de diffusion ISWORLD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème colloque de l’AIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIM - Association Information et Management, Sep 2005, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Pre-ICIS workshop on Process Management and Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Washington D.C., États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques relationnelles et usages des technologies de l’internet : le cas des entreprises réunionnaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème colloque de l’AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Evry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels modèles de performance pour les entrepreneurs de PME en territoire isolé ? Le cas des entreprises de l’Ile de la Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8278,195 +8416,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Colloque international de l'ACSEG - Approches connexionnistes en Sciences Economiques et de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704293v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01704311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complémentarité et substitution du téléphone et du courrier électronique : une approche par typologie prédictive</w:t>
               </w:r>
@@ -8899,165 +8899,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contributions of MultiDimensional Scaling in the Field of Inter Organisational Information Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECIS98, European Conference on Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1998, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etude du Système d’Information d’une communauté de PME : les apports des méthodes MDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International Francophone sur la PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1998, Nancy - Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704493v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01704502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter Organisational Information System as a Collaborative Learning System</w:t>
               </w:r>
@@ -9471,51 +9471,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bientôt tous fibrés ? Le déploiement du FTTH à La Réunion : une aide au développement des micros régions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10614,51 +10614,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05503373v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ofstad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bartel-Radic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cucchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294702v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Urasadettan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851689v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2024.102132" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05501927v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benzari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Khedhaouria" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torr&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijesb.2024.139621" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04570265v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fuhrer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gerbaix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.037.0029" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009442v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04282111v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.039.0003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540408v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05501933v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2019.04.029" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WH1NJ9J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04282034v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701665v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656771v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Hoareau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr1.0020" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01703993v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01703995v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656791v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.163.0007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01703994v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.163.0133" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701716v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cohard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.142.0116" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01703997v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.141.0109" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01703996v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.143.0129" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01703998v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.144.0129" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01703999v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243430v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.131.0126" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704001v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.133.0140" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704002v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.134.0126" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243437v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.123.0143" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243435v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.121.0144" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243434v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.122.0150" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243439v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jthi.2012040102" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243438v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243450v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.114.0104" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243456v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moisson-Duthoit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243454v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.113.0141" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243451v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243463v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704004v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.101.0132" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704003v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243473v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.094.0106" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243470v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704005v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.220.0125" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656776v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704006v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelline Fusilier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Subhash Durlabhji" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Collins" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cpb.2005.8.454" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704007v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9876/sim.v9i3.158" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704008v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Thebault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05302804v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Di Benedetto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05302875v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05302910v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757699v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle A. Taylor" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05302960v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05302855v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05302864v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04568923v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Binet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04568918v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756911v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04568922v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04568902v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04568903v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756873v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04295760v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofstad Barbara" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04282131v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NextComp55567.2022.9932220" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04570268v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normada Devi Bheekharry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04295677v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04570270v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04570272v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04570274v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448519v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torres" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02877263v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bastien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier S&#233;bastien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Timol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEXTCOMP.2019.8883651" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04570538v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701997v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Porlier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701990v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702007v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porphyre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702002v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01657023v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701809v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656822v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701879v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701940v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701923v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702031v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702053v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701943v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246287v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246289v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701964v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701983v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702063v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246313v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alidou Ouedraogo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boyer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246330v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246328v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246323v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246329v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.041.0194" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656831v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656836v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656843v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702075v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656926v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704178v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704214v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704293v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704250v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704311v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656980v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cucchi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704315v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704333v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704342v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thebault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704464v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704473v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704493v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704502v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704519v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704506v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704534v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergmann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Espinasse" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Franzoni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243469v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dubrulle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. M&#233;rignac" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqual Porcel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05503207v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05503188v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701648v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01245279v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01245278v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701651v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouedraogo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701649v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701656v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701658v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04568909v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04568914v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04568910v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04568911v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05503373v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ofstad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bartel-Radic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cucchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851689v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2024.102132" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294702v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Urasadettan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05501927v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benzari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Khedhaouria" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torr&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijesb.2024.139621" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04570265v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fuhrer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gerbaix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.037.0029" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009442v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04282111v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.039.0003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540408v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05501933v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2019.04.029" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WH1NJ9J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04282034v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701665v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656771v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Hoareau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr1.0020" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656791v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.163.0007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01703995v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01703994v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.163.0133" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01703993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701716v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cohard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.142.0116" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01703997v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.141.0109" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01703996v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.143.0129" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01703998v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.144.0129" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704001v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.133.0140" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243430v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.131.0126" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704002v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.134.0126" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01703999v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243435v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.121.0144" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243434v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.122.0150" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243439v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jthi.2012040102" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243438v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243437v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.123.0143" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243456v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moisson-Duthoit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243454v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.113.0141" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243451v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243450v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.114.0104" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704004v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.101.0132" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704003v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243463v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243470v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.094.0106" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243473v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656776v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704005v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.220.0125" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704006v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelline Fusilier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Subhash Durlabhji" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Collins" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cpb.2005.8.454" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704007v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9876/sim.v9i3.158" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704008v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Thebault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05302910v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05302875v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Di Benedetto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05302804v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05302864v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05302855v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05302960v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757699v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle A. Taylor" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04568922v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756911v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04568918v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04568902v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04568903v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756873v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04295760v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofstad Barbara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04568923v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Binet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04282131v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NextComp55567.2022.9932220" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04570268v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normada Devi Bheekharry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04295677v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04570270v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04570272v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04570274v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02877263v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bastien" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier S&#233;bastien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Timol" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEXTCOMP.2019.8883651" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448519v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torres" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701997v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Porlier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701990v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04570538v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702007v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porphyre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702002v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656822v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701809v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701879v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01657023v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701940v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701923v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702053v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702031v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701943v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246287v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246289v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701964v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701983v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702063v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246313v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alidou Ouedraogo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boyer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246323v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246328v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246329v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.041.0194" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246330v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656831v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656836v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656843v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702075v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656926v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704214v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704178v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704250v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704311v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704293v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656980v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cucchi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704315v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704333v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704342v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thebault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704464v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704473v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704502v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704493v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704519v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704506v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704534v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergmann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Espinasse" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Franzoni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243469v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dubrulle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. M&#233;rignac" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqual Porcel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05503207v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05503188v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701648v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01245279v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01245278v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701651v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouedraogo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701649v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701656v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701658v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04568909v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04568914v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04568910v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04568911v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>