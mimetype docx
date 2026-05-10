--- v1 (2026-04-05)
+++ v2 (2026-05-10)
@@ -153,3629 +153,3638 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Workplace Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2026, 38 (2), pp.162-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JWL-08-2025-0280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce qu'un &amp;quot;bon employeur&amp;quot;? Caractérisation de la notion d’employeurabilité à partir de la littérature grise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Urasadettan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIHME : Revue Interdisciplinaire Management Homme &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (58), pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05294702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Do Students Develop Intercultural Competence During International Mobility?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Intercultural Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 105, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+              <w:t xml:space="preserve">, 2025, 105, pp.102132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijintrel.2024.102132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851689v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Urasadettan</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of technostress on small business owners burnout: the mediating role of strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Faure</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Khedhaouria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Torrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 52 (4), pp.473 - 504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/ijesb.2024.139621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La systémique et le sens : Construire le sens qui nous construit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gerbaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, n° 37 (1), pp.29-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/proj.037.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of technostress on small-business owners’ burnout: The mediating role of strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Khedhaouria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Torrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle caractérisation du savoir-être ? Une revue de la littérature en deux temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (39), pp.3-25. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rimhe.039.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rimhe.039.0003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04282111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle caractérisation du savoir-être ? Une revue de la littérature en deux temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, n°39 (2), pp.3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rimhe.039.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technostress creators, personality traits, and job burnout: A fuzzy-set configurational analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Khedhaouria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 101, pp.349-361. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2019.04.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2019.04.029⟩</w:t>
-[...29 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05501933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technostress creators, personality traits, and job burnout: A fuzzy-set configurational analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Khedhaouria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 101, pp.349-361. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbusres.2019.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04282034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche située du FIT pour l'analyse des systèmes d'entreprise: le cas des systèmes de gestion du cycle de vie des produits (PLMS) par Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des Technologies de l’Information et de la Communication dans la dynamique d’un réseau d’innovation : une approche ANT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Changement climatique : Potentiel d'innovations, 3 (54), pp.197-223. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.pr1.0020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue de thèse : Complémentarité et substitution des médias : le cas du courrier électronique et du téléphone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution des réseaux d’innovation au développement des organisations : une interprétation en termes de capital sociotechnique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/inno.pr1.0020⟩</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Alain Cucchi</w:t>
+                <w:t xml:space="preserve">Émilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21 (3), pp.7-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sim.163.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les communautés cognitives : l'information et la décision au coeur des relations partenariales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (3), pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01703995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue de thèse : &amp;quot;Capital sociotechnique et innovation : le cas du réseau QualiREG&amp;quot;, par Melle Émilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.133--134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sim.163.0133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01703994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...65 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue de thèse : &amp;quot;Conception et évaluation d’un Serious Game pour le personnel des EHPAD&amp;quot; par Monsieur Philippe Cohard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cohard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sim.142.0116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue de thèse : « Vers une analyse de la relation systèmes d'information, développement durable et responsabilité sociale d'entreprise : l'adoption et l'évaluation du Green IT », par Mademoiselle Amélie Bohas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.109--111. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.141.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sim.141.0109⟩</w:t>
+                <w:t xml:space="preserve">hal-01703997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue de thèse : « La flexibilité et la standardisation du SI dans le cadre de l'externalisation de processus d'a aires innovants », par Madame Myriam Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, pp.129--130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.143.0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Revue de thèse : « La flexibilité et la standardisation du SI dans le cadre de l'externalisation de processus d'a aires innovants », par Madame Myriam Raymond</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue de thèse : « Management des réseaux personnels et de la sécurité de l'information dans une perspective d'innovation : le rôle de la culture organisationnelle », par M. Jean-François Berthevas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.129--130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sim.143.0129⟩</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.144.0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...50 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sim.144.0129⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-01703998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue de thèse : « L'intégration des médias sociaux dans les stratégies d'e-GRH : le cas du recrutement », par Aurélie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.164--166</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue de thèse : « Traduire pour aligner : Une analyse par les pratiques de la conduite de projets de reconfigurations de systèmes d'information », par Alexandre Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.140--142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sim.133.0140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue de thèse : &amp;quot;Visibilité du capital social à travers les médias sociaux : Études de cas sur les dynamiques sociales de l'appropriation d'un outil d'Analyse de Réseaux Sociaux&amp;quot; par Myriam Karoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.126--128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sim.131.0126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue de thèse : &amp;quot;De la conception d'une plateforme de télétravail virtualisée et unifiée : Analyses sociotechniques du travail à « distance » équipé&amp;quot;, par Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.126--128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sim.134.0126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...73 lines deleted...]
-                <w:t xml:space="preserve">Revue de thèse : Quel apport des technologies de l'information et de la communication (TIC) à l'improvisation organisationnelle durant la réponse à la crise ? par Anouck Adrot</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue de thèse : &amp;quot;From global template to local enactments: a longitudinal account of erp practice diffusion in chinese subsidiaries of a french multinational corporation&amp;quot; par Julien Malaurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, pp.144--146. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, pp.143--144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.123.0143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sim.121.0144⟩</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">Revue de thèse : &amp;quot;Management des processus et réduction de l'équivocité ; Un cas d'adaptation d'une organisation industrielle aux contraintes de normalisation&amp;quot; par Céline Averseng</w:t>
+                <w:t xml:space="preserve">hal-01243437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue de thèse : Quel apport des technologies de l'information et de la communication (TIC) à l'improvisation organisationnelle durant la réponse à la crise ? par Anouck Adrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.144--146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.121.0144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue de thèse : &amp;quot;Management des processus et réduction de l'équivocité ; Un cas d'adaptation d'une organisation industrielle aux contraintes de normalisation&amp;quot; par Céline Averseng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.150--151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sim.122.0150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations Between Social Capital and Use of ICT; A Social Network Analysis Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (2), pp.15-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/jthi.2012040102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue de thèse : Compréhension de la continuité d'utilisation des réseaux sociaux numériques : les apports de la théorie du don, par Alya Mlaiki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Volume 17 (4), pp.96--97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Revue de thèse : &amp;quot;From global template to local enactments: a longitudinal account of erp practice diffusion in chinese subsidiaries of a french multinational corporation&amp;quot; par Julien Malaurent</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue de thèse : &amp;quot;Management de la sécurité de l'information - mise en œuvre, évaluation et pilotage de la sécurité de l'information dans les organisations&amp;quot; par Nathalie Dagorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, pp.143--144. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sim.123.0143⟩</w:t>
+              <w:t xml:space="preserve">, 2011, pp.104--106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.114.0104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'environnement relationnel contribue à la compréhension du burnout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Moisson-Duthoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 41 (1), pp.194-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue de thèse : &amp;quot;Les effets de l'utilisation de la messagerie électronique sur les relations hiérarchiques&amp;quot; par Géraldine De La Rupelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.141--142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sim.113.0141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capital social et usage des technologies de l'information et de la communication (TIC) : une analyse par les réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 45 (5), pp.179-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Revue de thèse : &amp;quot;Management de la sécurité de l'information - mise en œuvre, évaluation et pilotage de la sécurité de l'information dans les organisations&amp;quot; par Nathalie Dagorn</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue de thèse : Public e-services divide in developing countries. An exemple from Lebanon par Antoine Harfouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp.104--106. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 15 (1), pp.132--133</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue de thèse : « Fracture liée aux e-services publics dans les pays en voie de développement : exemple du Liban », par Antoine Harfouche ( Public e-services divide in developing countries. An exemple from Lebanon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, pp.132--133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.101.0132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...59 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue de thèse : Fracture liée aux e-services publics dans les pays en voie de développement, exemple du Liban, par Antoine Harfouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...65 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Revue de thèse : Public e-services divide in developing countries. An exemple from Lebanon par Antoine Harfouche</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue de thèse : &amp;quot;La dynamique de création de connaissances dans les processus d’innovation. Etudes de cas et simulation multi-agents&amp;quot;, par Johanna HABIB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 15 (1), pp.132--133</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, pp.106--108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.094.0106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Revue de thèse : &amp;quot;La dynamique de création de connaissances dans les processus d’innovation. Etudes de cas et simulation multi-agents&amp;quot;, par Johanna HABIB</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudes sur l’adaptation des utilisateurs aux technologies de l’information : usages et stratégies d’adaptation, par Christophe Max-Olivier Elie-Dit-Cosaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.106--108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sim.094.0106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Etudes sur l’adaptation des utilisateurs aux technologies de l’information : usages et stratégies d’adaptation, par Christophe Max-Olivier Elie-Dit-Cosaque</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attention et formes réticulées d'organisation , Attention and Network Organizations : the case of the « cognitive communities »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 220-221 (4), pp.125--137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsg.220.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lifting the Veil on Organizational Structure: A Social Network Analysis of Professional E-Mail Use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications of the Association for Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18, pp.2-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Four-Country Investigation of Factors Facilitating Student Internet Use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelline Fusilier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dr Subhash Durlabhji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cyber Psychology and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8 (5), pp.454--464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/cpb.2005.8.454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complémentarité et substitution des médias : le cas du courrier électronique et du téléphone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, pp.106--108. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sim.094.0106⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 9 (3), pp.3--28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9876/sim.v9i3.158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Lifting the Veil on Organizational Structure: A Social Network Analysis of Professional E-Mail Use</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empirical comparison to predictive clustering between a bio-mimetic methodology and a non connectionist approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...354 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Thebault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuzzy Economic Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 5 (2), pp.27--48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3785,120 +3794,202 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IA et privacy : vers une ère du Tekhnétocène ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29ème Conférence Internationale de l’Association Information et Management (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Information et Management (AIM), May 2024, La grande motte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrie culturelle et créative&amp;quot; et &amp;quot;Intelligence Artificielle&amp;quot; dans le domaine du management: une revue de littérature par classification sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités Numériques et Industries culturelles et créatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université des Mascareignes, Apr 2025, Pamplemousses, Mauritius</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confiance relative, demande de fermeté et d’éthique, peur de l’IA, la CNIL à la croisée des chemins du privacy calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3914,155 +4005,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème Conférence Internationale de l’Association Information et Management (AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Information et Management (AIM), May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Eric Di Benedetto</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How do individual characteristics influence trust in a global virtual team ? A serious game simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle A. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Conférence Internationale de l’Association Information et Management (AIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Information et Management (AIM), May 2024, La grande motte, France</w:t>
+              <w:t xml:space="preserve">« Réseau d'internationalisation et internationalisation des réseaux » : 14ème conférence annuelle Atlas-AFMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlas-AFMI Association Francophone de Management International, May 2024, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bientôt tous Fibrés ? Le déploiement du FTTH à La Réunion : une aide au développement des micros régions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4078,389 +4182,389 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le numérique et les Outre-mer de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de La Réunion, Oct 2024, Saint-Denis (La Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique, pharmakon pour traiter les problématiques de la Responsabilité Sociale et Sociétale des Entreprises ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le numérique et les Outre-mer de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de La Réunion, Oct 2024, Saint-Denis (La Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cas de l’Observatoire des Usages du Numérique (OBSUN) de l'Université de La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les observatoires : Instruments de recherche ou instrumentation de gestion ? Observer les entreprises à l’ère du digital et du Big Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Evry Courcouronnes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Danielle A. Taylor</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« How do students develop intercultural competence during international mobility ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Cucchi</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Binet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Réseau d'internationalisation et internationalisation des réseaux » : 14ème conférence annuelle Atlas-AFMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Atlas-AFMI Association Francophone de Management International, May 2024, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">13. Conférence Internationale d’Atlas AFMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Atlas AFMI, May 2023, Bordeaux (Gironde), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Corporate Digital Responsibility: what's on the minds of employees? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème Conférence Internationale de l’Association Information et Management (AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Information et Management, May 2023, Dijon (Bourgogne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do language proficiency and cultural sensitivity influence trust in a global virtual team? A serious game simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle A. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4475,73 +4579,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Changing Global Power Balance: Challenges for European Firms - 49th Conference of the European International Business Academy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISEG Lisbon School of Economics &amp; Management of University of Lisbon., Dec 2023, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“A bibliometric analysis of privacy concepts based on Westin information privacy eras”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4557,211 +4661,211 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Information Security and Privacy (WISP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIS Special Interest Group in Information Security and Privacy (SIGSEC), Dec 2023, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technostress et organisations en transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisations et décisions à l’heure des transitions : regards croisés des chercheurs et des professionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MEMIAD, Dec 2023, Fort-de-France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le numérique, Pharmakon des organisations à l’heure des transitions? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Organisations et décisions à l’heure des transitions :regards croisés des chercheurs et des professionnels »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MEMIAD, Dec 2023, Fort-de-France (Martinique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of boundary spanning in corporate learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Ofstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4790,87 +4894,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Changing Global Power Balance: Challenges for European Firms - 49th Conference of the European International Business Academy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISEG Lisbon School of Economics &amp; Management of University of Lisbon, Dec 2023, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of boundary spanning in corporate learning: the case of digital transformation in a German MNC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ofstad Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4885,410 +4989,315 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIème conférence de l’AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale de Management Stratégique (AIMS), Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bibliometric analysis of privacy concerns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 3rd International Conference on Next Generation Computing Applications (NextComp)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Flic-en-Flac, Mauritius. pp.1-7, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NextComp55567.2022.9932220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NextComp55567.2022.9932220⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04282131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Corporate Social Responsibility in the Digital Age – A bibliometric and text mining analysis of the Concept of Corporate Digital Responsibility »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normada Devi Bheekharry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Corporate Social Responsibility (ICCSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université des Mascareignes, Sep 2022, Pamplemousses, Mauritius</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User’s Technostress Appraisal: Do Organizational Practices Matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Conférence Internationale de l’Association Information et Management (AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Information et Management (AIM), Jun 2022, Carry-le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Etude de la relation entre churn et comportement RGPD dans les télécommunications : une analyse par les tables de survie. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5304,142 +5313,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Colloque sur le Marketing Digital</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la Sorbonne, Sep 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technostress appraisal: proposal for a measurement scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Conférence Internationale de l’Association Information et Management (AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Information et Management (AIM), Jun 2020, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Analyse datamining du churn client et des demandes RGPD dans le secteur des télécommunications »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5455,3849 +5464,3849 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Conférence Internationale de l’Association Information et Management (AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Information et Management (AIM), Jun 2020, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of technostress on burnout of small business owners.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Khedhaouria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie de l'Entrepreneuriat et de l'Innovation, Jun 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moodleboard: Dynamic and Interactive Indicators for Teachers and Pedagogical Engineers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias Timol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Conference on Next Generation Computing Applications (NextComp)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Mauritius, France. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NEXTCOMP.2019.8883651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...51 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Stress, Technostress et usage des technologies numériques dans les organisations »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie de l'Entrepreneuriat et de l'Innovation, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée d’études internationale Littératie numérique et pédagogie universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, May 2018, Saint Denis (La Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants à la transformation numérique de l’université dans les représentations des acteurs experts de l’Enseignement Supérieur et de la Recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Porlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Conférence Internationale de l’Association Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIM - Association Information et Management, May 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technostress, traits de personnalité et natures de stress : une analyse par les configurations issues de la logique floue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Conférence Internationale de l’Association Information et Management </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIM -Association Information et Management May 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle du support à l’innovation dans la centralité des acteurs : le cas du réseau d’innovation QualiREG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Porphyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Conférence annuelle d'Atlas-AFMI (Association Francophone de Management International)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFMI - Association Francophone de Management International, May 2017, Antananarivo, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la nature des facteurs de technostress : une interprétation en termes de Challenge Technostressors et de Hindrance Technostressors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Conférence Internationale de l’Association Information et Management </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIM - Association Information et Management, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentation du réseau d’innovation QualiReg selon la méthode SONA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées QualiReg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la réunion (IUT), Nov 2016, Saint-Denis, La Réunion</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégration des acteurs humains et non-humains dans l’interprétation des phénomènes relationnels : le cas de la dualité Acteurs-Projets dans le cadre d’un réseau d’innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Porphyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème congrès de l’AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Information et Management, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance du réseau d’innovation QualiREG : une interprétation en termes de réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Rencontre de l’Agroalimentaire en Océan Indien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, QualiREG, Nov 2016, Saint-Pierre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress, environnement relationnel et TIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche : Chaire Santé des Entrepreneurs du LabEx Entreprendre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Montpellier Business School; Laboratoire AMAROK; Labex Entreprendre - Université de Montpellier, Jan 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils de Gestion, Controverses, Connaissances et Organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École de Printemps du CEREGE : Outils de Gestion, Controverses, Connaissances et Organisation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEREGE - Centre de Recherche en gestion; Université de Poitiers, Mar 2015, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images de la créativité : Illustration par l’analyse des réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Montpellier Business School, Dec 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capitalisation dans un réseau d'innovation : une approche quantitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Conférence Internationale de l’ Association Information et Management </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIM - Association Information et Management May 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques Psycho-Sociaux et TIC : Le cas de l’usage des TIC à domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Conférence Internationale de l’Association Information et Management </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIM - Association Information et Management May 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers le digital workplace : atouts, contraintes, étapes à franchir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion des connaissances, réseaux sociaux d’entreprise, travail collaboratif : comment piloter l’intelligence sociale ? </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANVIE - Association nationale de valorisation interdisciplinaire de la recherche en sciences humaines et sociales auprès des entreprises, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capital social et usage des TIC ; Le cas des projets d’un réseau d’innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Colloque annuel de l'AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIC et Réseau d’innovateurs ; Cas d’un réseau d’innov-acteurs selon une approche ANT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Colloque annuel de l'AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défis et opportunités pour les petits et moyens opérateurs du secteur TIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence sur la connectivité numérique dans l’Indianocéanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Commission de l'Océan Indien, Oct 2013, Pointe-aux-Piments, Maurice</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance des entreprises dans le contexte sous-régional : Quelques enseignements d’une étude menée auprès d’entrepreneur de l’île de La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ISIG International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISIG - Institut supérieur d'informatique et de gestion, Jan 2013, Ouagadougou, Burkina Faso</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre l’action des TIC par la modélisation systémique : le réseau sociotechnique, porte-parole du système d’innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Conférence Internationale de l’Association Information et Management </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneurship, strategy and firms performance in developing countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alidou Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allied Academies Fall 2011 International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capital social et usage des TIC ; Une analyse par les réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15ème colloque annuel de l'AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations Between Social Capital and Use of ICT; A Social Network Analysis Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NET2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants du stress et de l’épuisement professionnel : le rôle de l’environnement relationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Moisson-Duthoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Congrès de l’AGRH : "Nouveaux comportements, nouvelle GRH ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’environnement relationnel contribue à la compréhension du burnout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Moisson-Duthoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème congrès des IAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Strasbourg, France. pp.194--215, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mav.041.0194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Alain Cucchi</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les capacités relationnelles des technologies de l’information : le concept de capital technico-social a-t-il un sens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...74 lines deleted...]
-                <w:t xml:space="preserve">Chantal Fuhrer</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème congrès de l’AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Information et Management, Jun 2009, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usage des TIC et structure organisationnelle : une interprétation par l’analyse des réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème congrès de l’AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Information et Management, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifting the Veil on Organizational Structure : A Social Network Analysis of the Professional E-mail Use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème congrès de l’AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Information et Management, Jun 2006, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacités relationnelles et communautés de pratiques : le cas des communautés cognitives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVième conférence de l'AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Power In Organizations Affect Individual Network Position? A Social Network Approach Applied To E-Mail Use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème congrès de l’AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Information et Management, Sep 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GAME : An hybrid Genetic Algorithm and Expectation-Maximization Approach for Latent Class Modeling. Application to an international comparison of the Internet Technology Acceptance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12ème Colloque de l’ARSEG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARSEG - Association des Directeurs de l'Environnement de Travail, Nov 2005, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet Technology Acceptance : an International Comparison in India, Mauritius, Reunion Island, and USA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelline Fusilier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dr Subhash Durlabhji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème colloque de l’AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIM - Association Information et Management, Sep 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Alain Cucchi</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels modèles de performance pour les entrepreneurs de PME en territoire isolé ? Le cas des entreprises de l’Ile de la Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alidou Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Colloque de l’ARSEG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARSEG - Association des Directeurs de l'Environnement de Travail, Nov 2005, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">11ème Colloque international de l'ACSEG - Approches connexionnistes en Sciences Economiques et de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie des genres et gestion des processus : proposition méthodologique et application au cas de la liste de diffusion ISWORLD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pre-ICIS workshop on Process Management and Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Washington D.C., États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques relationnelles et usages des technologies de l’internet : le cas des entreprises réunionnaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème colloque de l’AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complémentarité et substitution du téléphone et du courrier électronique : une approche par typologie prédictive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème congrès de l’AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalisation d’un référentiel de communication par la théorie des genres : application au cas de la communauté cognitive ISWORLD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème colloque de l’AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIM - Association Information et Management, May 2002, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des modèles de causalité, aux associations de profils : application aux communautés cognitives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème colloque international ACSEG - Approches connexionnistes en Sciences Economiques et de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2001, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie prédictive par recherche de modèles et de profils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thebault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7 ème colloque international ACSEG - Approches connexionnistes en Sciences Economiques et de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communautés cognitives et développement économique partenarial : les apports de la typologie prédictive par réseau LVQ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème colloque de l’AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIM - Association Information et Management, Nov 2000, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparaison empirique d'une approche bio-mimétique et d'une approche déterministe de la typologie prédictive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thebault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème colloque international ACSEG - Approches Connexionnistes en Economie et Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions of MultiDimensional Scaling in the Field of Inter Organisational Information Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECIS98, European Conference on Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1998, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du Système d’Information d’une communauté de PME : les apports des méthodes MDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International Francophone sur la PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1998, Nancy - Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter Organisational Information System as a Collaborative Learning System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Mini Euro Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Association of European Operational Research Societies, Mar 1997, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accommodation et assimilation organisationnelle, une proposition de modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres MCX 1997</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MERISE et l’EDI : contribution à une méthodologie de conception de systèmes d’information d’échanges communautaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bergmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Franzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour et à l’entour de MERISE : les méthodes de conception en perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sophia Antipolis, Apr 1991, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9307,147 +9316,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compétitivité de l'entreprise hôtelière classée à la Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Dubrulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mérignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasqual Porcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions ESKA, 2009, 978-2-7472-1514-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9457,51 +9466,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bientôt tous fibrés ? Le déploiement du FTTH à La Réunion : une aide au développement des micros régions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9517,663 +9526,663 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le numérique et les Outre-mer de l’Union Européenne : regards croisés sur les enjeux du numérique à La Réunion et à Mayotte, une approche pluridisciplinaire et comparative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRUYLANT, pp.177-189, 2025, 978-2-8079-4870-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique, pharmakon pour traiter les problématiques de la Responsabilité Sociale et Sociétale des Entreprises : perceptions de salariés de l’île de La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le numérique et les Outre-mer de l’Union Européenne : regards croisés sur les enjeux du numérique à La Réunion et à Mayotte, une approche pluridisciplinaire et comparative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRUYLANT, pp.521-544, 2025, Organisation internationale et relations internationales, 978-2-8079-4870-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’il vous plaît…dessinez-moi un réseau social !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La controverse dans l’appropriation des outils de gestion : contes de connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Harmattan, pp. 87-124, 2016, 978-2-343-08712-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régulation des Systèmes d’Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thévenot, Jacques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Master systèmes d'information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éd. Eska, 2011, 978-2-7472-1765-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaboration par les Systèmes d’Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thévenot, Jacques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Master systèmes d'information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éd. Eska, 2011, 978-2-7472-1765-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entreprise et performance : trois modèles de performance d’entrepreneurs de l’Ile de la Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thebault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mieux comprendre la compétitivité des entreprises, contributions 2004 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communautés de production et de cognition : le cas des entreprises réunionnaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mieux comprendre la compétitivité des entreprises, contributions 2004 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques relationnelles et usages des technologies de l’internet : le cas des entreprises réunionnaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mieux comprendre la compétitivité des entreprises, contributions 2004 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration des communautés cognitives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire de la recherche en Systèmes d’Information </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Vuibert, Chap. 11, 2002, 978-2711769902</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10183,291 +10192,291 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les causeries du Management : Stress et TechnoStress #1 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les Causeries de la santé : Spéciale Covid #3 - Covid et Travail »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les causeries du Management : Stress et TechnoStress #2 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les causeries du Management : Stress et technostress #3 - Effets et interprétations»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId203"/>
+      <w:footerReference w:type="default" r:id="rId204"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10614,51 +10623,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05503373v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ofstad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bartel-Radic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cucchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851689v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2024.102132" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294702v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Urasadettan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05501927v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benzari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Khedhaouria" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torr&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijesb.2024.139621" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04570265v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fuhrer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gerbaix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.037.0029" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009442v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04282111v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.039.0003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540408v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05501933v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2019.04.029" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WH1NJ9J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04282034v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701665v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656771v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Hoareau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr1.0020" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656791v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.163.0007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01703995v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01703994v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.163.0133" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01703993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701716v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cohard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.142.0116" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01703997v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.141.0109" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01703996v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.143.0129" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01703998v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.144.0129" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704001v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.133.0140" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243430v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.131.0126" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704002v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.134.0126" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01703999v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243435v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.121.0144" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243434v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.122.0150" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243439v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jthi.2012040102" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243438v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243437v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.123.0143" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243456v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moisson-Duthoit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243454v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.113.0141" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243451v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243450v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.114.0104" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704004v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.101.0132" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704003v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243463v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243470v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.094.0106" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243473v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656776v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704005v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.220.0125" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704006v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelline Fusilier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Subhash Durlabhji" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Collins" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cpb.2005.8.454" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704007v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9876/sim.v9i3.158" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704008v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Thebault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05302910v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05302875v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Di Benedetto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05302804v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05302864v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05302855v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05302960v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757699v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle A. Taylor" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04568922v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756911v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04568918v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04568902v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04568903v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756873v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04295760v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofstad Barbara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04568923v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Binet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04282131v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NextComp55567.2022.9932220" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04570268v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normada Devi Bheekharry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04295677v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04570270v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04570272v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04570274v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02877263v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bastien" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier S&#233;bastien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Timol" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEXTCOMP.2019.8883651" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448519v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torres" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701997v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Porlier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701990v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04570538v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702007v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porphyre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702002v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656822v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701809v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701879v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01657023v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701940v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701923v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702053v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702031v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701943v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246287v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246289v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701964v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701983v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702063v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246313v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alidou Ouedraogo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boyer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246323v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246328v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246329v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.041.0194" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246330v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656831v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656836v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656843v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702075v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656926v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704214v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704178v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704250v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704311v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704293v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656980v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cucchi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704315v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704333v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704342v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thebault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704464v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704473v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704502v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704493v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704519v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704506v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704534v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergmann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Espinasse" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Franzoni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243469v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dubrulle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. M&#233;rignac" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqual Porcel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05503207v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05503188v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701648v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01245279v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01245278v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701651v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouedraogo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701649v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701656v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701658v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04568909v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04568914v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04568910v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04568911v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05503373v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ofstad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bartel-Radic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cucchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JWL-08-2025-0280" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294702v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Urasadettan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851689v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2024.102132" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05501927v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benzari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Khedhaouria" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torr&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijesb.2024.139621" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04570265v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fuhrer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gerbaix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.037.0029" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009442v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04282111v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.039.0003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540408v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05501933v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2019.04.029" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WH1NJ9J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04282034v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701665v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656771v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Hoareau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr1.0020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01703993v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656791v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.163.0007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01703995v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01703994v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.163.0133" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701716v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cohard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.142.0116" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01703997v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.141.0109" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01703996v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.143.0129" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01703998v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.144.0129" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01703999v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704001v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.133.0140" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243430v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.131.0126" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704002v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.134.0126" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243437v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.123.0143" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243435v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.121.0144" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243434v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.122.0150" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243439v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jthi.2012040102" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243438v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243450v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.114.0104" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243456v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moisson-Duthoit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243454v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.113.0141" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243451v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243463v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704004v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.101.0132" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704003v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243470v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.094.0106" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243473v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704005v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.220.0125" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656776v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704006v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelline Fusilier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Subhash Durlabhji" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Collins" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cpb.2005.8.454" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704007v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9876/sim.v9i3.158" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704008v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Thebault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05302804v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Di Benedetto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05302910v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05302875v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757699v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle A. Taylor" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05302864v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05302855v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05302960v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04568923v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Binet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04568922v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756911v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04568918v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04568902v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04568903v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756873v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04295760v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofstad Barbara" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04282131v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NextComp55567.2022.9932220" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04570268v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normada Devi Bheekharry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04295677v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04570270v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04570272v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04570274v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448519v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torres" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02877263v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bastien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier S&#233;bastien" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Timol" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEXTCOMP.2019.8883651" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04570538v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701997v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Porlier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701990v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702007v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porphyre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702002v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01657023v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656822v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701809v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701879v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701940v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701923v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702053v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702031v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701943v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246287v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246289v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701964v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701983v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702063v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246313v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alidou Ouedraogo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boyer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246330v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246323v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246328v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246329v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.041.0194" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656831v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656836v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656843v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702075v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656926v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704178v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704214v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704293v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704250v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704311v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656980v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cucchi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704315v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704333v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704342v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thebault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704464v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704473v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704502v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704493v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704519v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704506v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01704534v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergmann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Espinasse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Franzoni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243469v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dubrulle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. M&#233;rignac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqual Porcel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05503207v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05503188v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701648v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01245279v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01245278v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701651v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouedraogo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701649v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701656v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01701658v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04568909v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04568914v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04568910v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04568911v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>