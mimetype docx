--- v0 (2026-04-09)
+++ v1 (2026-05-03)
@@ -638,278 +638,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical strength of highly preloaded bolts affected by the ovalization of an aircraft wheel</w:t>
+                <w:t xml:space="preserve">Impact of the drilling process on the surface integrity and residual fatigue strength of 2024-T351 aluminum parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Haddar</w:t>
+                <w:t xml:space="preserve">Yann Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landry Arnaud Kamgaing Souop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/09544062211050511⟩</w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 108, pp.459 - 464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.03.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05053459v1</w:t>
+                <w:t xml:space="preserve">hal-03887017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the drilling process on the surface integrity and residual fatigue strength of 2024-T351 aluminum parts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical strength of highly preloaded bolts affected by the ovalization of an aircraft wheel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Lacombe</w:t>
+                <w:t xml:space="preserve">Ahmed Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landry Arnaud Kamgaing Souop</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Daidié</w:t>
+                <w:t xml:space="preserve">Emmanuel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Paredes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louis Augustins</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 108, pp.459 - 464. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 236 (8), pp.4286-4298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.03.072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/09544062211050511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887017v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-analytical model development for preliminary study of 3D woven Composite/Metallic flange bolted assemblies</w:t>
               </w:r>
@@ -1380,51 +1380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chirol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1744,51 +1744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chirol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2475,51 +2475,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal catalogue selection and custom design of belleville spring arrangements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3913,51 +3913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced assistance tool for optimal compression spring design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sartor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4756,411 +4756,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03888060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations between the hole surface integrity and fatigue life for drilled 2024-T351 aluminum alloy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Landry Arnaud Kamgaing Souop</w:t>
+                <w:t xml:space="preserve">Modèle analytique généralisé aux assemblages de brides cylindriques boulonnées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselane Hammoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Ischia (NA), Italy</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887060v1</w:t>
+                <w:t xml:space="preserve">hal-04280159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique du comportement mécanique d’assemblage hole-to-hole sous sollicitation quasi statique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lyne Meouchy</w:t>
+                <w:t xml:space="preserve">Correlations between the hole surface integrity and fatigue life for drilled 2024-T351 aluminum alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landry Arnaud Kamgaing Souop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Ischia (NA), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03888102v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle analytique généralisé aux assemblages de brides cylindriques boulonnées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adeline Fau</w:t>
+                <w:t xml:space="preserve">Etude numérique du comportement mécanique d’assemblage hole-to-hole sous sollicitation quasi statique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyne Meouchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lachaud</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Paroissien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280159v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of the fatigue life of aeronautical bolted assemblies with hole alignment defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyne Meouchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5427,64 +5427,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orbital Drilling Optimization in High Speed Machining and Fatigue Life Enhancement by Orbital Roller Burnishing: Application to an Aluminum Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landry Arnaud Kamgaing Souop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Senatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5548,90 +5548,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle analytique d’un assemblage boulonné soumis à un chargement fortement excentré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Augustins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Diebold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5667,887 +5667,887 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANALYTICAL MODEL BEHAVIOR FOR BOLTED METAL-3D WOVEN COMPOSITE JOINTS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W El Masnaoui</w:t>
+                <w:t xml:space="preserve">Investigation of Aluminum Alloy Properties During Helical Roller Burnishing Through Finite Element Simulations and Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landry Arnaud Kamgaing Souop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C Paleczny</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Senatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ritou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Composite Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Joint Conference on Mechanics, Design Engineering &amp; Advanced Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Carthagena, Spain. pp.440-450, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-12346-8_43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02518535v1</w:t>
+                <w:t xml:space="preserve">hal-02119950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of heat transfer at the interface of spacecraft equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Vandevelde</w:t>
+                <w:t xml:space="preserve">ANALYTICAL MODEL BEHAVIOR FOR BOLTED METAL-3D WOVEN COMPOSITE JOINTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W El Masnaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Sartor</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Paleczny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e European Conference on Spacecraft Structures, Materials and Environmental Testing (ECSSMET 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Athènes, Greece. pp.24 - 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120320v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Aluminum Alloy Properties During Helical Roller Burnishing Through Finite Element Simulations and Experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Landry Arnaud Kamgaing Souop</w:t>
+                <w:t xml:space="preserve">Evaluation of heat transfer at the interface of spacecraft equipment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Ritou</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sartor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Mechanics, Design Engineering &amp; Advanced Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15e European Conference on Spacecraft Structures, Materials and Environmental Testing (ECSSMET 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Noordwijk, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-12346-8_43⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02119950v1</w:t>
+                <w:t xml:space="preserve">hal-02120320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement en matage d'un CMC oxyde/oxyde</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical simulation of the out-of-plane displacement during Cold-Expansion of Titanium plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Dupleix-Couderc</w:t>
+                <w:t xml:space="preserve">Julien Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 20</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Champs sur Marme, France</w:t>
+              <w:t xml:space="preserve">Euromat 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043098v1</w:t>
+                <w:t xml:space="preserve">hal-02044389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust numerical model for the pre-design of composite reinforcement by expanded bonded bushing (EB²)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Comportement en matage d'un CMC oxyde/oxyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Broutelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dupleix-Couderc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECHCOMP3 – 3rd International Conference of Mechanics of Composite 0</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, bologne, Italy</w:t>
+              <w:t xml:space="preserve">JNC 20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Champs sur Marme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02120340v1</w:t>
+                <w:t xml:space="preserve">hal-02043098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the screw-nut movement in the self-loosening process under transverses loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A robust numerical model for the pre-design of composite reinforcement by expanded bonded bushing (EB²)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dupleix-Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Marccuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rafik</w:t>
+                <w:t xml:space="preserve">Christophe Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e colloque national AIP-PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Plagne-Montalbert, France</w:t>
+              <w:t xml:space="preserve">MECHCOMP3 – 3rd International Conference of Mechanics of Composite 0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044399v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of the self-loosening of a bolted assembly</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Numerical study of the screw-nut movement in the self-loosening process under transverses loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rafik</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Chirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Advanced Computational Engineering and Experimenting ACE-X2017, Vienne, Autriche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">15e colloque national AIP-PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Plagne-Montalbert, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044398v1</w:t>
+                <w:t xml:space="preserve">hal-02044399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of the out-of-plane displacement during Cold-Expansion of Titanium plate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Cochet</w:t>
+                <w:t xml:space="preserve">Numerical modelling of the self-loosening of a bolted assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rafik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromat 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">11th International Conference on Advanced Computational Engineering and Experimenting ACE-X2017, Vienne, Autriche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044389v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement en matage de composites à matrice céramique oxyde/oxyde</w:t>
               </w:r>
@@ -6559,51 +6559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Broutelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dupleix-Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6654,51 +6654,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial Equivalent Modelling of a Screw Assembly Subjected to a Thermal Load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Thanwerdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6877,606 +6877,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une industrialisation du modèle de frottement dynamique de LuGre. Application à des essais de glissement en condition de frottement sec</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rodriguez</w:t>
+                <w:t xml:space="preserve">Etude dynamique du dévissage spontané d’un assemblage soumis à des vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Ksentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Slim Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e colloque national AIP-PRIMECA, La Plagne-Montalbert</w:t>
+              <w:t xml:space="preserve">14e colloque national AIP-PRIMECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Plagne-Montalbert, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02052450v1</w:t>
+                <w:t xml:space="preserve">hal-02052451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of fatigue behavior of metallic shear joints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taha Benhaddou</w:t>
+                <w:t xml:space="preserve">Vers une industrialisation du modèle de frottement dynamique de LuGre. Application à des essais de glissement en condition de frottement sec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Thanwerdas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Tuery</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on the Mechanical Behavior of Materials, ICM12, Karlsruhe, Germany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">14e colloque national AIP-PRIMECA, La Plagne-Montalbert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Plagne-Montalbert, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02052459v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude dynamique du dévissage spontané d’un assemblage soumis à des vibrations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Combes</w:t>
+                <w:t xml:space="preserve">Optimization of fatigue behavior of metallic shear joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Benhaddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Tuery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e colloque national AIP-PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Plagne-Montalbert, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on the Mechanical Behavior of Materials, ICM12, Karlsruhe, Germany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02052451v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization Of The Cold Expansion Process For Titanium Holes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application de la méthode de modélisation discrète des plis aux problématiques d'arrachement et de rupture trouée des structures stratifiées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Daidié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clément Chirol</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Materials and Processing Technologies, 2015, Madrid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Les assemblages mécaniques : Evolutions récentes et perspectives. 1 et 2 juillet 2015, Supméca, Saint-Ouen, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Saint-Ouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02052573v1</w:t>
+                <w:t xml:space="preserve">hal-02052000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la méthode de modélisation discrète des plis aux problématiques d'arrachement et de rupture trouée des structures stratifiées.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castanié</w:t>
+                <w:t xml:space="preserve">Optimization Of The Cold Expansion Process For Titanium Holes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Louis Adam</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chirol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les assemblages mécaniques : Evolutions récentes et perspectives. 1 et 2 juillet 2015, Supméca, Saint-Ouen, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Saint-Ouen, France</w:t>
+              <w:t xml:space="preserve">Advances in Materials and Processing Technologies, 2015, Madrid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02052000v1</w:t>
+                <w:t xml:space="preserve">hal-02052573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D finite element model for the study of the dynamic behaviour of bolted joint self loosening</w:t>
               </w:r>
@@ -8078,433 +8078,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response surface based multi criteria optimization of turbine wheels fir-tree attachments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Berranger</w:t>
+                <w:t xml:space="preserve">Experimental and numerical analysis of pull-through of fasteners in laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Dijoud</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Blade Mechanics Seminar, Winterthur, Switzerland, September 14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Winterthur, Switzerland</w:t>
+              <w:t xml:space="preserve">ICCS16, Porto (Portugal), 28-30 juin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02191636v1</w:t>
+                <w:t xml:space="preserve">hal-02188028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the behavior of a complex revolute joint of aircraft landing gear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Permuy</w:t>
+                <w:t xml:space="preserve">Comprehensive study of a normal elastic contact in a satellite roller screws device under static loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Abevi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chaussumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Congress CMSM’2011, Sousse, Tunisia, May 30 – June 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188024v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analysis of pull-through of fasteners in laminates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castanié</w:t>
+                <w:t xml:space="preserve">Response surface based multi criteria optimization of turbine wheels fir-tree attachments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Bonhomme</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dijoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS16, Porto (Portugal), 28-30 juin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">16th Blade Mechanics Seminar, Winterthur, Switzerland, September 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Winterthur, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188028v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive study of a normal elastic contact in a satellite roller screws device under static loading</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Chaussumier</w:t>
+                <w:t xml:space="preserve">Study of the behavior of a complex revolute joint of aircraft landing gear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Permuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Bouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Congress CMSM’2011, Sousse, Tunisia, May 30 – June 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02188023v1</w:t>
+                <w:t xml:space="preserve">hal-02188024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation par éléments cohésifs de l'essai d'arrachement de fixations dans un stratifié</w:t>
               </w:r>
@@ -8870,90 +8870,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit simulation and high-performance computing, application to a bolt tensile test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDMME-Virtual Concept 2010, Bordeaux, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9030,51 +9030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9614,51 +9614,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding and optimization of the behavior of a bolted assembly integrating new constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rafik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9843,51 +9843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Broutelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dupleix-Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9938,51 +9938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de glissement par stéréo-vision dans des assemblages vissés soumis à une sollicitation transversale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Thanwerdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10201,51 +10201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-26121-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10551,90 +10551,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Semi-analytical Models for Aircraft Wheel Assembly Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Augustins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Diebold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10681,51 +10681,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified Analysis of the Early Stage Self-loosening of a Shear-Loaded Bolted Joint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rafik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10932,51 +10932,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stiffness and slip laws for threaded fasteners subjected to a transversal load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Thanwerdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11049,51 +11049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chirol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11166,51 +11166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chirol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11757,51 +11757,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76EA74A4"/>
+    <w:nsid w:val="E4AB4FFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11905,51 +11905,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6A510D3E"/>
+    <w:nsid w:val="F01DB2C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12139,51 +12139,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rodeo-orbital.eu/**" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05489190v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lecomte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Duga" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Leroy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105735" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888013v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pichon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paroissien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Benaben" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2022.106860" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488154v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Foissac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Segonds" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chirol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544062231187712" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053459v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Haddar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rodriguez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Augustins" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544062211050511" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03887017v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lacombe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Arnaud Kamgaing Souop" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Paredes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.072" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005577v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa El Masnaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lachaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paleczny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112906" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540643v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vandevelde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sartor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406220915508" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462012v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Broutelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Barriere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chardonneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.111902" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018595v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12567-018-0226-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913423v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Achard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201500626" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950778v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ksentini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Combes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slim Abbes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015113" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950784v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folly Abevi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chaussumier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Orieux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4033159" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950764v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015075" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951242v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2015.55.3.639" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950786v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4031859" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952574v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Benhaddou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2014.03.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3VNPXM6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759881v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Adam" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bonhomme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.05.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048303v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-012-0153-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120195v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-009-0086-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120200v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Mathurin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3160377" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120211v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Chakhari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Chaib" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2007.11.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8J173QT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120210v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Leray" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Vadean" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644400810841413" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4583D5B7330282BD0AB72F1B4AFA1A79BC793F69/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rivard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Labrecque" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2008.02525.x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L13K428M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120270v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fares" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2008036" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120207v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ghosn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2918915" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120214v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-007-0003-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120222v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2428273" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120212v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zghal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2007.26.3.343" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120217v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Alkatan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2006.12.013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T2MF4W6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120230v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blanchot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2006.06.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120249v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2006.01029.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LVL0MJ4D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120259v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-005-0318-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-73B7NCCH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292939v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tondu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ippolito" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guiochet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364905052437" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313144v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mikolajczak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063564v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Ghobrial" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seitier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galaup" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-213" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843997v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cohen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Carla Araujo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-179" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398043v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Delsol" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888060v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Paroissien" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15928-2_72" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03887060v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888102v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne Meouchy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280159v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselane Hammoum" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lachaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156089v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296145v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296119v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02462039v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Senatore" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ritou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120112v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Diebold" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02518535v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W El Masnaoui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Paleczny" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120320v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119950v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12346-8_43" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043098v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupleix-Couderc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120340v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marccuzzo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044399v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rafik" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044398v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044389v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cochet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623684v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047915v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Thanwerdas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Heim" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fabries" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052004v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamdi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Neveu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bernicot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052450v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052459v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tuery" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052451v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052573v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052000v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053895v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfaa Ksentini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696781v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183704v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ksentini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Abbes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186959v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abevi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186958v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berranger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dijoud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187940v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191636v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188024v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Permuy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188028v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adam" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonhomme" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188023v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouillot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597885v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193469v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193812v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193474v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Paulien-Camy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193365v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226989v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guingand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507324v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toumine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre de Vaujany" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507406v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parades" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roucoules" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eynard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508011v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomes" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888077v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057125v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02056576v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057362v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057744v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thanwerdas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155699v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalandon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Lieurade" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018053" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120294v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fischer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26121-8" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476540v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Segonds" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_66" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476556v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_8" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537422v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2957-3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169279v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21894-2_33" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119945v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rafik" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chirol" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12346-8_9" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047914v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9_52" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047916v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9_50" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054333v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054149v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120297v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-3119-07170-1_4" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913382v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82728" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rodeo-orbital.eu/**" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05489190v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lecomte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Duga" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Leroy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105735" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888013v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pichon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paroissien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Benaben" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2022.106860" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488154v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Foissac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Segonds" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chirol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544062231187712" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03887017v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lacombe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Arnaud Kamgaing Souop" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Paredes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.072" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053459v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Haddar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rodriguez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Augustins" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544062211050511" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005577v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa El Masnaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lachaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paleczny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112906" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540643v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vandevelde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sartor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406220915508" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462012v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Broutelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Barriere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chardonneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.111902" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018595v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12567-018-0226-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913423v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Achard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201500626" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950778v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ksentini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Combes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slim Abbes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015113" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950784v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folly Abevi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chaussumier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Orieux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4033159" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950764v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015075" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951242v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2015.55.3.639" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950786v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4031859" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952574v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Benhaddou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2014.03.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3VNPXM6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759881v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Adam" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bonhomme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.05.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048303v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-012-0153-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120195v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-009-0086-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120200v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Mathurin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3160377" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120211v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Chakhari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Chaib" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2007.11.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8J173QT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120210v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Leray" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Vadean" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644400810841413" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4583D5B7330282BD0AB72F1B4AFA1A79BC793F69/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rivard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Labrecque" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2008.02525.x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L13K428M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120270v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fares" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2008036" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120207v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ghosn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2918915" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120214v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-007-0003-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120222v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2428273" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120212v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zghal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2007.26.3.343" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120217v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Alkatan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2006.12.013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T2MF4W6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120230v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blanchot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2006.06.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120249v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2006.01029.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LVL0MJ4D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120259v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-005-0318-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-73B7NCCH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292939v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tondu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ippolito" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guiochet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364905052437" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313144v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mikolajczak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063564v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Ghobrial" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seitier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galaup" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-213" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843997v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cohen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Carla Araujo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-179" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398043v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Delsol" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888060v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Paroissien" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15928-2_72" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280159v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselane Hammoum" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lachaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03887060v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888102v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne Meouchy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156089v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296145v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296119v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02462039v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Senatore" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ritou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120112v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Diebold" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119950v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12346-8_43" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02518535v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W El Masnaoui" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Paleczny" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120320v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044389v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cochet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043098v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupleix-Couderc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120340v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marccuzzo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044399v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rafik" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044398v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623684v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047915v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Thanwerdas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Heim" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fabries" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052004v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamdi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Neveu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bernicot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052451v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052450v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052459v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tuery" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052000v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052573v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053895v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfaa Ksentini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696781v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183704v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ksentini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Abbes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186959v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abevi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186958v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berranger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dijoud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187940v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188028v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adam" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonhomme" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188023v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouillot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191636v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188024v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Permuy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597885v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193469v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193812v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193474v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Paulien-Camy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193365v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226989v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guingand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507324v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toumine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre de Vaujany" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507406v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parades" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roucoules" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eynard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508011v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomes" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888077v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057125v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02056576v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057362v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057744v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thanwerdas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155699v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalandon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Lieurade" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018053" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120294v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fischer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26121-8" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476540v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Segonds" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_66" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476556v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_8" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537422v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2957-3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169279v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21894-2_33" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119945v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rafik" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chirol" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12346-8_9" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047914v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9_52" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047916v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9_50" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054333v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054149v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120297v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-3119-07170-1_4" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913382v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82728" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>