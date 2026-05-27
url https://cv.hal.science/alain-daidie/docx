--- v1 (2026-05-03)
+++ v2 (2026-05-27)
@@ -638,278 +638,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the drilling process on the surface integrity and residual fatigue strength of 2024-T351 aluminum parts</w:t>
+                <w:t xml:space="preserve">Mechanical strength of highly preloaded bolts affected by the ovalization of an aircraft wheel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Landon</w:t>
+                <w:t xml:space="preserve">Ahmed Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Lacombe</w:t>
+                <w:t xml:space="preserve">Emmanuel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landry Arnaud Kamgaing Souop</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louis Augustins</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.03.072⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 236 (8), pp.4286-4298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09544062211050511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887017v1</w:t>
+                <w:t xml:space="preserve">hal-05053459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical strength of highly preloaded bolts affected by the ovalization of an aircraft wheel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the drilling process on the surface integrity and residual fatigue strength of 2024-T351 aluminum parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Haddar</w:t>
+                <w:t xml:space="preserve">Alexandra Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landry Arnaud Kamgaing Souop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Augustins</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manuel Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 236 (8), pp.4286-4298. </w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 108, pp.459 - 464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/09544062211050511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.03.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053459v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-analytical model development for preliminary study of 3D woven Composite/Metallic flange bolted assemblies</w:t>
               </w:r>
@@ -1006,321 +1006,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of 1D mechanical and thermal models to predetermine the heat transferable by a thermal interface material layer in space applications</w:t>
+                <w:t xml:space="preserve">Bearing damage identification in oxide/oxide ceramic matrix composite with a new test design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Vandevelde</w:t>
+                <w:t xml:space="preserve">Marion Broutelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Barriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chardonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0954406220915508⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 236, pp.111902 1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.111902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02540643v1</w:t>
+                <w:t xml:space="preserve">hal-02462012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bearing damage identification in oxide/oxide ceramic matrix composite with a new test design</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of 1D mechanical and thermal models to predetermine the heat transferable by a thermal interface material layer in space applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Barriere</w:t>
+                <w:t xml:space="preserve">Simon Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Chardonneau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Sartor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 236, pp.111902 1-17. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.095440622091550/1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.111902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0954406220915508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02462012v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation and optimization of heat transfer at the interfaces of spacecraft assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sartor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEAS Space Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (2), pp.185-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1380,51 +1380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chirol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1465,473 +1465,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of self-loosening of a bolted assembly under transversal load</w:t>
+                <w:t xml:space="preserve">Static Analysis of an Inverted Planetary Roller Screw Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfa Ksentini</w:t>
+                <w:t xml:space="preserve">Folly Abevi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Combes</w:t>
+                <w:t xml:space="preserve">Michel Chaussumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Slim Abbes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Haddar</w:t>
+                <w:t xml:space="preserve">Stéphane Orieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2015113⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (4), pp.041020 1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4033159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950778v1</w:t>
+                <w:t xml:space="preserve">hal-01950784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static Analysis of an Inverted Planetary Roller Screw Mechanism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Folly Abevi</w:t>
+                <w:t xml:space="preserve">Cold expansion process on hard alloy holes-experimental and numerical evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Orieux</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chirol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4033159⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (3), pp.303 1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2015075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950784v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold expansion process on hard alloy holes-experimental and numerical evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Achard</w:t>
+                <w:t xml:space="preserve">Numerical study of self-loosening of a bolted assembly under transversal load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Ksentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Slim Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clément Chirol</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 17 (3), pp.303 1-16. </w:t>
+              <w:t xml:space="preserve">, 2016, 17 (5), pp.507 1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2015075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2015113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950764v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified model to study the dynamic behaviour of a bolted joint and its self loosening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Ksentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slim Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural Engineering and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 55 (3), pp.639-654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1965,90 +1965,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static Load Distribution and Axial Stiffness in a Planetary Roller Screw Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folly Abevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chaussumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sartor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 138 (1), pp.012301 1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2475,51 +2475,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal catalogue selection and custom design of belleville spring arrangements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2677,1300 +2677,1300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical model for two-bolted joints subjected to compressive loading</w:t>
+                <w:t xml:space="preserve">Fast computation of preloaded bolted circular joint aiming at fatigue bolt sizing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamel Chakhari</w:t>
+                <w:t xml:space="preserve">Dimitri Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Vadean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 44 (4), pp.162-173. </w:t>
+              <w:t xml:space="preserve">Engineering Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (1), pp.42-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2007.11.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/02644400810841413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02120211v1</w:t>
+                <w:t xml:space="preserve">hal-02120210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast computation of preloaded bolted circular joint aiming at fatigue bolt sizing</w:t>
+                <w:t xml:space="preserve">High-Pressure Device for Fluid Extraction from Porous Materials: Application to Cement-Based Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Leray</w:t>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelian Vadean</w:t>
+                <w:t xml:space="preserve">Patrice Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Labrecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Computations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/02644400810841413⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 91 (8), pp.2653-2658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2008.02525.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02120210v1</w:t>
+                <w:t xml:space="preserve">hal-02120204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Pressure Device for Fluid Extraction from Porous Materials: Application to Cement-Based Materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude comparative des caractéristiques mécaniques de boulons en acier 42CrMo4 de classe 8.8 selon le processus de fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Rivard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francis Labrecque</w:t>
+                <w:t xml:space="preserve">Youssef Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chaussumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2008.02525.x⟩</w:t>
+              <w:t xml:space="preserve">Mécanique et Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (4), pp.315-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca:2008036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02120204v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative des caractéristiques mécaniques de boulons en acier 42CrMo4 de classe 8.8 selon le processus de fabrication</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D Simplified Finite Elements Analysis of Load and Contact Angle in a Slewing Ball Bearing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Chaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ghosn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mécanique et Industries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca:2008036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 130 (8), pp.082601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.2918915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120270v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Simplified Finite Elements Analysis of Load and Contact Angle in a Slewing Ball Bearing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical model for two-bolted joints subjected to compressive loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Chakhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Chaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Ghosn</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (4), pp.162-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2007.11.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.2918915⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02120207v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screw behavior in large diameter slewing bearing assemblies: numerical and experimental analyses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zouhair Chaib</w:t>
+                <w:t xml:space="preserve">Optimization of a high-pressure pore water extraction device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 1 (1), pp.21-31. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 78 (2), pp.023906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12008-007-0003-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2428273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02120214v1</w:t>
+                <w:t xml:space="preserve">hal-02120222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a high-pressure pore water extraction device</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical model for bolted T-stubs with two bolt rows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Chakhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2428273⟩</w:t>
+              <w:t xml:space="preserve">Structural Engineering and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (3), pp.343-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12989/sem.2007.26.3.343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02120222v1</w:t>
+                <w:t xml:space="preserve">hal-02120212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical model for bolted T-stubs with two bolt rows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equivalent axial stiffness of various components in bolted joints subjected to axial loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feras Alkatan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ali Zghal</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Engineering and Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12989/sem.2007.26.3.343⟩</w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 43 (8), pp.589-598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2006.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120212v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent axial stiffness of various components in bolted joints subjected to axial loading</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+                <w:t xml:space="preserve">Screw behavior in large diameter slewing bearing assemblies: numerical and experimental analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Chaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Guillot</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (1), pp.21-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12008-007-0003-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2006.12.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02120217v1</w:t>
+                <w:t xml:space="preserve">hal-02120214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riveted assembly modelling: Study and numerical characterisation of a riveting process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Blanchot</w:t>
+                <w:t xml:space="preserve">Determining the life cycle of bolts using a local approach and the Dang Van criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chaussumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 29 (8), pp.588-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-2695.2006.01029.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2006.06.005⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02120230v1</w:t>
+                <w:t xml:space="preserve">hal-02120249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the life cycle of bolts using a local approach and the Dang Van criterion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Chaussumier</w:t>
+                <w:t xml:space="preserve">Riveted assembly modelling: Study and numerical characterisation of a riveting process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Blanchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1460-2695.2006.01029.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 180 (1-3), pp.201-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2006.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02120249v1</w:t>
+                <w:t xml:space="preserve">hal-02120230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced assistance tool for optimal compression spring design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sartor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4217,51 +4217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Chaib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4756,411 +4756,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03888060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle analytique généralisé aux assemblages de brides cylindriques boulonnées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adeline Fau</w:t>
+                <w:t xml:space="preserve">Correlations between the hole surface integrity and fatigue life for drilled 2024-T351 aluminum alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landry Arnaud Kamgaing Souop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Ischia (NA), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280159v1</w:t>
+                <w:t xml:space="preserve">hal-03887060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations between the hole surface integrity and fatigue life for drilled 2024-T351 aluminum alloy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Landry Arnaud Kamgaing Souop</w:t>
+                <w:t xml:space="preserve">Etude numérique du comportement mécanique d’assemblage hole-to-hole sous sollicitation quasi statique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyne Meouchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Paroissien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Ischia (NA), Italy</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887060v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique du comportement mécanique d’assemblage hole-to-hole sous sollicitation quasi statique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pichon</w:t>
+                <w:t xml:space="preserve">Modèle analytique généralisé aux assemblages de brides cylindriques boulonnées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselane Hammoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyne Meouchy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Audrey Benaben</w:t>
+                <w:t xml:space="preserve">Frédéric Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique 2022</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03888102v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of the fatigue life of aeronautical bolted assemblies with hole alignment defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyne Meouchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5427,64 +5427,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orbital Drilling Optimization in High Speed Machining and Fatigue Life Enhancement by Orbital Roller Burnishing: Application to an Aluminum Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landry Arnaud Kamgaing Souop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Senatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5548,90 +5548,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle analytique d’un assemblage boulonné soumis à un chargement fortement excentré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Augustins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Diebold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5667,740 +5667,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Aluminum Alloy Properties During Helical Roller Burnishing Through Finite Element Simulations and Experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Landry Arnaud Kamgaing Souop</w:t>
+                <w:t xml:space="preserve">ANALYTICAL MODEL BEHAVIOR FOR BOLTED METAL-3D WOVEN COMPOSITE JOINTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W El Masnaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Ritou</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Paleczny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Mechanics, Design Engineering &amp; Advanced Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Athènes, Greece. pp.24 - 28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02119950v1</w:t>
+                <w:t xml:space="preserve">hal-02518535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANALYTICAL MODEL BEHAVIOR FOR BOLTED METAL-3D WOVEN COMPOSITE JOINTS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W El Masnaoui</w:t>
+                <w:t xml:space="preserve">Evaluation of heat transfer at the interface of spacecraft equipment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C Paleczny</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sartor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Athènes, Greece. pp.24 - 28</w:t>
+              <w:t xml:space="preserve">15e European Conference on Spacecraft Structures, Materials and Environmental Testing (ECSSMET 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02518535v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of heat transfer at the interface of spacecraft equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Vandevelde</w:t>
+                <w:t xml:space="preserve">Investigation of Aluminum Alloy Properties During Helical Roller Burnishing Through Finite Element Simulations and Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landry Arnaud Kamgaing Souop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Sartor</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Senatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ritou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e European Conference on Spacecraft Structures, Materials and Environmental Testing (ECSSMET 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Joint Conference on Mechanics, Design Engineering &amp; Advanced Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Carthagena, Spain. pp.440-450, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-12346-8_43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120320v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of the out-of-plane displacement during Cold-Expansion of Titanium plate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comportement en matage d'un CMC oxyde/oxyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Broutelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cochet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Chirol</w:t>
+                <w:t xml:space="preserve">Chloé Dupleix-Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromat 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">JNC 20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Champs sur Marme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044389v1</w:t>
+                <w:t xml:space="preserve">hal-02043098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement en matage d'un CMC oxyde/oxyde</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Lachaud</w:t>
+                <w:t xml:space="preserve">A robust numerical model for the pre-design of composite reinforcement by expanded bonded bushing (EB²)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dupleix-Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Dupleix-Couderc</w:t>
+                <w:t xml:space="preserve">Corinne Marccuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 20</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Champs sur Marme, France</w:t>
+              <w:t xml:space="preserve">MECHCOMP3 – 3rd International Conference of Mechanics of Composite 0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043098v1</w:t>
+                <w:t xml:space="preserve">hal-02120340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust numerical model for the pre-design of composite reinforcement by expanded bonded bushing (EB²)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical modelling of the self-loosening of a bolted assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bois</w:t>
+                <w:t xml:space="preserve">Vincent Rafik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECHCOMP3 – 3rd International Conference of Mechanics of Composite 0</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, bologne, Italy</w:t>
+              <w:t xml:space="preserve">11th International Conference on Advanced Computational Engineering and Experimenting ACE-X2017, Vienne, Autriche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120340v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of the screw-nut movement in the self-loosening process under transverses loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rafik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e colloque national AIP-PRIMECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Plagne-Montalbert, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6411,199 +6424,186 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02044399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of the self-loosening of a bolted assembly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rafik</w:t>
+                <w:t xml:space="preserve">Numerical simulation of the out-of-plane displacement during Cold-Expansion of Titanium plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Advanced Computational Engineering and Experimenting ACE-X2017, Vienne, Autriche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Euromat 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044398v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement en matage de composites à matrice céramique oxyde/oxyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Broutelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dupleix-Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6654,51 +6654,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial Equivalent Modelling of a Screw Assembly Subjected to a Thermal Load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Thanwerdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6756,514 +6756,501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un modèle de calcul semi-analytique de brides cylindriques boulonnées sollicitées en chargement fortement excentré</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une industrialisation du modèle de frottement dynamique de LuGre. Application à des essais de glissement en condition de frottement sec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Thanwerdas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Daidié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Hamdi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Théo Bernicot</w:t>
+                <w:t xml:space="preserve">Philippe Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les assemblages mécaniques : Evolutions récentes et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Saint-Ouen, France</w:t>
+              <w:t xml:space="preserve">14e colloque national AIP-PRIMECA, La Plagne-Montalbert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Plagne-Montalbert, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02052004v1</w:t>
+                <w:t xml:space="preserve">hal-02052450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude dynamique du dévissage spontané d’un assemblage soumis à des vibrations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Combes</w:t>
+                <w:t xml:space="preserve">Optimization of fatigue behavior of metallic shear joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Benhaddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Tuery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e colloque national AIP-PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Plagne-Montalbert, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on the Mechanical Behavior of Materials, ICM12, Karlsruhe, Germany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02052451v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une industrialisation du modèle de frottement dynamique de LuGre. Application à des essais de glissement en condition de frottement sec</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rodriguez</w:t>
+                <w:t xml:space="preserve">Etude dynamique du dévissage spontané d’un assemblage soumis à des vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Ksentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Slim Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e colloque national AIP-PRIMECA, La Plagne-Montalbert</w:t>
+              <w:t xml:space="preserve">14e colloque national AIP-PRIMECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Plagne-Montalbert, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02052450v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of fatigue behavior of metallic shear joints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taha Benhaddou</w:t>
+                <w:t xml:space="preserve">Optimization Of The Cold Expansion Process For Titanium Holes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chirol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Tuery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on the Mechanical Behavior of Materials, ICM12, Karlsruhe, Germany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">Advances in Materials and Processing Technologies, 2015, Madrid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02052459v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la méthode de modélisation discrète des plis aux problématiques d'arrachement et de rupture trouée des structures stratifiées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7318,247 +7305,260 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les assemblages mécaniques : Evolutions récentes et perspectives. 1 et 2 juillet 2015, Supméca, Saint-Ouen, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Saint-Ouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization Of The Cold Expansion Process For Titanium Holes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Achard</w:t>
+                <w:t xml:space="preserve">Développement d’un modèle de calcul semi-analytique de brides cylindriques boulonnées sollicitées en chargement fortement excentré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clément Chirol</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Bernicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Materials and Processing Technologies, 2015, Madrid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Les assemblages mécaniques : Evolutions récentes et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Saint-Ouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02052573v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D finite element model for the study of the dynamic behaviour of bolted joint self loosening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfaa Ksentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slim Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Multiphysics Modelling and Simulation for Systems Design, Sousse, Tunisie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7691,51 +7691,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of single-lap bolted joint subjected to dynamic transverse load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ksentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7793,882 +7793,882 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répartition de charge dans une vis à rouleaux</w:t>
+                <w:t xml:space="preserve">Outils d'aide à la décision pour la conception des attaches pales - disques de roues de turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Abevi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Chaussumier</w:t>
+                <w:t xml:space="preserve">A. Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dijoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Colloque National Mont-Dore</w:t>
+              <w:t xml:space="preserve">13ème Colloque National AIP PRIMECA, Le Mont Dore, France, 27-30 Mars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Mont Dore, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186959v1</w:t>
+                <w:t xml:space="preserve">hal-02186958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils d'aide à la décision pour la conception des attaches pales - disques de roues de turbines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Berranger</w:t>
+                <w:t xml:space="preserve">Répartition de charge dans une vis à rouleaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Abevi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chaussumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Dijoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Colloque National AIP PRIMECA, Le Mont Dore, France, 27-30 Mars</w:t>
+              <w:t xml:space="preserve">13ème Colloque National Mont-Dore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Mont Dore, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186958v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’outils pour la conception et le soutien en production des attaches pales – disques de roues de turbines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Response surface based multi criteria optimization of turbine wheels fir-tree attachments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dijoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPI’2011, Oujda, Maroc, October 19-21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Oujda, Morocco</w:t>
+              <w:t xml:space="preserve">16th Blade Mechanics Seminar, Winterthur, Switzerland, September 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Winterthur, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187940v1</w:t>
+                <w:t xml:space="preserve">hal-02191636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analysis of pull-through of fasteners in laminates</w:t>
+                <w:t xml:space="preserve">Study of the behavior of a complex revolute joint of aircraft landing gear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Adam</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castanié</w:t>
+                <w:t xml:space="preserve">G. Permuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS16, Porto (Portugal), 28-30 juin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">4th International Congress CMSM’2011, Sousse, Tunisia, May 30 – June 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02188028v1</w:t>
+                <w:t xml:space="preserve">hal-02188024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive study of a normal elastic contact in a satellite roller screws device under static loading</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Chaussumier</w:t>
+                <w:t xml:space="preserve">Experimental and numerical analysis of pull-through of fasteners in laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bouillot</w:t>
+                <w:t xml:space="preserve">E. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Congress CMSM’2011, Sousse, Tunisia, May 30 – June 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Sousse, Tunisia</w:t>
+              <w:t xml:space="preserve">ICCS16, Porto (Portugal), 28-30 juin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188023v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response surface based multi criteria optimization of turbine wheels fir-tree attachments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Berranger</w:t>
+                <w:t xml:space="preserve">Comprehensive study of a normal elastic contact in a satellite roller screws device under static loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Abevi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chaussumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Dijoud</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Blade Mechanics Seminar, Winterthur, Switzerland, September 14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Winterthur, Switzerland</w:t>
+              <w:t xml:space="preserve">4th International Congress CMSM’2011, Sousse, Tunisia, May 30 – June 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02191636v1</w:t>
+                <w:t xml:space="preserve">hal-02188023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the behavior of a complex revolute joint of aircraft landing gear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Permuy</w:t>
+                <w:t xml:space="preserve">Modélisation par éléments cohésifs de l'essai d'arrachement de fixations dans un stratifié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Congress CMSM’2011, Sousse, Tunisia, May 30 – June 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Sousse, Tunisia</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188024v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation par éléments cohésifs de l'essai d'arrachement de fixations dans un stratifié</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castanié</w:t>
+                <w:t xml:space="preserve">Développement d’outils pour la conception et le soutien en production des attaches pales – disques de roues de turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elodie Bonhomme</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dijoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.22</w:t>
+              <w:t xml:space="preserve">CPI’2011, Oujda, Maroc, October 19-21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Oujda, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00597885v1</w:t>
+                <w:t xml:space="preserve">hal-02187940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l’étude du contact normal élastique dans un système de vis à rouleaux satellites d’actionneurs aéronautiques sous un chargement statique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Abevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chaussumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8775,51 +8775,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d'Outils pour les Analyses de Fiabilité et de Robustesse des Attaches Pales – Disques de Turbomachines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8870,90 +8870,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit simulation and high-performance computing, application to a bolt tensile test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDMME-Virtual Concept 2010, Bordeaux, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9030,51 +9030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9614,90 +9614,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding and optimization of the behavior of a bolted assembly integrating new constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rafik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Airbus PhD Day, Filton, Grande-Bretragne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Filton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9722,77 +9722,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et modélisation des matériaux d’interfaces thermiques aux assemblages boulonnés dans le domaine aérospatial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sartor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles SF2M 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9817,77 +9817,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endommagements des assemblages boulonnées en composite à matrice céramique oxyde/oxyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Broutelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dupleix-Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9938,51 +9938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de glissement par stéréo-vision dans des assemblages vissés soumis à une sollicitation transversale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Thanwerdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10201,51 +10201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-26121-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10551,90 +10551,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Semi-analytical Models for Aircraft Wheel Assembly Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Augustins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Diebold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10681,77 +10681,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified Analysis of the Early Stage Self-loosening of a Shear-Loaded Bolted Joint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rafik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chirol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10815,51 +10815,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Study of the Self-loosening of a Bolted Assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rafik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10932,51 +10932,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stiffness and slip laws for threaded fasteners subjected to a transversal load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Thanwerdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11049,51 +11049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chirol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11166,51 +11166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chirol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11399,103 +11399,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of Bolted Joint Self-Loosening Under Transverse Load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Ksentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slim Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechatronic Systems: Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.37-45, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11568,51 +11568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feras Alkatan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11757,51 +11757,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4AB4FFA"/>
+    <w:nsid w:val="534EF6DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11905,51 +11905,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F01DB2C6"/>
+    <w:nsid w:val="79180B22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12139,51 +12139,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rodeo-orbital.eu/**" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05489190v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lecomte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Duga" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Leroy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105735" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888013v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pichon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paroissien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Benaben" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2022.106860" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488154v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Foissac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Segonds" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chirol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544062231187712" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03887017v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lacombe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Arnaud Kamgaing Souop" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Paredes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.072" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053459v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Haddar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rodriguez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Augustins" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544062211050511" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005577v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa El Masnaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lachaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paleczny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112906" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540643v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vandevelde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sartor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406220915508" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462012v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Broutelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Barriere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chardonneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.111902" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018595v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12567-018-0226-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913423v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Achard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201500626" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950778v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ksentini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Combes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slim Abbes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015113" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950784v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folly Abevi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chaussumier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Orieux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4033159" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950764v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015075" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951242v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2015.55.3.639" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950786v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4031859" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952574v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Benhaddou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2014.03.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3VNPXM6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759881v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Adam" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bonhomme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.05.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048303v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-012-0153-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120195v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-009-0086-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120200v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Mathurin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3160377" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120211v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Chakhari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Chaib" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2007.11.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8J173QT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120210v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Leray" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Vadean" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644400810841413" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4583D5B7330282BD0AB72F1B4AFA1A79BC793F69/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rivard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Labrecque" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2008.02525.x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L13K428M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120270v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fares" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2008036" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120207v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ghosn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2918915" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120214v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-007-0003-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120222v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2428273" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120212v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zghal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2007.26.3.343" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120217v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Alkatan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2006.12.013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T2MF4W6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120230v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blanchot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2006.06.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120249v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2006.01029.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LVL0MJ4D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120259v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-005-0318-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-73B7NCCH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292939v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tondu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ippolito" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guiochet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364905052437" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313144v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mikolajczak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063564v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Ghobrial" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seitier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galaup" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-213" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843997v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cohen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Carla Araujo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-179" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398043v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Delsol" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888060v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Paroissien" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15928-2_72" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280159v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselane Hammoum" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lachaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03887060v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888102v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne Meouchy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156089v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296145v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296119v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02462039v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Senatore" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ritou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120112v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Diebold" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119950v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12346-8_43" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02518535v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W El Masnaoui" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Paleczny" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120320v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044389v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cochet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043098v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupleix-Couderc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120340v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marccuzzo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044399v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rafik" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044398v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623684v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047915v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Thanwerdas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Heim" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fabries" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052004v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamdi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Neveu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bernicot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052451v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052450v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052459v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tuery" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052000v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052573v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053895v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfaa Ksentini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696781v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183704v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ksentini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Abbes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186959v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abevi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186958v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berranger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dijoud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187940v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188028v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adam" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonhomme" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188023v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouillot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191636v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188024v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Permuy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597885v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193469v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193812v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193474v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Paulien-Camy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193365v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226989v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guingand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507324v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toumine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre de Vaujany" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507406v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parades" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roucoules" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eynard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508011v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomes" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888077v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057125v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02056576v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057362v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057744v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thanwerdas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155699v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalandon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Lieurade" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018053" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120294v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fischer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26121-8" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476540v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Segonds" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_66" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476556v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_8" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537422v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2957-3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169279v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21894-2_33" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119945v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rafik" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chirol" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12346-8_9" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047914v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9_52" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047916v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9_50" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054333v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054149v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120297v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-3119-07170-1_4" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913382v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82728" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rodeo-orbital.eu/**" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05489190v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lecomte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Duga" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Leroy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105735" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888013v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pichon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paroissien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Benaben" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2022.106860" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488154v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Foissac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Segonds" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chirol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544062231187712" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053459v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Haddar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rodriguez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Augustins" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544062211050511" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03887017v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lacombe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Arnaud Kamgaing Souop" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Paredes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.072" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005577v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa El Masnaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lachaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paleczny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112906" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462012v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Broutelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Barriere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chardonneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.111902" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540643v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vandevelde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sartor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406220915508" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018595v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12567-018-0226-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913423v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Achard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201500626" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950784v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folly Abevi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chaussumier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Orieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4033159" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015075" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950778v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ksentini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Combes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slim Abbes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015113" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951242v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2015.55.3.639" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950786v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4031859" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952574v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Benhaddou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2014.03.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3VNPXM6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759881v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Adam" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bonhomme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.05.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048303v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-012-0153-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120195v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-009-0086-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120200v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Mathurin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3160377" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120210v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Leray" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Vadean" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644400810841413" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4583D5B7330282BD0AB72F1B4AFA1A79BC793F69/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120204v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rivard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Labrecque" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2008.02525.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L13K428M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120270v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fares" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2008036" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120207v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Chaib" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ghosn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2918915" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120211v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Chakhari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2007.11.010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8J173QT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120222v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2428273" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120212v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zghal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2007.26.3.343" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120217v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Alkatan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2006.12.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T2MF4W6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120214v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-007-0003-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120249v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2006.01029.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LVL0MJ4D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120230v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blanchot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2006.06.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120259v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-005-0318-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-73B7NCCH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292939v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tondu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ippolito" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guiochet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364905052437" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313144v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mikolajczak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063564v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Ghobrial" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seitier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galaup" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-213" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843997v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cohen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Carla Araujo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-179" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398043v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Delsol" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888060v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Paroissien" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15928-2_72" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03887060v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888102v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne Meouchy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280159v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselane Hammoum" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lachaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156089v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296145v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296119v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02462039v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Senatore" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ritou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120112v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Diebold" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02518535v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W El Masnaoui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Paleczny" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120320v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119950v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12346-8_43" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043098v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupleix-Couderc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120340v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marccuzzo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044398v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rafik" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044399v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044389v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cochet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623684v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047915v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Thanwerdas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Heim" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fabries" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052450v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052459v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tuery" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052451v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052573v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052000v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052004v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamdi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Neveu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bernicot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053895v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfaa Ksentini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696781v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183704v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ksentini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Abbes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186958v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berranger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dijoud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186959v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abevi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191636v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188024v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Permuy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188028v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adam" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonhomme" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188023v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouillot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597885v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187940v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193469v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193812v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193474v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Paulien-Camy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193365v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226989v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guingand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507324v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toumine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre de Vaujany" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507406v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parades" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roucoules" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eynard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508011v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomes" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888077v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057125v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02056576v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057362v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057744v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thanwerdas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155699v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalandon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Lieurade" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018053" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120294v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fischer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26121-8" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476540v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Segonds" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_66" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476556v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_8" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537422v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2957-3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169279v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21894-2_33" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119945v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rafik" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chirol" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12346-8_9" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047914v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9_52" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047916v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9_50" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054333v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054149v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120297v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-3119-07170-1_4" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913382v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82728" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>