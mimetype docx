--- v0 (2026-03-17)
+++ v1 (2026-05-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Delissen </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux Olympiques et aménagement urbain – Pékin, Séoul et Moscou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Ged</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wolkenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux sociaux, culturels et politique de la traduction partie 1 (Atelier de recherche du Réseau des Etudes sur la Corée, Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinkwon Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyoungyeol Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyungjoon Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Madelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01798694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire le chinois classique en Corée et en France&amp;quot; (Atelier de recherche du Réseau des Etudes sur la Corée, Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daeyeol Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyoungyeol Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bruneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01796429v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux sociaux, culturels et politique de la traduction partie 2 (Atelier de recherche du Réseau des Etudes sur la Corée, Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyoungyeol Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01798687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refaire le monde, faire campus – A propos d'un Colloque à venir sur le campus Condorcet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première journée Interlabs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté Sociétés et Humanités de l'Université Paris Cité, Oct 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge and Know-How situated - Humanities, the Social Sciences and the World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Know-How situated - Humanities, the Social Sciences and the World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS et Campus Condorcet, Nov 2022, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festival des sciences sociales &amp;quot;Allez savoir&amp;quot; - &amp;quot;Tout migre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival des sciences sociales "Allez savoir" - "Tout migre ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS Marseille, Sep 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitional Justice in South Korea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Round-Table with Prof Kim Dong-choon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alain DELISSEn - EHESS, Jan 2020, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Area Studies at EHESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiences in teaching Area studies (European Area Studies Networking)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Oct 2020, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadows in the Showcase: Kyeongseong City and the Fabric of Coloniality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et concessions coloniales à l'ère des empires en Asie de l'Est et du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAO-CRCAO, Oct 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Social History of Seoul, 1920-1936: Am I doing Settler Colonialism or not?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New perspectives on Settler colonialism in East Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRJ Noemi Godefroy, Nov 2018, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du RESCOR (Réseau des Etudes coréennes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESCOR - UPC - INALCO -EHESS, Sep 2018, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur Kim Swoo-Geun et le moment olympique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séoul, Pékin, architecture, urbanisme et Jeux olympiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de l'Architecture, Sep 2017, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos du manuel commun Chine, Corée, Japon de 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée internationale sur les manuels d'histoire européens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Istanbul, IFEA, Turquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out of Oblivion ? Heritage and Tourism in 1920 Kaeseong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AKSE (Association for Korean Studies in Europe). Panel « Kaeseong »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peripheral War memories : Korea, Vietnam, Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « War memories, War commemorations in Comparative perspectives », Université Hanyang</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout vu, mal vu, rien vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Gelézeau &amp; Benjamin Joinau éds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire du terrain en Corée du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier des Cahiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-188, 2021, 979-10-91555-51-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombres vives et braises sous la cendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Mo Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ma Vie en prison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kana éditions, p. 4-5, 2020, 9782505087755</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction / Le moment coréen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre blanc des études coréennes en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-9, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS - Études coréennes : le dipôle Paris Diderot-EHESS et au-delà...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre blanc des études coréennes en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-94, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un jardin sur la colline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Delissen, Inha Jung &amp; Pierre Cambon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Résidence de France à Séoul / 서울의 프랑스 공관</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Internationales du Patrimoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 16-79, 2018, 979-10-90756-18-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des institutions universitaires en études coréennes : les thèses sur la Corée en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre blanc des études coréennes en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-30, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Collège de France et ses collections – Kalp'i - Etudes coréennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre blanc des études coréennes en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.148-150, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collège de France – Institut d'études coréennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre blanc des études coréennes en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-97, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre de Recherches sur la Corée (EHESS-CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre blanc des études coréennes en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-65, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1904-1905, La Guerre russo-japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Singaravélou &amp; S. Venayre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du monde au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.377-380, 2017, 2213677190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cher Monsieur Collin de Plancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Delissen, No Mi-Sug, Lee Eunryoung et Lee Sang-Hyun (éds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une amitié pour la Corée [Correspondance de Maurice Courant]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France - Kalp’i 2, pp.7-10, 2017, 978-2-905358-18-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentative de restitution d’un voyage à P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Corée 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier des cahiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.108-129, 2016, Vivre ailleurs, 979-10-91555-21-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des singularités discrètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eunsil Yim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etre Coréens au Kazakhstan, Des entrepreneurs d’identité aux frontiers du monde coréen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France - Kalp’i, Etudes coréennes, pp.371-375, 2016, 2905358173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Journoud (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Guerre de Corée et ses enjeux stratégiques de 1950 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’Harmattan, pp.11-12, 2014, 978-2-343-02456-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The end of romanticism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Gelézeau, Koen De Ceuster, Alain Delissen (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De-Bordering Korea. Tangible and intangible legacies of the Sunshine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.189-205, 2013, 9781138851856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debordering Korea. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gelézeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen de Ceuster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Gelézeau, Koen De Ceuster, Alain Delissen (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De-Bordering Korea. Tangible and intangible legacies of the Sunshine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.1-10, 2013, 978-0415637435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés et possessions coloniales japonaises (fin xixe à mi-xxe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Nanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés coloniales à l'âge des empires des années 1850 aux années 1950</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.173-182, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mot d’introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Fonds ancien coréen du Collège de France [콜레주 드 프랑스 소장 한국 고문헌]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6-9, National Library of Korea, 2012, 9788973837816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Coréenne de qualité et le Véritable Extrait de viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Asie-monde: Chroniques sur l'Asie et le Pacifique 2002-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.503-506, 2011, 9782271122209. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.12175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esprit des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Prost. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges offerts à Marc Orange et Alexandre Guillemoz (마르크 오랑주와 알렉상드르. 기으모즈 정년 퇴임 기념 논문집)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahiers de l’Institut d’études coréennes, Collège de France, pp.143-152, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esprit des lieux : patrimoines croisés en Corée et en France à la fin du 20e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Prost, Marc Orange (Personne honorée) et Alexandre Guillemoz (Personne honorée). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges offerts aux professeurs Orange et Guillemoz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, pp.143-152, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Mathias, Nikolai Todorov, Germán Carrera Damas, Alexander O. Chubariyan, Shu-li Ji, Iba Der Thiam (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Humanity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VI, Routledge/Unesco, pp.251-253, 2009, The 19th Century, 978–92–3–10 2 815–1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires de guerres périphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kieok-kwa cheonjaeng [La Mémoire et la Guerre]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humanist, pp.51-53, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sin Cheokpyeoktaejeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tong Asia –eseo yeoksa insik-eui kukkyeong neomgi [Au-delà des frontiers nationales : le savoir historique en Asie orientale]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asia yeoksa yeondae, pp.469-490, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un post-scriptum tokyote à la mondialisation du macabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David El Kenz (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le massacre, objet d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, Paris, pp.330-350, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00347298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l’Humanité : 1789-1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VI, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unesco-Unesdoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.635-639, 2008, 978-92-3-202815-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evasions & Obsessions – Differences and Repetitions in History Books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Abdelfettah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nationalism and History Textbooks in Asia and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seongnam, Academy of Korean Studies, pp.239-278, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00347301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asia nostra : l'empire asiatique du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités territoriales en Asie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, les Indes savantes, pp.185-204, 2004, Nouvelles Organisations Régionales en Asie Orientale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frustrations centripètes et pays cachés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Corée en miettes – Régions et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.15-31, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ego-history and globalization sai-eseo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Han’guksa yeon’gu pangbeob-eui saeroun mosaek [Historiographies de la Corée : nouvelles méthodes, nouvelles approches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Han’guksahakhoe-Kyeongin munhwasa, pp.287-337, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance de l’Est/Impatience de l’Autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carlo Rossetti, La Corée et les Coréens [1902] – traduction française No Mi-Sug et Alain Génetiot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maisonneuve &amp; Larose, pp.7-16, 2002, 2-7068-1597-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La péninsule frontière de l’histoire coréenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Foucher (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asies Nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.315-317, 2002, 978-2-7011-2760-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denied and besieged</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Bickers et Ch. Henriot (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers, Imperialism’s new communities in East Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manchester UP, pp.125-144, 2000, 0719089328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Births of a Citizen History?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yim Seong-Sook (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Corée. Le peuple et ses valeurs culturelles d'hier á aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de l'Université de Montréal, pp.1-18, 2000, 978-2-7606-2330-9. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv69t7jh.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La péninsule coréenne aux 19e et 20e siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Rotermund (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Asie orientale aux 19e et 20e siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.135-232 (XLVII-LXXXVII, CLVI-CCXXXI), 1999, 978-2-13-049978-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie et icones de la tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis MACOUIN (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études d'architecture et d'urbanisme coréens,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahiers d'études coréennes (6), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collège de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-86, 1994, Études d'architecture et d'urbanisme coréens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La querelle de Kahoe-dong : l’espace urbain entre défense du patrimoine et police culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flora Blanchon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aménager l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Asie, ISBN : 978-2-84050-027-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch’oe Namsŏn et la syllabe magique de l’histoire coréenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp.197-200. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elh.2135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Busan-Séoul et retours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 848-849 (1), pp.51-63. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.848.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La patience de l’Autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Traduire et introduire les sciences sociales d’Asie orientale, hors-série (17), pp.263-278. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.7221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Français, on vous berne ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice D’almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Croizy-Naquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.165-173. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elh.1233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’opération petit-historiographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.188-194. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elh.1247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maninbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunghyun Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ko Un</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.147-163. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elh.1229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Croizy-Naquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.11-17. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elh.1154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais vous n’allez pas sombrer si vite dans la petite histoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Croizy-Naquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.175-182. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elh.1236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Yangban de Corée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 ouvrages à traduire, Ehess Editions, Paris, pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le joug japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 385, pp.46-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch’oe Namsǒn à l’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 ouvrages à traduire, EHESS Editions, Paris, pp.62-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distorsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.119-123. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elh.255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces et reconfigurations de la question Nord/Sud en Corée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gelézeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Chabanol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen de Ceuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, http://espacestemps.net/document8430.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00562640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je suis un tigre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.157-166. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elh.927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Corée, perle de l'empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.70-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00351990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai – Sup'il / P'i ch'ŏndûk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tan'gun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.139-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00351989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrefour historique, carrefours historiographiques : les nouveaux passés de la Corée du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Ordre et désordre asiatiques, 88, pp.20-25. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.088.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nouvelle bataille des Falaises rouges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 94, pp.57-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms de Séoul et Blogs en Stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AFPEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19, pp.44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00351988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review : Japan's Images of Korea in the Meiji Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of East Asian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (1), pp.143-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment peut-on être Séoul(ite) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tan'gun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4, pp.93-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onze sijo calmes et frais [Traduction]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Corée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Atelier des cahiers, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aesthetic Pasts of Space [Konggan] (1960-1990)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Korean Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 25 (2), pp.243-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulipo de Corée avec rétroviseur [essai]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Corée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Atelier des cahiers, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’inculture culturaliste et de l’ethno-exotisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 33, pp.113-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offspring of Empire. The Koch'ang Kims and the Colonial Origins of Korean Capitalism, 1876- 1945 (Carter Eckert, 1991) [compte-rendu]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, BEFEO, 86, pp.518-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séoul, âme saoule [essai]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Corée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Atelier des cahiers, 1, pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korea’s Place in the Sun (Bruce Cumings, 1997) [compte-rendu]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, BEFEO, 86, pp.513-515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche d’une architecture nationale en Corée du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 40 (1), pp.99-111. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/hista.1998.2800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour des Ilche Chanjae/Nittei zanshi (relief de l'impérialisme japonais) en Corée du sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ebisu - Études Japonaises </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 17 (1), pp.49-64. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ebisu.1998.986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et nationalisme : le moment minjung dans la Corée du Sud des années 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Modèles d’Asie : en Asie aujourd’hui, des réussites économiques, pour quelles sociétés ?, 45, pp.35-40. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mat.1997.403068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyeongseong chut’aek munje : crise de la maison coréenne ou crise du logement colonial dans le Séoul des années 20 et 30 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Corée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (2), pp.197-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place and Non-place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Urban Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 1 (1), pp.68-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Mégapole en Mégalopole, urbanisation et armature urbaine en Corée du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 355, pp.200-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim et Tanaka, techniciens dans la Corée des années 30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 173, pp.97-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à Séoul, les Trente Glorieuses de l’architecte Kim Sugeun (김수근)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia Urbana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 70, pp.119-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire du Japon sous le regard des Japonais [compte-rendu]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cipango - Cahiers d’études japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 5, pp.221-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ense et abaco La formation de l'empire colonial japonais 1895-1910</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 344, pp.201-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dragons dans le paysage coréen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme et la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Anthropologie de l’espace habité, 104 (2), pp.15-22. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/homso.1992.2636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des villes invisibles : l'urbanité dans l'histoire coréenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 21 (1), pp.69-77. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/spgeo.1992.3041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace cultivé dans la poésie classique coréenne [traduction]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'immature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korea, Tradition and Transformation (Andrew Nahm, 1988) [compte-rendu]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales : Economies, Sociétés, Civilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 46 (1), pp.120-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Japanese Colonial Empire, 1895-1945 (Mark Peattie, Ramon Myers, 1984) [compte-rendu]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales : Economies, Sociétés, Civilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 46 (1), pp.115-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winding River Village — Poetics of a Korean Landscape (Kim Sunggyun, 1988) [compte-rendu]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Numéro spécial Chamanisme coréen, 6, pp.272-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement révolutionnaire des paysans du Tonghak à la lumière de la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Ha Shin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Corée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, pp.50-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc des études coréennes en France 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bruneton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.175, 2018, Le Réseau des Etudes sur la Corée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03900999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences sociales « d’ailleurs » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Podoroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamit Bozarslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jacqueau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02133254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De-bordering Korea. Tangible and Intangible Legacies of the Sunshine Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gelézeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen de Ceuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2013, Routledge Advances in Korean Studies, ISBN-13: 978-0415637435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01107602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of Flows, Bodies, and Shows – Incipient mass Culture in Early Twentieth Century East Asia – An Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill, 2 (1), pp.1-12, 2003, European Journal of East Asian Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métropoles chinoises au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Henriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Arguments, 272 p., 1995, 2-909109-14-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergences coréennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libérations de l'image en Corée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00350699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séoul, Kim Sugŭn et le groupe Espace (Konggan) : 1960-1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. EHESS - Paris, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02965056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Corée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pezeu-Massabuau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie universelle : Chine, Japon, Corée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId175"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Delissen </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux Olympiques et aménagement urbain – Pékin, Séoul et Moscou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Ged</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wolkenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire le chinois classique en Corée et en France&amp;quot; (Atelier de recherche du Réseau des Etudes sur la Corée, Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daeyeol Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyoungyeol Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bruneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01796429v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux sociaux, culturels et politique de la traduction partie 1 (Atelier de recherche du Réseau des Etudes sur la Corée, Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinkwon Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyoungyeol Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyungjoon Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Madelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01798694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux sociaux, culturels et politique de la traduction partie 2 (Atelier de recherche du Réseau des Etudes sur la Corée, Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyoungyeol Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01798687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refaire le monde, faire campus – A propos d'un Colloque à venir sur le campus Condorcet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première journée Interlabs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté Sociétés et Humanités de l'Université Paris Cité, Oct 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge and Know-How situated - Humanities, the Social Sciences and the World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Know-How situated - Humanities, the Social Sciences and the World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS et Campus Condorcet, Nov 2022, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festival des sciences sociales &amp;quot;Allez savoir&amp;quot; - &amp;quot;Tout migre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival des sciences sociales "Allez savoir" - "Tout migre ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS Marseille, Sep 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitional Justice in South Korea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Round-Table with Prof Kim Dong-choon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alain DELISSEn - EHESS, Jan 2020, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Area Studies at EHESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiences in teaching Area studies (European Area Studies Networking)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Oct 2020, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadows in the Showcase: Kyeongseong City and the Fabric of Coloniality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et concessions coloniales à l'ère des empires en Asie de l'Est et du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAO-CRCAO, Oct 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du RESCOR (Réseau des Etudes coréennes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESCOR - UPC - INALCO -EHESS, Sep 2018, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Social History of Seoul, 1920-1936: Am I doing Settler Colonialism or not?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New perspectives on Settler colonialism in East Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRJ Noemi Godefroy, Nov 2018, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur Kim Swoo-Geun et le moment olympique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séoul, Pékin, architecture, urbanisme et Jeux olympiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de l'Architecture, Sep 2017, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos du manuel commun Chine, Corée, Japon de 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée internationale sur les manuels d'histoire européens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Istanbul, IFEA, Turquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out of Oblivion ? Heritage and Tourism in 1920 Kaeseong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AKSE (Association for Korean Studies in Europe). Panel « Kaeseong »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peripheral War memories : Korea, Vietnam, Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « War memories, War commemorations in Comparative perspectives », Université Hanyang</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout vu, mal vu, rien vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Gelézeau &amp; Benjamin Joinau éds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire du terrain en Corée du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier des Cahiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-188, 2021, 979-10-91555-51-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombres vives et braises sous la cendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Mo Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ma Vie en prison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kana éditions, p. 4-5, 2020, 9782505087755</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS - Études coréennes : le dipôle Paris Diderot-EHESS et au-delà...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre blanc des études coréennes en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-94, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction / Le moment coréen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre blanc des études coréennes en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-9, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un jardin sur la colline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Delissen, Inha Jung &amp; Pierre Cambon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Résidence de France à Séoul / 서울의 프랑스 공관</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Internationales du Patrimoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 16-79, 2018, 979-10-90756-18-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des institutions universitaires en études coréennes : les thèses sur la Corée en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre blanc des études coréennes en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-30, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collège de France – Institut d'études coréennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre blanc des études coréennes en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-97, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Collège de France et ses collections – Kalp'i - Etudes coréennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre blanc des études coréennes en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.148-150, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre de Recherches sur la Corée (EHESS-CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre blanc des études coréennes en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-65, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1904-1905, La Guerre russo-japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Singaravélou &amp; S. Venayre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du monde au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.377-380, 2017, 2213677190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cher Monsieur Collin de Plancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Delissen, No Mi-Sug, Lee Eunryoung et Lee Sang-Hyun (éds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une amitié pour la Corée [Correspondance de Maurice Courant]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France - Kalp’i 2, pp.7-10, 2017, 978-2-905358-18-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentative de restitution d’un voyage à P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Corée 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier des cahiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.108-129, 2016, Vivre ailleurs, 979-10-91555-21-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des singularités discrètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eunsil Yim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etre Coréens au Kazakhstan, Des entrepreneurs d’identité aux frontiers du monde coréen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France - Kalp’i, Etudes coréennes, pp.371-375, 2016, 2905358173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Journoud (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Guerre de Corée et ses enjeux stratégiques de 1950 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’Harmattan, pp.11-12, 2014, 978-2-343-02456-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The end of romanticism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Gelézeau, Koen De Ceuster, Alain Delissen (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De-Bordering Korea. Tangible and intangible legacies of the Sunshine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.189-205, 2013, 9781138851856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debordering Korea. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gelézeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen de Ceuster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Gelézeau, Koen De Ceuster, Alain Delissen (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De-Bordering Korea. Tangible and intangible legacies of the Sunshine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.1-10, 2013, 978-0415637435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mot d’introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Fonds ancien coréen du Collège de France [콜레주 드 프랑스 소장 한국 고문헌]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6-9, National Library of Korea, 2012, 9788973837816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés et possessions coloniales japonaises (fin xixe à mi-xxe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Nanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés coloniales à l'âge des empires des années 1850 aux années 1950</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.173-182, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Coréenne de qualité et le Véritable Extrait de viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Asie-monde: Chroniques sur l'Asie et le Pacifique 2002-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.503-506, 2011, 9782271122209. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.12175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esprit des lieux : patrimoines croisés en Corée et en France à la fin du 20e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Prost, Marc Orange (Personne honorée) et Alexandre Guillemoz (Personne honorée). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges offerts aux professeurs Orange et Guillemoz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, pp.143-152, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esprit des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Prost. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges offerts à Marc Orange et Alexandre Guillemoz (마르크 오랑주와 알렉상드르. 기으모즈 정년 퇴임 기념 논문집)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahiers de l’Institut d’études coréennes, Collège de France, pp.143-152, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sin Cheokpyeoktaejeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tong Asia –eseo yeoksa insik-eui kukkyeong neomgi [Au-delà des frontiers nationales : le savoir historique en Asie orientale]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asia yeoksa yeondae, pp.469-490, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires de guerres périphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kieok-kwa cheonjaeng [La Mémoire et la Guerre]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humanist, pp.51-53, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Mathias, Nikolai Todorov, Germán Carrera Damas, Alexander O. Chubariyan, Shu-li Ji, Iba Der Thiam (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Humanity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VI, Routledge/Unesco, pp.251-253, 2009, The 19th Century, 978–92–3–10 2 815–1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l’Humanité : 1789-1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VI, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unesco-Unesdoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.635-639, 2008, 978-92-3-202815-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un post-scriptum tokyote à la mondialisation du macabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David El Kenz (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le massacre, objet d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, Paris, pp.330-350, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00347298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evasions & Obsessions – Differences and Repetitions in History Books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Abdelfettah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nationalism and History Textbooks in Asia and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seongnam, Academy of Korean Studies, pp.239-278, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00347301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asia nostra : l'empire asiatique du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités territoriales en Asie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, les Indes savantes, pp.185-204, 2004, Nouvelles Organisations Régionales en Asie Orientale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frustrations centripètes et pays cachés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Corée en miettes – Régions et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.15-31, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ego-history and globalization sai-eseo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Han’guksa yeon’gu pangbeob-eui saeroun mosaek [Historiographies de la Corée : nouvelles méthodes, nouvelles approches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Han’guksahakhoe-Kyeongin munhwasa, pp.287-337, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La péninsule frontière de l’histoire coréenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Foucher (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asies Nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.315-317, 2002, 978-2-7011-2760-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance de l’Est/Impatience de l’Autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carlo Rossetti, La Corée et les Coréens [1902] – traduction française No Mi-Sug et Alain Génetiot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maisonneuve &amp; Larose, pp.7-16, 2002, 2-7068-1597-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denied and besieged</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Bickers et Ch. Henriot (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers, Imperialism’s new communities in East Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manchester UP, pp.125-144, 2000, 0719089328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Births of a Citizen History?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yim Seong-Sook (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Corée. Le peuple et ses valeurs culturelles d'hier á aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de l'Université de Montréal, pp.1-18, 2000, 978-2-7606-2330-9. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv69t7jh.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La péninsule coréenne aux 19e et 20e siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Rotermund (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Asie orientale aux 19e et 20e siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.135-232 (XLVII-LXXXVII, CLVI-CCXXXI), 1999, 978-2-13-049978-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie et icones de la tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis MACOUIN (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études d'architecture et d'urbanisme coréens,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahiers d'études coréennes (6), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collège de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-86, 1994, Études d'architecture et d'urbanisme coréens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La querelle de Kahoe-dong : l’espace urbain entre défense du patrimoine et police culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flora Blanchon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aménager l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Asie, ISBN : 978-2-84050-027-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch’oe Namsŏn et la syllabe magique de l’histoire coréenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp.197-200. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elh.2135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Busan-Séoul et retours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 848-849 (1), pp.51-63. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.848.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’opération petit-historiographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.188-194. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elh.1247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Français, on vous berne ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice D’almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Croizy-Naquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.165-173. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elh.1233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maninbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunghyun Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ko Un</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.147-163. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elh.1229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Croizy-Naquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.11-17. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elh.1154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais vous n’allez pas sombrer si vite dans la petite histoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Croizy-Naquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.175-182. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elh.1236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La patience de l’Autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Traduire et introduire les sciences sociales d’Asie orientale, hors-série (17), pp.263-278. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.7221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le joug japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 385, pp.46-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch’oe Namsǒn à l’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 ouvrages à traduire, EHESS Editions, Paris, pp.62-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Yangban de Corée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 ouvrages à traduire, Ehess Editions, Paris, pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distorsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.119-123. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elh.255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces et reconfigurations de la question Nord/Sud en Corée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gelézeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Chabanol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen de Ceuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, http://espacestemps.net/document8430.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00562640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je suis un tigre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.157-166. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elh.927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Corée, perle de l'empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.70-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00351990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai – Sup'il / P'i ch'ŏndûk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tan'gun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.139-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00351989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrefour historique, carrefours historiographiques : les nouveaux passés de la Corée du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Ordre et désordre asiatiques, 88, pp.20-25. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.088.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nouvelle bataille des Falaises rouges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 94, pp.57-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms de Séoul et Blogs en Stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AFPEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19, pp.44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00351988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review : Japan's Images of Korea in the Meiji Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of East Asian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (1), pp.143-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment peut-on être Séoul(ite) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tan'gun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4, pp.93-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onze sijo calmes et frais [Traduction]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Corée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Atelier des cahiers, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aesthetic Pasts of Space [Konggan] (1960-1990)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Korean Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 25 (2), pp.243-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’inculture culturaliste et de l’ethno-exotisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 33, pp.113-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulipo de Corée avec rétroviseur [essai]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Corée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Atelier des cahiers, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séoul, âme saoule [essai]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Corée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Atelier des cahiers, 1, pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offspring of Empire. The Koch'ang Kims and the Colonial Origins of Korean Capitalism, 1876- 1945 (Carter Eckert, 1991) [compte-rendu]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, BEFEO, 86, pp.518-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korea’s Place in the Sun (Bruce Cumings, 1997) [compte-rendu]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, BEFEO, 86, pp.513-515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour des Ilche Chanjae/Nittei zanshi (relief de l'impérialisme japonais) en Corée du sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ebisu - Études Japonaises </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 17 (1), pp.49-64. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ebisu.1998.986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche d’une architecture nationale en Corée du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 40 (1), pp.99-111. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/hista.1998.2800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place and Non-place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Urban Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 1 (1), pp.68-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyeongseong chut’aek munje : crise de la maison coréenne ou crise du logement colonial dans le Séoul des années 20 et 30 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Corée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (2), pp.197-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et nationalisme : le moment minjung dans la Corée du Sud des années 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Modèles d’Asie : en Asie aujourd’hui, des réussites économiques, pour quelles sociétés ?, 45, pp.35-40. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mat.1997.403068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Mégapole en Mégalopole, urbanisation et armature urbaine en Corée du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 355, pp.200-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim et Tanaka, techniciens dans la Corée des années 30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 173, pp.97-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à Séoul, les Trente Glorieuses de l’architecte Kim Sugeun (김수근)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia Urbana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 70, pp.119-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire du Japon sous le regard des Japonais [compte-rendu]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cipango - Cahiers d’études japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 5, pp.221-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ense et abaco La formation de l'empire colonial japonais 1895-1910</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 344, pp.201-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dragons dans le paysage coréen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme et la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Anthropologie de l’espace habité, 104 (2), pp.15-22. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/homso.1992.2636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des villes invisibles : l'urbanité dans l'histoire coréenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 21 (1), pp.69-77. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/spgeo.1992.3041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace cultivé dans la poésie classique coréenne [traduction]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'immature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korea, Tradition and Transformation (Andrew Nahm, 1988) [compte-rendu]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales : Economies, Sociétés, Civilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 46 (1), pp.120-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winding River Village — Poetics of a Korean Landscape (Kim Sunggyun, 1988) [compte-rendu]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Numéro spécial Chamanisme coréen, 6, pp.272-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Japanese Colonial Empire, 1895-1945 (Mark Peattie, Ramon Myers, 1984) [compte-rendu]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales : Economies, Sociétés, Civilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 46 (1), pp.115-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement révolutionnaire des paysans du Tonghak à la lumière de la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Ha Shin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Corée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, pp.50-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc des études coréennes en France 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bruneton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.175, 2018, Le Réseau des Etudes sur la Corée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03900999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences sociales « d’ailleurs » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Podoroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamit Bozarslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jacqueau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02133254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De-bordering Korea. Tangible and Intangible Legacies of the Sunshine Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gelézeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen de Ceuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2013, Routledge Advances in Korean Studies, ISBN-13: 978-0415637435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01107602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of Flows, Bodies, and Shows – Incipient mass Culture in Early Twentieth Century East Asia – An Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill, 2 (1), pp.1-12, 2003, European Journal of East Asian Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métropoles chinoises au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Henriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Arguments, 272 p., 1995, 2-909109-14-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergences coréennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libérations de l'image en Corée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00350699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séoul, Kim Sugŭn et le groupe Espace (Konggan) : 1960-1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. EHESS - Paris, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02965056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Corée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pezeu-Massabuau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie universelle : Chine, Japon, Corée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId175"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04608088v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delissen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ged" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wolkenstein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Lacroix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01798694v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinkwon Jung" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoungyeol Kwon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyungjoon Chin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Madelain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796429v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeyeol Kim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lamouroux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bruneton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01798687v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mareglia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077859v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077886v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077889v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077896v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077901v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077909v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077907v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077912v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352258v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352251v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957225v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdescahiers.com/faireduterrainencoreedunord.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957261v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Mo Kim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041753v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041785v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957492v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-internationales-du-patrimoine.fr/volumes.php?id=48#id48" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041756v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041795v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041788v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041777v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957928v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/histoire/histoire-du-monde-au-xixe-siecle-9782213677194" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957887v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958051v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdescahiers.com/les-cahiers-de-coreacutee.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957961v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963612v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958277v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962207v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gel&#233;zeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen de Ceuster" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720931v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nanta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974945v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974987v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.12175" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958355v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962267v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962313v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962290v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962336v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347298v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975596v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org/ark:/48223/pf0000178113?posInSet=2&amp;amp;queryId=N-EXPLORE-f248892a-9acd-4e56-b3c2-25e56776cb88" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347301v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma Abdelfettah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287245v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287239v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962525v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962555v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/asies-nouvelles-atlas-geopolitique#anchor1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962746v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962624v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv69t7jh.4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962751v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965144v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/site/etudes-coreennes/Presentation.htm" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965165v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creops.sorbonne-universite.fr/amenager-lespace/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957450v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.2135" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957502v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.848.0051" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957527v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.7221" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957600v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice D&#8217;almeida" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Croizy-Naquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.1233" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957625v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.1247" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957574v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunghyun Park" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ko Un" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.1229" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957554v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.1154" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957616v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hannin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.1236" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974760v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974885v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974854v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958301v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.255" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562640v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bidet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chabanol" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958371v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.927" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351990v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351989v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349744v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.088.0004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287229v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351988v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975230v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975266v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975375v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962590v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975396v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962607v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975449v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975420v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975516v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963070v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hista.1998.2800" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963044v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ebisu.1998.986" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747256v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.1997.403068" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963129v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963157v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963185v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963215v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963227v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975673v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965190v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963589v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/homso.1992.2636" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965058v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1992.3041" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975735v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975825v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975811v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975785v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975881v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Ha Shin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900999v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02133254v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Podoroga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamit Bozarslan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guichard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107602v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287250v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975713v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Henriot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974911v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350699v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02965056v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963572v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pezeu-Massabuau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04608088v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delissen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ged" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wolkenstein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Lacroix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796429v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeyeol Kim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoungyeol Kwon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lamouroux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bruneton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01798694v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinkwon Jung" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyungjoon Chin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Madelain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01798687v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mareglia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077859v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077886v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077889v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077896v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077901v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077907v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077909v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077912v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352258v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352251v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957225v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdescahiers.com/faireduterrainencoreedunord.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957261v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Mo Kim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041785v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041753v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957492v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-internationales-du-patrimoine.fr/volumes.php?id=48#id48" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041756v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041788v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041795v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041777v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957928v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/histoire/histoire-du-monde-au-xixe-siecle-9782213677194" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957887v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958051v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdescahiers.com/les-cahiers-de-coreacutee.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957961v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963612v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958277v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962207v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gel&#233;zeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen de Ceuster" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974945v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720931v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nanta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974987v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.12175" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962267v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958355v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962336v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962290v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962313v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975596v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org/ark:/48223/pf0000178113?posInSet=2&amp;amp;queryId=N-EXPLORE-f248892a-9acd-4e56-b3c2-25e56776cb88" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347298v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347301v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma Abdelfettah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287245v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287239v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962525v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962577v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/asies-nouvelles-atlas-geopolitique#anchor1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962555v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962746v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962624v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv69t7jh.4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962751v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965144v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/site/etudes-coreennes/Presentation.htm" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965165v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creops.sorbonne-universite.fr/amenager-lespace/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957450v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.2135" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957502v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.848.0051" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957625v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.1247" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957600v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice D&#8217;almeida" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Croizy-Naquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.1233" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957574v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunghyun Park" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ko Un" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.1229" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957554v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.1154" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957616v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hannin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.1236" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957527v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.7221" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974885v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974854v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974760v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958301v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.255" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562640v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bidet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chabanol" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958371v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.927" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351990v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351989v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349744v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.088.0004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287229v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351988v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975230v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975266v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975375v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962590v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962607v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975396v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975420v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975449v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975516v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963044v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ebisu.1998.986" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963070v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hista.1998.2800" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963157v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963129v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747256v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.1997.403068" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963185v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963215v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963227v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975673v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965190v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963589v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/homso.1992.2636" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965058v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1992.3041" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975735v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975825v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975785v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975811v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975881v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Ha Shin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900999v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02133254v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Podoroga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamit Bozarslan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guichard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107602v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287250v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975713v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Henriot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974911v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350699v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02965056v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963572v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pezeu-Massabuau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>