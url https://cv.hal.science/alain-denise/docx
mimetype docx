--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1401,222 +1401,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A meta-approach for improving the prediction and the functional annotation of ortholog groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation problems for pairwise RNA sequence and structure comparison: a brief survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Pereira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lespinet</w:t>
+                <w:t xml:space="preserve">Philippe Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, </w:t>
+              <w:t xml:space="preserve">Transactions on Computational Collective Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13, pp.70-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-S6-S16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-54455-2_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01229454v1</w:t>
+                <w:t xml:space="preserve">hal-00759573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation problems for pairwise RNA sequence and structure comparison: a brief survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A meta-approach for improving the prediction and the functional annotation of ortholog groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rinaudo</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lespinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Computational Collective Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 13, pp.70-82. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-54455-2_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-S6-S16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00759573v1</w:t>
+                <w:t xml:space="preserve">inserm-01229454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms for U2AF to define 3' splice sites and regulate alternative splicing in the human genome</w:t>
               </w:r>
@@ -1730,261 +1730,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new dichotomic algorithm for the uniform random generation of words in regular languages (journal version)</w:t>
+                <w:t xml:space="preserve">An Algorithmic Game-Theory Approach for Coarse-Grain Prediction of RNA 3D Structure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Oudinet</w:t>
+                <w:t xml:space="preserve">Alexis Lamiable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Quessette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Gaudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.07.025⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (1), pp.193-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCBB.2012.148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00716558v1</w:t>
+                <w:t xml:space="preserve">hal-00832110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Algorithmic Game-Theory Approach for Coarse-Grain Prediction of RNA 3D Structure.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new dichotomic algorithm for the uniform random generation of words in regular languages (journal version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Quessette</w:t>
+                <w:t xml:space="preserve">Johan Oudinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Vial</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Denise</w:t>
+                <w:t xml:space="preserve">Marie-Claude Gaudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 10 (1), pp.193-199. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 502, pp.165-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCBB.2012.148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832110v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRASERO: A resource for benchmarking RNA secondary structure comparison algorithms</w:t>
               </w:r>
@@ -2104,103 +2104,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated prediction of three-way junction topological families in RNA secondary structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lamiable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quessette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Biology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37, pp.1-5. </w:t>
@@ -2263,90 +2263,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coverage-biased random exploration of large models and application to testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Gaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine-Dominique Gouraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lassaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Software Tools for Technology Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (1), pp.73-93. </w:t>
@@ -2611,386 +2611,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00483581v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Average complexity of the Jiang-Wang-Zhang pairwise tree alignment algorithm and of a RNA secondary structure alignment algorithm</w:t>
+                <w:t xml:space="preserve">Regulation of splicing enhancer activities by RNA secondary structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Herrbach</w:t>
+                <w:t xml:space="preserve">Wei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zexi Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 584 (21), pp.4401-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2010.09.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00541269v1</w:t>
+                <w:t xml:space="preserve">hal-00534366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignments of RNA structures.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Blin</w:t>
+                <w:t xml:space="preserve">Average complexity of the Jiang-Wang-Zhang pairwise tree alignment algorithm and of a RNA secondary structure alignment algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dulucq</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Helene Touzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 411, pp.2423-2432</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506348v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00541269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of splicing enhancer activities by RNA secondary structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alignments of RNA structures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dulucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Liu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zexi Hu</w:t>
+                <w:t xml:space="preserve">Claire Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Sun</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Helene Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 584 (21), pp.4401-7. </w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (2), pp.309-322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2010.09.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCBB.2008.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00534366v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VARNA: Interactive drawing and editing of the RNA secondary structure.</w:t>
               </w:r>
@@ -3199,1436 +3199,1396 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise A, (2008), Shuffling biological sequences with motif constraints. Journal of Discrete Algorithms</w:t>
+                <w:t xml:space="preserve">Classification automatique en famille des jonctions triples de l'ARN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Rivière</w:t>
+                <w:t xml:space="preserve">D. Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Barth</w:t>
+                <w:t xml:space="preserve">A. Lamiable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cohen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Denise</w:t>
+                <w:t xml:space="preserve">F. Quessette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 6 (2), pp.192-204</w:t>
+              <w:t xml:space="preserve">Proc. JOBIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.65-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00665609v1</w:t>
+                <w:t xml:space="preserve">hal-00297171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification automatique en famille des jonctions triples de l'ARN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Shuffling biological sequences with motif constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Denise</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. JOBIM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6 (2), pp.192-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jda.2007.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00297171v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for automated discovering of RNA tertiary motifs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Djelloul</w:t>
+                <w:t xml:space="preserve">Shuffling biological sequences with motif constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. JOBIM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6 (2), pp.192-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jda.2007.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00297159v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00297151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuffling biological sequences with motif constraints</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Cohen</w:t>
+                <w:t xml:space="preserve">Automated motif extraction and classification in RNA tertiary structures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahassine Djelloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (12), pp.2489-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1261/rna.1061108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00297151v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated motif extraction and classification in RNA tertiary structures.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahassine Djelloul</w:t>
+                <w:t xml:space="preserve">Shuffling biological sequences with motif constraints.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1261/rna.1061108⟩</w:t>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jda.2007.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353402v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00187827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuffling biological sequences with motif constraints.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johanne Cohen</w:t>
+                <w:t xml:space="preserve">Adding pyrrolysine to the Escherichia coli genetic code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Namy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarath Gundllapalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla R Polycarpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 581 (27), pp.5282-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2007.10.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jda.2007.06.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">inria-00187827v1</w:t>
+                <w:t xml:space="preserve">hal-00195226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding pyrrolysine to the Escherichia coli genetic code.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carla R Polycarpo</w:t>
+                <w:t xml:space="preserve">GenRGenS: Software for Generating Random Genomic Sequences and Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ponty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Termier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 581 (27), pp.5282-8. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (12), pp.1534--1535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2007.10.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btl113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195226v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00548871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GenRGenS: Software for Generating Random Genomic Sequences and Structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Termier</w:t>
+                <w:t xml:space="preserve">Rare Events and Conditional Events on Random Strings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btl113⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Vol. 6 no. 2 (2), pp.191-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/dmtcs.310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00548871v1</w:t>
+                <w:t xml:space="preserve">hal-00959004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare Events and Conditional Events on Random Strings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireille Régnier</w:t>
+                <w:t xml:space="preserve">Generating functions for generating trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Banderier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Flajolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Gardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 246 (1-3), pp.29-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959004v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating functions for generating trees</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Danièle Gardy</w:t>
+                <w:t xml:space="preserve">Uniform Random Generation of Decomposable Structures Using Floating-Point Arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Bousquet-Mélou</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 218 (2), pp.233-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-3975(98)00323-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00003258v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00098797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform Random Generation of Decomposable Structures Using Floating-Point Arithmetic</w:t>
+                <w:t xml:space="preserve">CS: a MuPAD package for counting and randomly generating combinatorial structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...21 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0304-3975(98)00323-5⟩</w:t>
-[...66 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MathPAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 8, pp.23-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00306639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for variable structural motifs in RNA graphs using simple descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bordeaux, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05301347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Graph-Based Similarity Approach to Classify Recurrent Complex Motifs from Their Context in RNA Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Gianfrotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4660,92 +4620,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Symposium on Experimental Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Nice (virtuel), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.SEA.2021.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Graph-based Similarity Approach to Classify Recurrent Complex Motifs from their Context in RNA Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Gianfrotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4787,73 +4747,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04469623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability-Aware and Graph-Based Approach for Rank Aggregation of Biological Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4902,106 +4862,106 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 15th International Conference on eScience (eScience)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, San Diego, France. pp.136-145, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/eScience.2019.00022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forbidden substrings and the connectivity of the Hamming graph of RNA sequences: Partial disconnectivity tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5016,73 +4976,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEQBIM 2019 - Séquences en Bioinformatique, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous Graph Mining for Biological Pattern Discovery in Metabolic Pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Zaharia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5124,113 +5084,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SeqBio 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homology ­modeling of complex structural RNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang​</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barba​</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rinaudo​</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5245,73 +5205,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM - Journées Ouvertes en Biologie, Informatique et Mathématiques - 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rank aggregation with ties: Experiments and Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Brancotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5370,87 +5330,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 41st International Conference on Very Large Data Bases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Kohala Coast, Hawaï, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats algorithmiques pour le design d’ARN avec contraintes de séquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Gallic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5465,579 +5425,579 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SeqBio 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Orsay, France. pp.26-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01266096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ConQuR-Bio: Consensus Ranking with Query Reformulation for Biological Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Brancotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference, Data Integration in the Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Lisbon, Portugal. pp.128 - 142, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-08590-6_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01091053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible RNA design under structure and sequence constraints using formal languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ponty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Waldispühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM-BCB - ACM Conference on Bioinformatics, Computational Biology and Biomedical Informatics - 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Bethesda, Washigton DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823279v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of phylogenetic profiles for the enzymatic characterization of fungal group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2013 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Toulouse, France. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph Algorithms and Software Framework for Interactive RNA Structure Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Jossinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lamiable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liza Al-Shikhley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quessette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journees Ouvertes de Biologie Informatique et Mathematiques - JOBIM'12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Rennes, France. pp.475-476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00756345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree decomposition and parameterized algorithms for RNA structure-sequence alignment including tertiary interactions and pseudoknots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ponty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6065,479 +6025,479 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WABI - 12th Workshop on Algorithms in Bioinformatics - 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Ljubljana, Sep 2012, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708580v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using medians to generate consensus rankings for biological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSDBM 2011: Scientific and Statistical Database Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00584690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniform Monte-Carlo Model Checking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Gaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lassaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Peyronnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASE 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00644834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach to suboptimal pairwise sequence alignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Clote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CompBio 2011: IASTED International Conference on Computational Bioscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00594890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new dichotomic algorithm for the uniform random generation of words in regular languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Gaudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GASCom 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00542683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counting RNA pseudoknotted structures (extended abstract)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Saule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6569,187 +6529,187 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Formal Power Series and Algebraic Combinatorics (FPSAC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, San Francisco, United States. pp.1037-1048, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/dmtcs.2834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniform and non-uniform random generation of RNA secondary structures with pseudoknots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Saule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GASCOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00543315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking RNA secondary structure comparison algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6771,467 +6731,549 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Lille, France. pp.67-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform Random Sampling of Traces in Very Large Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A method for automated discovering of RNA tertiary motifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Djelloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Peyronnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Workshop on Random Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Portland, Maine, United States. pp.10-19</w:t>
+              <w:t xml:space="preserve">JOBIM 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Lille, France. pp.47-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080471v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00297159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motifs Enumeration Algorithms in Biological Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uniform Random Sampling of Traces in Very Large Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2006</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Gaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine-Dominique Gouraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Lasseigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Peyronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First International Workshop on Random Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Portland, Maine, United States. pp.10-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126565v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuffling biological sequencess with motifs constraints</w:t>
+                <w:t xml:space="preserve">Motifs Enumeration Algorithms in Biological Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Recife, Brazil. 18 p</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099891v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Shuffling biological sequencess with motifs constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algorithms and Computational Methods for Biochemical and Evolutionary Networks - CompBioNets'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Recife, Brazil. 18 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">CS: a MuPAD Package for Counting and Randomly Generating Combinatorial Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10-th conference Formal Power Series and Algebraic Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1998, Toronto, Canada. pp.195-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7552,51 +7594,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interrogation de bases de données biologiques publiques par reformulation de requêtes et classement des résultats avec ConQuR-Bio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Brancotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7647,51 +7689,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for improving the prediction and the functional annotation of ortholog groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7800,51 +7842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lespinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Denise; Olivier Lespinet; Mireille Régnier. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8188,51 +8230,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04227695v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andrieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Couceiro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pierrot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.109035" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Gianfrotta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Reinharz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2022.2144611" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381570v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soul&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sarrazin-Gendron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Waldisp&#252;hl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008990" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388443v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Brancotte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.06.013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431369v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Allouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Erd&#233;lyi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saffari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10476-019-0003-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979512v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Zaharia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Labedan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2542-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745345v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Westhof" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky197" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589347v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boudard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bernauer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx175" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165336v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Yang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/2809974.2809982" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201665v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136444" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01229454v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pereira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-S6-S16" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759573v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rinaudo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54455-2_3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097740v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changwei Shao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongbin Wu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Huang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Tang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2906" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716558v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oudinet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gaudel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.07.025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832110v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lamiable" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quessette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vial" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2012.148" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647725v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saule" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/893048" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641738v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiolchem.2011.11.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z0FL809-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560621v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine-Dominique Gouraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lassaigne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-011-0190-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F613802W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537117v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Regnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Steyaert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2010.0086" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483581v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Termier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.05.010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541269v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herrbach" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dulucq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506348v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Touzet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2008.28" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534366v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexi Hu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Sun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2010.09.039" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432548v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Darty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp250" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297167v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allali" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauve" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denise" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drevet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665609v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barth" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297171v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamiable" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quessette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vial" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297159v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djelloul" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297151v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353402v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahassine Djelloul" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.1061108" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187827v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2007.06.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9BSG517-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195226v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Namy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarath Gundllapalli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla R Polycarpo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.10.022" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548871v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl113" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959004v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R&#233;gnier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.310" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003258v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Banderier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flajolet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gardy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098797v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(98)00323-5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306639v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutour" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301347v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Amorim" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251765v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SEA.2021.19" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469623v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527738v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eScience.2019.00022" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02403517v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Mallem" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745390v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332642v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang&#8203;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barba&#8203;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rinaudo&#8203;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152098v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266096v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Gallic" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091053v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rance" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08590-6_13" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823279v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842021v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Drevet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756345v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jossinet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Al-Shikhley" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708580v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584690v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hamel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644834v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peyronnet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594890v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Clote" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Feng" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542683v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186262v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2834" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543315v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wallon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375710v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080471v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lasseigne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126565v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099891v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107518v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469616v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1118288.1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469625v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167840v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098231v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264187v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799641v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burnouf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Brevern" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04227695v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andrieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Couceiro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pierrot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.109035" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Gianfrotta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Reinharz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2022.2144611" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381570v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soul&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sarrazin-Gendron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Waldisp&#252;hl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008990" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388443v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Brancotte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.06.013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431369v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Allouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Erd&#233;lyi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saffari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10476-019-0003-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979512v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Zaharia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Labedan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2542-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745345v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Westhof" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky197" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589347v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boudard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bernauer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx175" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165336v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Yang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/2809974.2809982" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201665v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136444" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759573v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rinaudo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54455-2_3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01229454v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pereira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-S6-S16" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097740v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changwei Shao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongbin Wu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Huang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Tang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2906" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832110v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lamiable" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quessette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vial" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2012.148" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716558v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oudinet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gaudel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.07.025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647725v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saule" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/893048" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641738v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiolchem.2011.11.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z0FL809-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560621v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine-Dominique Gouraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lassaigne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-011-0190-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F613802W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537117v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Regnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Steyaert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2010.0086" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483581v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Termier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.05.010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534366v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexi Hu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Sun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2010.09.039" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541269v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herrbach" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dulucq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506348v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Touzet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2008.28" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432548v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Darty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp250" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297167v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allali" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauve" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denise" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drevet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297171v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barth" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamiable" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quessette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vial" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665609v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2007.06.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9BSG517-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297151v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353402v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahassine Djelloul" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.1061108" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187827v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195226v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Namy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarath Gundllapalli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla R Polycarpo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.10.022" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548871v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl113" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959004v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R&#233;gnier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.310" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003258v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Banderier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flajolet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gardy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098797v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(98)00323-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306639v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301347v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Amorim" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251765v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SEA.2021.19" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469623v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527738v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eScience.2019.00022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02403517v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Mallem" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745390v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332642v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang&#8203;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barba&#8203;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rinaudo&#8203;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152098v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266096v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Gallic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091053v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rance" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08590-6_13" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823279v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842021v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Drevet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756345v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jossinet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Al-Shikhley" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708580v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584690v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hamel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644834v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peyronnet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594890v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Clote" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Feng" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542683v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186262v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2834" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543315v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wallon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375710v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297159v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djelloul" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080471v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lasseigne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126565v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099891v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107518v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469616v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1118288.1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469625v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167840v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098231v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264187v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799641v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burnouf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Brevern" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>