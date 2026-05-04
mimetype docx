--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -1730,261 +1730,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Algorithmic Game-Theory Approach for Coarse-Grain Prediction of RNA 3D Structure.</w:t>
+                <w:t xml:space="preserve">A new dichotomic algorithm for the uniform random generation of words in regular languages (journal version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Lamiable</w:t>
+                <w:t xml:space="preserve">Johan Oudinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Quessette</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Denise</w:t>
+                <w:t xml:space="preserve">Marie-Claude Gaudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCBB.2012.148⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 502, pp.165-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00832110v1</w:t>
+                <w:t xml:space="preserve">hal-00716558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new dichotomic algorithm for the uniform random generation of words in regular languages (journal version)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Algorithmic Game-Theory Approach for Coarse-Grain Prediction of RNA 3D Structure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lamiable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Oudinet</w:t>
+                <w:t xml:space="preserve">Franck Quessette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Gaudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 502, pp.165-176. </w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (1), pp.193-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.07.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCBB.2012.148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716558v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRASERO: A resource for benchmarking RNA secondary structure comparison algorithms</w:t>
               </w:r>
@@ -2104,103 +2104,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated prediction of three-way junction topological families in RNA secondary structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lamiable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quessette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Biology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37, pp.1-5. </w:t>
@@ -2263,90 +2263,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coverage-biased random exploration of large models and application to testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Gaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine-Dominique Gouraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lassaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Software Tools for Technology Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (1), pp.73-93. </w:t>
@@ -5841,90 +5841,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph Algorithms and Software Framework for Interactive RNA Structure Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Jossinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lamiable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liza Al-Shikhley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quessette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journees Ouvertes de Biologie Informatique et Mathematiques - JOBIM'12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Rennes, France. pp.475-476</w:t>
@@ -6156,77 +6156,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniform Monte-Carlo Model Checking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Gaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lassaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6372,77 +6372,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new dichotomic algorithm for the uniform random generation of words in regular languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Gaudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GASCom 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6899,51 +6899,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniform Random Sampling of Traces in Very Large Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Gaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine-Dominique Gouraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8230,51 +8230,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04227695v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andrieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Couceiro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pierrot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.109035" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Gianfrotta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Reinharz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2022.2144611" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381570v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soul&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sarrazin-Gendron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Waldisp&#252;hl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008990" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388443v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Brancotte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.06.013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431369v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Allouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Erd&#233;lyi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saffari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10476-019-0003-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979512v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Zaharia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Labedan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2542-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745345v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Westhof" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky197" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589347v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boudard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bernauer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx175" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165336v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Yang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/2809974.2809982" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201665v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136444" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759573v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rinaudo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54455-2_3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01229454v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pereira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-S6-S16" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097740v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changwei Shao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongbin Wu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Huang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Tang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2906" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832110v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lamiable" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quessette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vial" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2012.148" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716558v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oudinet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gaudel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.07.025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647725v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saule" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/893048" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641738v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiolchem.2011.11.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z0FL809-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560621v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine-Dominique Gouraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lassaigne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-011-0190-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F613802W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537117v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Regnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Steyaert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2010.0086" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483581v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Termier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.05.010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534366v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexi Hu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Sun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2010.09.039" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541269v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herrbach" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dulucq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506348v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Touzet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2008.28" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432548v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Darty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp250" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297167v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allali" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauve" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denise" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drevet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297171v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barth" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamiable" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quessette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vial" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665609v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2007.06.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9BSG517-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297151v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353402v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahassine Djelloul" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.1061108" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187827v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195226v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Namy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarath Gundllapalli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla R Polycarpo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.10.022" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548871v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl113" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959004v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R&#233;gnier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.310" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003258v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Banderier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flajolet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gardy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098797v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(98)00323-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306639v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301347v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Amorim" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251765v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SEA.2021.19" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469623v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527738v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eScience.2019.00022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02403517v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Mallem" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745390v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332642v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang&#8203;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barba&#8203;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rinaudo&#8203;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152098v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266096v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Gallic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091053v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rance" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08590-6_13" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823279v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842021v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Drevet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756345v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jossinet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Al-Shikhley" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708580v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584690v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hamel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644834v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peyronnet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594890v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Clote" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Feng" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542683v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186262v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2834" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543315v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wallon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375710v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297159v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djelloul" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080471v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lasseigne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126565v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099891v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107518v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469616v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1118288.1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469625v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167840v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098231v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264187v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799641v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burnouf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Brevern" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04227695v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andrieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Couceiro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pierrot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.109035" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Gianfrotta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Reinharz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2022.2144611" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381570v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soul&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sarrazin-Gendron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Waldisp&#252;hl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008990" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388443v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Brancotte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.06.013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431369v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Allouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Erd&#233;lyi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saffari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10476-019-0003-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979512v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Zaharia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Labedan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2542-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745345v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Westhof" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky197" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589347v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boudard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bernauer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx175" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165336v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Yang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/2809974.2809982" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201665v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136444" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759573v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rinaudo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54455-2_3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01229454v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pereira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-S6-S16" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097740v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changwei Shao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongbin Wu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Huang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Tang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2906" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716558v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oudinet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gaudel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.07.025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832110v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lamiable" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quessette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vial" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2012.148" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647725v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saule" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/893048" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641738v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiolchem.2011.11.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z0FL809-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560621v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine-Dominique Gouraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lassaigne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-011-0190-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F613802W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537117v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Regnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Steyaert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2010.0086" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483581v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Termier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.05.010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534366v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexi Hu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Sun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2010.09.039" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541269v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herrbach" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dulucq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506348v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Touzet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2008.28" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432548v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Darty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp250" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297167v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allali" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauve" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denise" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drevet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297171v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barth" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamiable" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quessette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vial" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665609v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2007.06.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9BSG517-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297151v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353402v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahassine Djelloul" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.1061108" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187827v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195226v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Namy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarath Gundllapalli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla R Polycarpo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.10.022" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548871v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl113" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959004v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R&#233;gnier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.310" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003258v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Banderier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flajolet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gardy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098797v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(98)00323-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306639v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301347v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Amorim" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251765v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SEA.2021.19" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469623v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527738v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eScience.2019.00022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02403517v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Mallem" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745390v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332642v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang&#8203;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barba&#8203;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rinaudo&#8203;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152098v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266096v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Gallic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091053v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rance" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08590-6_13" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823279v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842021v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Drevet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756345v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jossinet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Al-Shikhley" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708580v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584690v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hamel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644834v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peyronnet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594890v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Clote" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Feng" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542683v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186262v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2834" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543315v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wallon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375710v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297159v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djelloul" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080471v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lasseigne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126565v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099891v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107518v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469616v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1118288.1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469625v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167840v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098231v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264187v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799641v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burnouf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Brevern" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>