--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1730,623 +1730,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new dichotomic algorithm for the uniform random generation of words in regular languages (journal version)</w:t>
+                <w:t xml:space="preserve">An Algorithmic Game-Theory Approach for Coarse-Grain Prediction of RNA 3D Structure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Oudinet</w:t>
+                <w:t xml:space="preserve">Alexis Lamiable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Quessette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Gaudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.07.025⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (1), pp.193-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCBB.2012.148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00716558v1</w:t>
+                <w:t xml:space="preserve">hal-00832110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Algorithmic Game-Theory Approach for Coarse-Grain Prediction of RNA 3D Structure.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new dichotomic algorithm for the uniform random generation of words in regular languages (journal version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Quessette</w:t>
+                <w:t xml:space="preserve">Johan Oudinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Vial</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Denise</w:t>
+                <w:t xml:space="preserve">Marie-Claude Gaudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 10 (1), pp.193-199. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 502, pp.165-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCBB.2012.148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832110v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRASERO: A resource for benchmarking RNA secondary structure comparison algorithms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves d'Aubenton-Carafa</w:t>
+                <w:t xml:space="preserve">Automated prediction of three-way junction topological families in RNA secondary structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lamiable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Quessette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2012/893048⟩</w:t>
+              <w:t xml:space="preserve">Computational Biology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiolchem.2011.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647725v1</w:t>
+                <w:t xml:space="preserve">hal-00641738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated prediction of three-way junction topological families in RNA secondary structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Barth</w:t>
+                <w:t xml:space="preserve">BRASERO: A resource for benchmarking RNA secondary structure comparison algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Allali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Saule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves d'Aubenton-Carafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Biology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiolchem.2011.11.001⟩</w:t>
+              <w:t xml:space="preserve">Advances in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2012/893048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00641738v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coverage-biased random exploration of large models and application to testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Gaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine-Dominique Gouraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lassaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Software Tools for Technology Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (1), pp.73-93. </w:t>
@@ -2396,51 +2396,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counting RNA pseudoknotted structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Saule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2611,256 +2611,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00483581v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of splicing enhancer activities by RNA secondary structures</w:t>
+                <w:t xml:space="preserve">Average complexity of the Jiang-Wang-Zhang pairwise tree alignment algorithm and of a RNA secondary structure alignment algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Liu</w:t>
+                <w:t xml:space="preserve">Claire Herrbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Zhou</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serge Dulucq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 411, pp.2423-2432</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00534366v1</w:t>
+                <w:t xml:space="preserve">inria-00541269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Average complexity of the Jiang-Wang-Zhang pairwise tree alignment algorithm and of a RNA secondary structure alignment algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation of splicing enhancer activities by RNA secondary structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zexi Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Herrbach</w:t>
+                <w:t xml:space="preserve">Tao Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 584 (21), pp.4401-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2010.09.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00541269v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alignments of RNA structures.</w:t>
               </w:r>
@@ -2872,64 +2872,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dulucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Touzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3199,406 +3199,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification automatique en famille des jonctions triples de l'ARN</w:t>
+                <w:t xml:space="preserve">Shuffling biological sequences with motif constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">R. Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D. Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Quessette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Vial</w:t>
+                <w:t xml:space="preserve">J. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. JOBIM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6 (2), pp.192-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jda.2007.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00297171v1</w:t>
+                <w:t xml:space="preserve">hal-00297151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuffling biological sequences with motif constraints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Classification automatique en famille des jonctions triples de l'ARN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Denise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cohen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Denise</w:t>
+                <w:t xml:space="preserve">A. Lamiable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Quessette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. JOBIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.65-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00665609v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00297171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuffling biological sequences with motif constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Denise</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Denise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 6 (2), pp.192-204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jda.2007.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00297151v1</w:t>
+                <w:t xml:space="preserve">hal-00665609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated motif extraction and classification in RNA tertiary structures.</w:t>
               </w:r>
@@ -3737,70 +3737,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jda.2007.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00187827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -3817,51 +3817,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adding pyrrolysine to the Escherichia coli genetic code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Namy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarath Gundllapalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5578,51 +5578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible RNA design under structure and sequence constraints using formal languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ponty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5841,90 +5841,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph Algorithms and Software Framework for Interactive RNA Structure Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Jossinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lamiable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liza Al-Shikhley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quessette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journees Ouvertes de Biologie Informatique et Mathematiques - JOBIM'12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Rennes, France. pp.475-476</w:t>
@@ -6156,77 +6156,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniform Monte-Carlo Model Checking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Gaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lassaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6372,77 +6372,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new dichotomic algorithm for the uniform random generation of words in regular languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Gaudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GASCom 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6467,51 +6467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counting RNA pseudoknotted structures (extended abstract)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Saule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6584,51 +6584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniform and non-uniform random generation of RNA secondary structures with pseudoknots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Saule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6679,77 +6679,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking RNA secondary structure comparison algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves d'Aubenton-Carafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6899,51 +6899,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniform Random Sampling of Traces in Very Large Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Gaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine-Dominique Gouraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8230,51 +8230,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04227695v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andrieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Couceiro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pierrot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.109035" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Gianfrotta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Reinharz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2022.2144611" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381570v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soul&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sarrazin-Gendron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Waldisp&#252;hl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008990" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388443v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Brancotte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.06.013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431369v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Allouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Erd&#233;lyi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saffari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10476-019-0003-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979512v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Zaharia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Labedan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2542-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745345v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Westhof" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky197" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589347v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boudard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bernauer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx175" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165336v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Yang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/2809974.2809982" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201665v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136444" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759573v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rinaudo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54455-2_3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01229454v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pereira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-S6-S16" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097740v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changwei Shao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongbin Wu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Huang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Tang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2906" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716558v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oudinet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gaudel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.07.025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832110v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lamiable" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quessette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vial" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2012.148" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647725v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saule" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/893048" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641738v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiolchem.2011.11.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z0FL809-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560621v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine-Dominique Gouraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lassaigne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-011-0190-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F613802W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537117v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Regnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Steyaert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2010.0086" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483581v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Termier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.05.010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534366v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexi Hu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Sun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2010.09.039" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541269v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herrbach" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dulucq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506348v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Touzet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2008.28" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432548v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Darty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp250" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297167v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allali" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauve" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denise" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drevet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297171v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barth" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamiable" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quessette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vial" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665609v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2007.06.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9BSG517-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297151v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353402v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahassine Djelloul" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.1061108" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187827v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195226v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Namy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarath Gundllapalli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla R Polycarpo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.10.022" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548871v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl113" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959004v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R&#233;gnier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.310" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003258v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Banderier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flajolet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gardy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098797v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(98)00323-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306639v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301347v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Amorim" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251765v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SEA.2021.19" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469623v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527738v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eScience.2019.00022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02403517v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Mallem" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745390v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332642v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang&#8203;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barba&#8203;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rinaudo&#8203;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152098v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266096v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Gallic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091053v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rance" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08590-6_13" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823279v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842021v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Drevet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756345v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jossinet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Al-Shikhley" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708580v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584690v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hamel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644834v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peyronnet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594890v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Clote" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Feng" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542683v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186262v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2834" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543315v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wallon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375710v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297159v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djelloul" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080471v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lasseigne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126565v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099891v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107518v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469616v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1118288.1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469625v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167840v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098231v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264187v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799641v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burnouf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Brevern" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04227695v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andrieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Couceiro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pierrot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.109035" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Gianfrotta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Reinharz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2022.2144611" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381570v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soul&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sarrazin-Gendron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Waldisp&#252;hl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008990" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388443v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Brancotte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.06.013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431369v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Allouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Erd&#233;lyi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saffari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10476-019-0003-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979512v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Zaharia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Labedan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2542-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745345v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Westhof" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky197" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589347v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boudard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bernauer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx175" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165336v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Yang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/2809974.2809982" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201665v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136444" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759573v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rinaudo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54455-2_3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01229454v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pereira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-S6-S16" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097740v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changwei Shao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongbin Wu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Huang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Tang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2906" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832110v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lamiable" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quessette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vial" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2012.148" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716558v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oudinet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gaudel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.07.025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641738v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiolchem.2011.11.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z0FL809-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647725v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saule" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/893048" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560621v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine-Dominique Gouraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lassaigne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-011-0190-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F613802W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537117v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Regnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Steyaert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2010.0086" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483581v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Termier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.05.010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541269v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herrbach" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dulucq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534366v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexi Hu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Sun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2010.09.039" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506348v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Touzet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2008.28" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432548v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Darty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp250" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297167v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allali" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauve" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denise" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drevet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297151v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barth" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2007.06.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9BSG517-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297171v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamiable" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quessette" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vial" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665609v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353402v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahassine Djelloul" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.1061108" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187827v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195226v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Namy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarath Gundllapalli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla R Polycarpo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.10.022" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548871v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl113" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959004v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R&#233;gnier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.310" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003258v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Banderier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flajolet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gardy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098797v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(98)00323-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306639v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301347v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Amorim" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251765v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SEA.2021.19" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469623v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527738v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eScience.2019.00022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02403517v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Mallem" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745390v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332642v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang&#8203;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barba&#8203;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rinaudo&#8203;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152098v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266096v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Gallic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091053v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rance" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08590-6_13" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823279v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842021v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Drevet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756345v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jossinet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Al-Shikhley" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708580v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584690v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hamel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644834v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peyronnet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594890v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Clote" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Feng" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542683v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186262v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2834" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543315v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wallon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375710v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297159v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djelloul" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080471v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lasseigne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126565v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099891v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107518v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469616v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1118288.1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469625v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167840v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098231v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264187v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799641v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burnouf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Brevern" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>